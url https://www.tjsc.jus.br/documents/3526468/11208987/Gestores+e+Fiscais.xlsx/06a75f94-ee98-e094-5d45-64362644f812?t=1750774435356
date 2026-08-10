--- v0 (2026-05-26)
+++ v1 (2026-08-10)
@@ -1,1116 +1,897 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="153222"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\guilhermemattos\Documents\PROV\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\guilhermemattos\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7F802BAF-2B2F-41CB-A7F2-3E51CF30C4D3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14250" windowHeight="11760"/>
+    <workbookView xWindow="28680" yWindow="-60" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Gestores - Fiscais" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3743" uniqueCount="761">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3442" uniqueCount="830">
   <si>
     <t>Locação de 1 (um) imóvel urbano, de dois pisos, com área útil de 350 m² na parte superior e de 150 m² na parte térrea, localizado na Rua Curitibanos, 138, Centro, Caçador/SC</t>
   </si>
   <si>
     <t>ROSANA SOUZA DOS SANTOS</t>
   </si>
   <si>
     <t>GUILHERME E SILVA PAMPLONA</t>
   </si>
   <si>
     <t>19/05/2016</t>
   </si>
   <si>
-    <t>2017</t>
+    <t>Locação  localizados na SC 401,4190, Edif. High Tech Business Center, Florianópolis/SC: I - 3º pavimento Torre A Edif. High Tech BC, área privativa: 1.461,81m2 / II - 1 (uma) sala térrea Torre A, área privativa 27,00m2 / III - 30 vagas de garagens</t>
+  </si>
+  <si>
+    <t>HT EMPREENDIMENTOS IMOBILIARIOS SA</t>
+  </si>
+  <si>
+    <t>09/11/2016</t>
+  </si>
+  <si>
+    <t>RENY BAPTISTA NETO</t>
   </si>
   <si>
     <t>Locação de 1 (uma) sala comercial situada no piso térreo do imóvel localizado na Rua Vidal Pereira de Chaves, n. 54, Centro, Campo Belo do Sul/SC, e mais  07 (sete) vagas de garagem para estacionamento privativo.</t>
   </si>
   <si>
     <t>ANGELO PATEL</t>
   </si>
   <si>
     <t>ANTONIO MARTIM DE MACEDO</t>
   </si>
   <si>
     <t>18/09/2023</t>
   </si>
   <si>
     <t>09/09/2028</t>
   </si>
   <si>
-    <t>2019</t>
-[...5 lines deleted...]
-    <t>ZETRASOFT LTDA</t>
+    <t>Contratação de solução informatizada para Gerenciamento Administrativo Integrado ERP, incluindo licenciamento, serviços técnicos de parametrização, integração com sistemas internos e externos utilizados pelo PJSC, customização, suporte e treinamento</t>
+  </si>
+  <si>
+    <t>THEMA INFORMATICA LTDA</t>
   </si>
   <si>
     <t>DANIEL MORO DE ANDRADE</t>
   </si>
   <si>
-    <t>27/03/2019</t>
-[...5 lines deleted...]
-    <t>22/03/2023</t>
+    <t>17/01/2020</t>
+  </si>
+  <si>
+    <t>ERNANI CESAR DOS SANTOS</t>
+  </si>
+  <si>
+    <t>01/02/2022</t>
+  </si>
+  <si>
+    <t>GUILHERME MATTOS DA SILVA</t>
+  </si>
+  <si>
+    <t>17/07/2021</t>
+  </si>
+  <si>
+    <t>LYS TEIXEIRA</t>
+  </si>
+  <si>
+    <t>01/08/2022</t>
+  </si>
+  <si>
+    <t>RAFAEL FRAINER</t>
+  </si>
+  <si>
+    <t>01/01/2023</t>
+  </si>
+  <si>
+    <t>VINICIUS ARAUJO</t>
+  </si>
+  <si>
+    <t>prestação de serviços consistentes na disponibilização do acesso à Biblioteca Digital Proview da Editora Revista dos Tribunais, com direito a 100 (cem) acessos simultâneos, pelo prazo de 12 (doze) meses.</t>
+  </si>
+  <si>
+    <t>EDITORA REVISTA DOS TRIBUNAIS LTDA</t>
+  </si>
+  <si>
+    <t>MARCILIO BAGATIN SILVA</t>
+  </si>
+  <si>
+    <t>22/02/2021</t>
+  </si>
+  <si>
+    <t>RICARDO ALBINO FRANCA</t>
+  </si>
+  <si>
+    <t>Prestação de serviços continuados de manutenção preventiva e corretiva, bem como o fornecimento de peças e a prestação de serviços de instalação e de melhoria em equipamentos de climatização da Torre 2 do TJSC</t>
+  </si>
+  <si>
+    <t>LHL MANUTENCAO E INSTALACAO DE AR CONDICIONADO LTDA</t>
+  </si>
+  <si>
+    <t>EVERTON WILLIAM TISCHER</t>
+  </si>
+  <si>
+    <t>19/01/2021</t>
+  </si>
+  <si>
+    <t>SIDNEY BESEN</t>
+  </si>
+  <si>
+    <t>Prestação de serviços continuados de manutenção preventiva e corretiva, em equipamentos de climatização do tipo janeleiro, instalados na Torre I do Tribunal de Justiça de Santa Catarina, em regime de empreitada por preço unitário.</t>
+  </si>
+  <si>
+    <t>CATARINENSE AR CONDICIONADO LTDA</t>
+  </si>
+  <si>
+    <t>04/02/2021</t>
+  </si>
+  <si>
+    <t>A prestação de serviços continuados de manutenção preventiva, corretiva e atendimento de chamados emergenciais, nos elevadores instalados no prédio do Arquivo Central, pelo período de 12 (doze) meses</t>
+  </si>
+  <si>
+    <t>ELEVACON ELEVADORES CONSERVACAO E MANUTENCAO LTDA</t>
+  </si>
+  <si>
+    <t>09/03/2021</t>
+  </si>
+  <si>
+    <t>Prestação de serviços técnicos especializados na solução de produtos Microsoft, pelo período de 48 (quarenta e oito) meses.</t>
+  </si>
+  <si>
+    <t>LANLINK SOLUCOES E COMERCIALIZACAO EM INFORMATICA S/A</t>
+  </si>
+  <si>
+    <t>ANNA CLAUDIA KRUGER</t>
+  </si>
+  <si>
+    <t>02/06/2021</t>
+  </si>
+  <si>
+    <t>CARLOS HENRIQUE RIGHETTO MOREIRA</t>
+  </si>
+  <si>
+    <t>MILTON ANTONIO LAZZARIS JUNIOR</t>
+  </si>
+  <si>
+    <t>RENATO CHIERIGHINI</t>
+  </si>
+  <si>
+    <t>Prestação de serviços continuados de refeições (almoço e jantar) e lanches, incluídas as bebidas, para as sessões do Tribunal de Júri das Comarcas da Balneário Camboriú e Laguna.</t>
+  </si>
+  <si>
+    <t>SANDRA MOMO DOS SANTOS DE MENEZES LTDA</t>
+  </si>
+  <si>
+    <t>FERNANDA DE JESUS</t>
+  </si>
+  <si>
+    <t>18/06/2021</t>
+  </si>
+  <si>
+    <t>MARIA ISABEL PACHECO</t>
+  </si>
+  <si>
+    <t>VIVIANE GUEDES</t>
+  </si>
+  <si>
+    <t>Contratação de serviços continuados de atualização e manutenção/suporte das 15 (quinze) licenças do software DMP Access II (sistema de controle de acesso que gerencia a circulação de pessoas na sede do Tribunal de Justiça de Santa Catarina)</t>
+  </si>
+  <si>
+    <t>NEO-TAGUS COMERCIO E ASSISTENCIA TECNICA LTDA</t>
+  </si>
+  <si>
+    <t>12/08/2021</t>
+  </si>
+  <si>
+    <t>FERNANDO SIMONI ESPINDOLA</t>
+  </si>
+  <si>
+    <t>MICHELINE ROSA PEIXOTO</t>
+  </si>
+  <si>
+    <t>Remanescente do Contrato 57/2021 (item 1) - PRESTAÇÃO DE SERVIÇOS CONTINUADOS DE REFEIÇÕES (ALMOÇO E JANTAR), INCLUÍDAS AS BEBIDAS PARA AS SESSÕES DO TRIBUNAL DE JURI DA COMARCA DE BALNEÁRIO CAMBORIÚ. Pregão Eletrônico 22/2021.</t>
+  </si>
+  <si>
+    <t>16/09/2021</t>
+  </si>
+  <si>
+    <t>Remanescente do Contrato 57/2021 (item 3) - PRESTAÇÃO DE SERVIÇOS CONTINUADOS DE LANCHES, INCLUÍDAS AS BEBIDAS PARA AS SESSÕES DO TRIBUNAL DE JURI DA COMARCA DA CAPITAL. Pregão Eletrônico n. 22/2021.</t>
+  </si>
+  <si>
+    <t>S.T GASTRONOMIA LTDA</t>
+  </si>
+  <si>
+    <t>prestação de serviços continuados de manutenção preventiva, corretiva e atendimento de chamados emergenciais, com fornecimento de peças, em plataformas elevatórias...</t>
+  </si>
+  <si>
+    <t>TK ELEVADORES BRASIL LTDA</t>
+  </si>
+  <si>
+    <t>17/08/2021</t>
+  </si>
+  <si>
+    <t>SERGIO GALLIZA FILHO</t>
+  </si>
+  <si>
+    <t>Prestação de serviços continuados de suporte técnico on-site e remoto para manutenção dos storages marca Dell EMC modelos VNX5400 e VNX5500 pelo período de 20 (vinte) meses, incluindo a substituição e fornecimento de peças</t>
+  </si>
+  <si>
+    <t>AALLFAX TELECOMUNICACOES LTDA</t>
+  </si>
+  <si>
+    <t>19/08/2021</t>
+  </si>
+  <si>
+    <t>Contratação de serviço continuado de refeições (almoço e jantar) e lanches, incluídas as bebidas para os participantes das sessões do Tribunal de Júri da Comarca de Navegantes, em regime de empreitada por preço unitário.</t>
+  </si>
+  <si>
+    <t>31/08/2021</t>
+  </si>
+  <si>
+    <t>Prestação de serviços continuados de e infraestrutura, suporte e apoio técnico necessários à realização de eventos e solenidades promovidos pela Assessoria de Cerimonial, para execução no regime de empreitada por preço unitário</t>
+  </si>
+  <si>
+    <t>ENGENHARIA DE EVENTOS LTDA</t>
+  </si>
+  <si>
+    <t>FERNANDA DO NASCIMENTO MULLER DE VILLAMARTIN</t>
+  </si>
+  <si>
+    <t>03/09/2021</t>
+  </si>
+  <si>
+    <t>FERNANDA TREVISAN</t>
+  </si>
+  <si>
+    <t>JESSICA TEMILLE JERONIMO</t>
+  </si>
+  <si>
+    <t>Prestação de serviços continuados de subscrição de licenças de uso do software "Autodesk Architecture, Engineering and Construction Collection" (AEC Collection) e assinatura do Autodesk BIM 360 Docs usuário nomeado standard, pelo período de 36 (trinta e s</t>
+  </si>
+  <si>
+    <t>VIRTUAL AUTOMACAO LTDA</t>
+  </si>
+  <si>
+    <t>06/10/2021</t>
+  </si>
+  <si>
+    <t>MARCIO JOSE CONTE</t>
+  </si>
+  <si>
+    <t>RAFAEL LINSMEYER</t>
+  </si>
+  <si>
+    <t>Prestação de serviços continuados de limpeza de vidros e esquadrias externos para as Unidades e Comarcas que possuem mais de 1 (um) pavimento das regiões 2, 3 e 4, para execução no regime de empreitada por preço unitário.</t>
+  </si>
+  <si>
+    <t>EXCELENCIA PRESTADORA DE SERVICOS LTDA</t>
+  </si>
+  <si>
+    <t>VANESSA PERES ASSUNCAO</t>
+  </si>
+  <si>
+    <t>Serviços continuados de telefonia móvel pessoal (SMP), pelo prazo de 60 meses, com e sem fornecimento de aparelho celular em regime de comodato, e com troca de aparelhos programada para o 30º mês, para execução no regime de empreitada por preço unitário</t>
+  </si>
+  <si>
+    <t>CLARO S.A.</t>
+  </si>
+  <si>
+    <t>ANDRE LUIZ DAL GRANDE</t>
+  </si>
+  <si>
+    <t>20/10/2021</t>
+  </si>
+  <si>
+    <t>MANOEL LUIZ GONCALVES</t>
+  </si>
+  <si>
+    <t>A prestação de serviços continuados de desinsetização, por empresa especializada no controle de vetores e de pragas urbanas, com fornecimento de mão de obra e respectivos insumos, nos prédios do Poder Judiciário de Santa Catarina</t>
+  </si>
+  <si>
+    <t>DEDETIZADORA CASAGRANDE LTDA</t>
+  </si>
+  <si>
+    <t>29/10/2021</t>
+  </si>
+  <si>
+    <t>Prestação de serviços continuados de monitoramento e controle da qualidade do ar dos ambientes internos climatizados nos prédios do Poder Judiciário do Estado de Santa Catarina, para execução no regime de empreitada por preço unitário</t>
+  </si>
+  <si>
+    <t>AMBIENTALIS ANALISES DE AMBIENTES LTDA</t>
+  </si>
+  <si>
+    <t>08/11/2021</t>
+  </si>
+  <si>
+    <t>Prestação de serviços de extensão da garantia, pelos períodos de 60 meses para os equipamentos Nexus 7010 e 44 meses para os equipamentos Nexus 2232, para execução no regime de empreitada por preço global.</t>
+  </si>
+  <si>
+    <t>TELTEC SOLUTIONS LTDA</t>
+  </si>
+  <si>
+    <t>09/12/2021</t>
+  </si>
+  <si>
+    <t>JANINE MUNCH SCAVONE</t>
+  </si>
+  <si>
+    <t>Prestação de serviços continuados de manutenção preventiva e corretiva, com fornecimento de peças, de 09 (nove) elevadores da marca Thyssenkrupp, instalados nas Torres I e II, edifícios ¿ sede do Tribunal de Justiça de Santa Catarina</t>
+  </si>
+  <si>
+    <t>Aquisição e instalação das soluções FortiManager VM e FortiAnalyzer-800G, aquisição de switches Layer 3, cabos de empilhamento e transceivers, contratação de serviço continuado de gerência da infraestrutura de rede (NOC) que compõe a rede SD-WAN do PJSC, com atividades de monitoramento, configuração e suporte ao atendimento de incidentes dos usuários e de serviços/aplicações suportados pela infraestrutura SD-WAN.</t>
+  </si>
+  <si>
+    <t>14/12/2021</t>
+  </si>
+  <si>
+    <t>Aquisição e instalação das soluções FortiManager VM e FortiAnalyzer-800G (Grupo 1), aquisição de switches Layer 3, cabos de empilhamento e transceivers (Grupo 2), contratação de serviço continuado de gerência da infraestrutura de rede (NOC) que compõe a rede SD-WAN do PJSC, com atividades de monitoramento, configuração e suporte ao atendimento de incidentes dos usuários e de serviços/aplicações suportados pela infraestrutura SD-WAN (Item 8).</t>
+  </si>
+  <si>
+    <t>ZOOMTECH LTDA</t>
+  </si>
+  <si>
+    <t>O fornecimento de solução de monitoramento do desempenho de rede (Network Performance Management - NPM).</t>
+  </si>
+  <si>
+    <t>ARSITEC ELETRONICA COMERCIO E SERVICOS LTDA</t>
+  </si>
+  <si>
+    <t>Fornecimento de  solução de visibilidade de redes.</t>
+  </si>
+  <si>
+    <t>ELOSOFT INFORMATICA LTDA</t>
+  </si>
+  <si>
+    <t>Cláusula segunda. Este contrato tem por objeto a prestação de serviços continuados de locação de veículos, sem motorista e sem combustível, com quilometragem livre, para o Poder Judiciário do Estado de Santa Catarina.</t>
+  </si>
+  <si>
+    <t>BEMLOCAR LOCADORA DE VEICULOS LTDA</t>
+  </si>
+  <si>
+    <t>ELIEL DA SILVA</t>
+  </si>
+  <si>
+    <t>15/12/2021</t>
+  </si>
+  <si>
+    <t>PEDRO MANOEL PEREIRA</t>
+  </si>
+  <si>
+    <t>Permitir o acesso, via web, a magistrados e servidores públicos do PODER JUDICIÁRIO ao sistema eletrônico denominado “Portal Jud”, da VIVO, possibilitando o fornecimento de informações de dados cadastrais da base móvel de seus clientes.</t>
+  </si>
+  <si>
+    <t>TELEFONICA BRASIL S.A.</t>
+  </si>
+  <si>
+    <t>GILSON LUIS NORCIO</t>
+  </si>
+  <si>
+    <t>13/02/2022</t>
+  </si>
+  <si>
+    <t>27/01/2027</t>
+  </si>
+  <si>
+    <t>RAMON DE QUADROS COSTA</t>
+  </si>
+  <si>
+    <t>Serviços continuados de intermediação e agenciamento de transporte de passageiros, por meio de serviço de transporte remunerado privado individual de passageiros ou de serviço de táxi</t>
+  </si>
+  <si>
+    <t>I9 SOLUTIONS - SOLUCOES COMERCIAIS E GESTAO DE TRANSPORTE LTDA</t>
+  </si>
+  <si>
+    <t>ADENILSON SCHLEMPER</t>
+  </si>
+  <si>
+    <t>21/02/2022</t>
+  </si>
+  <si>
+    <t>01/02/2024</t>
+  </si>
+  <si>
+    <t>CARLOS FILIPE MARTINS</t>
+  </si>
+  <si>
+    <t>RAFAELA CARLA VITORINO</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada na prestação de serviço continuado de agenciamento de viagens, compreendendo a cotação, reserva, emissão, alteração, remarcação e/ou cancelamento de passagens aéreas, nacionais ou internacionais, e emissão de seguro de assistência em viagem internacional, com disponibilização de sistema informatizado de gestão de viagens corporativas (selfbooking), sem ônus para o Poder Judiciário do Estado de Santa Catarina, em regime de empreitada por preço unitário, conforme as especificações constantes do projeto básico</t>
+  </si>
+  <si>
+    <t>V&amp;P SERVIÇOS DE VIAGENS LTDA.</t>
+  </si>
+  <si>
+    <t>10/04/2023</t>
+  </si>
+  <si>
+    <t>24/02/2022</t>
+  </si>
+  <si>
+    <t>09/04/2023</t>
+  </si>
+  <si>
+    <t>Disponibilizar aos desembargadores, demais magistrados e servidores públicos do PODER JUDICIÁRIO o acesso, via web, ao sistema eletrônico denominado INFOTIM.</t>
+  </si>
+  <si>
+    <t>TIM S A</t>
+  </si>
+  <si>
+    <t>TALITA STEINER CORREA</t>
+  </si>
+  <si>
+    <t>29/11/2022</t>
+  </si>
+  <si>
+    <t>Contratação de serviço continuado de validação e emissão de certificados digitais nas modalidades A1 (e-CNPJ) para instalação em equipamento institucional, A3 (e-CPF) com e sem fornecimento de mídia de armazenamento (Token) destinado a magistrados e servidores, SSL (Wildcard Internacional) e SSL (ICP-Brasil) para instalação em equipamentos do Poder Judiciário de Santa Catarina, em regime de empreitada por preço unitário, conforme as especificações constantes do projeto básico.</t>
+  </si>
+  <si>
+    <t>RIO MADEIRA CERTIFICADORA DIGITAL EIRELI</t>
+  </si>
+  <si>
+    <t>09/06/2022</t>
+  </si>
+  <si>
+    <t>MARCOS ANTONIO WOZNIAK</t>
+  </si>
+  <si>
+    <t>MICHELLI VIEIRA CHEREM</t>
+  </si>
+  <si>
+    <t>X DIGITAL BRASIL SEGURANÇA DA INFORMAÇÃO LTDA.</t>
+  </si>
+  <si>
+    <t>10/06/2022</t>
+  </si>
+  <si>
+    <t>Contratação de serviços contínuos de fornecimento de lanche para os cursos/eventos promovidos na sede da Academia Judicial e/ou na região da Grande Florianópolis, nos espaços e locais disponibilizados pela Academia Judicial, pelo prazo de 12 (doze) meses.</t>
+  </si>
+  <si>
+    <t>PANIFICADORA GOMES LTDA</t>
+  </si>
+  <si>
+    <t>ALEXANDRE DOS ANJOS</t>
+  </si>
+  <si>
+    <t>13/06/2022</t>
+  </si>
+  <si>
+    <t>MARCELO DE DEA ROGLIO</t>
+  </si>
+  <si>
+    <t>Serviços continuados destinados à implantação de Solução Integrada de Videomonitoramento e Gestão de Incidentes com o fornecimento, instalação, implantação, treinamento, suporte e manutenção.</t>
+  </si>
+  <si>
+    <t>CONVERGINT COMERCIO E SERVICOS DE TECNOLOGIA LTDA</t>
+  </si>
+  <si>
+    <t>EMERSON FERNANDES</t>
+  </si>
+  <si>
+    <t>05/09/2022</t>
+  </si>
+  <si>
+    <t>HERNANE REZENDE</t>
+  </si>
+  <si>
+    <t>Locação de imóvel para abrigar o Fórum da Comarca de Capivari de Baixo.</t>
+  </si>
+  <si>
+    <t>MARCIA ALVES MEDEIROS</t>
+  </si>
+  <si>
+    <t>GRAZIELA CRISTINA ZANON MEYER JULIANI</t>
+  </si>
+  <si>
+    <t>15/08/2022</t>
+  </si>
+  <si>
+    <t>PATRICIA FRANCISCO SILVEIRA</t>
+  </si>
+  <si>
+    <t>Prestação de serviços financeiros de custódia dos depósitos judiciais e de administração de fundo de investimento derivados desses.</t>
+  </si>
+  <si>
+    <t>CAIXA ECONOMICA FEDERAL</t>
+  </si>
+  <si>
+    <t>ALEX ODEVAR CEA</t>
+  </si>
+  <si>
+    <t>16/06/2026</t>
+  </si>
+  <si>
+    <t>ANA HENNEMANN ALONSO</t>
+  </si>
+  <si>
+    <t>Contratação de serviço continuado de telefonia móvel pessoal (Serviço Móvel Pessoal – SMP), com fornecimento de chip, aparelho (sistema IOS) e carregador/fonte bivolt, em regime de comodato, com troca programada a cada 30 meses.</t>
+  </si>
+  <si>
+    <t>29/08/2022</t>
+  </si>
+  <si>
+    <t>Contratação de serviços continuados de fabricação de móveis sob medida, com garantia e assistência técnica on site de 12 (doze) meses, incluindo elaboração de projeto/leiaute, montagem, instalação e deslocamentos para medição e instalação para as unidades do Poder Judiciário de Santa Catarina, em regime de empreitada por preço unitário</t>
+  </si>
+  <si>
+    <t>LIMA FARIA EMPREENDIMENTOS LTDA</t>
+  </si>
+  <si>
+    <t>FABIANE DA SILVA MIGUEL</t>
+  </si>
+  <si>
+    <t>20/09/2022</t>
+  </si>
+  <si>
+    <t>Contratação de serviços continuados de infraestrutura e logística necessários à realização de cursos e eventos promovidos pela Academia Judicial, no regime de empreitada por preço unitário.</t>
+  </si>
+  <si>
+    <t>DF TURISMO E EVENTOS LTDA</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>Prestação de serviços técnico-especializados de pesquisa e aconselhamento imparcial em tecnologia da informação e comunicações, para fornecimento de subscrições que entregarão acesso ilimitado a bases de conhecimento a seus autores, contendo análise de tendências, prognósticos, avaliação de produtos e fornecedores para os assuntos de tecnologia da informação e telecomunicações, para execução no regime de empreitada por preço global.</t>
+  </si>
+  <si>
+    <t>GARTNER DO BRASIL SERVICOS DE PESQUISAS LTDA.</t>
+  </si>
+  <si>
+    <t>30/09/2022</t>
+  </si>
+  <si>
+    <t>Locação de imóvel para abrigar  a Unidade Judiciária de Cooperação da Comarca de Biguaçu,</t>
+  </si>
+  <si>
+    <t>CARLOS FERNANDES DE ALCANTARA JUNIOR</t>
+  </si>
+  <si>
+    <t>07/10/2022</t>
+  </si>
+  <si>
+    <t>LUCIANA SILVA DE JESUS</t>
+  </si>
+  <si>
+    <t>Contratação de serviços continuados de captação, produção e edição de audiovisual para a realização de vídeos jornalísticos, institucionais, documentários, educativos e de animação, para divulgação no portal do Poder Judiciário de Santa Catarina, mídias sociais, veículos de comunicação e eventos institucionais, em regime de empreitada por preço unitário.</t>
+  </si>
+  <si>
+    <t>DV3 COMUNICACOES LTDA</t>
+  </si>
+  <si>
+    <t>ANA CAROLINA SERPA SCHAEFER MARTINS</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
+  </si>
+  <si>
+    <t>FABRICIO SEVERINO</t>
+  </si>
+  <si>
+    <t>04/11/2022</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>FRANCIS SILVY RODRIGUES</t>
+  </si>
+  <si>
+    <t>15/05/2024</t>
+  </si>
+  <si>
+    <t>GUILHERME CORBETTA</t>
+  </si>
+  <si>
+    <t>TATHIANA NOGUEIRA MENDES CARLIN</t>
+  </si>
+  <si>
+    <t>Serviços continuados de captação, produção e edição de audiovisual para a realização de vídeos jornalísticos, institucionais, documentários, educativos e de animação, para divulgação no portal do Poder Judiciário de Santa Catarina, mídias sociais, veículos de comunicação e eventos institucionais, em regime de empreitada por preço unitário.</t>
+  </si>
+  <si>
+    <t>OCOTEA FILMES LTDA</t>
+  </si>
+  <si>
+    <t>14/11/2022</t>
+  </si>
+  <si>
+    <t>Contratação de serviços continuados de operacionalização e gerenciamento de manutenção preventiva e corretiva da frota e de operacionalização e gerenciamento de abastecimento da frota e equipamentos do Poder Judiciário do Estado de Santa Catarina, sob o regime de empreitada por preço unitário</t>
+  </si>
+  <si>
+    <t>NEO CONSULTORIA E ADMINISTRACAO DE BENEFICIOS LTDA</t>
+  </si>
+  <si>
+    <t>03/11/2022</t>
+  </si>
+  <si>
+    <t>FABIO ALEXANDRE PARIZOTTO MORMUL</t>
+  </si>
+  <si>
+    <t>Contratação de serviços continuados de operação de sistemas digital de áudio e vídeo, compreendendo operação, gravação, edição, armazenamento e transmissão em streaming de áudio e vídeo de sessões de julgamento, audiências, videoconferências, reuniões e eventos institucionais em geral do Tribunal de Justiça de Santa Catarina, e serviço de suporte técnico especializado em sistema audiovisual para atender as Unidades do Poder Judiciário do Estado de Santa Catarina, no regime de execução de empreitada por preço unitário.</t>
+  </si>
+  <si>
+    <t>QUALITY'S SOM E SERVICOS LTDA</t>
+  </si>
+  <si>
+    <t>30/11/2022</t>
+  </si>
+  <si>
+    <t>Contratação de serviço continuado de refeições (almoço e jantar) e lanches, incluídas as bebidas, para as sessões do Tribunal de Júri da comarca de Laguna.</t>
+  </si>
+  <si>
+    <t>17/11/2022</t>
+  </si>
+  <si>
+    <t>Contratação de serviços de créditos de nuvem por ano para uso sob demanda em serviços contínuos de bancos de dados gerenciado e serviços de manipulação de dados, como Data Factory, Data Flow, Synapse, a depender da necessidade do momento, em regime de empreitada por preço unitário.</t>
+  </si>
+  <si>
+    <t>BRASOFTWARE INFORMATICA LTDA</t>
+  </si>
+  <si>
+    <t>07/12/2022</t>
+  </si>
+  <si>
+    <t>MARCELO DIGIACOMO CHRYSSOVERGIS</t>
+  </si>
+  <si>
+    <t>PATRICK PADILHA</t>
+  </si>
+  <si>
+    <t>Prestação de serviços financeiros de custódia das contas especiais de precatórios e de investimento dos recursos derivados dessas.</t>
+  </si>
+  <si>
+    <t>15/06/2026</t>
+  </si>
+  <si>
+    <t>15/12/2022</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contratação de serviços continuados de limpeza, higienização e conservação de bens (móveis e imóveis) a serem executados nas dependências internas e externas dos prédios do Poder Judiciário do Estado de Santa Catarina, para execução no regime de empreitada por preço global, compreendendo, inclusive, o fornecimento de uniformes e equipamentos de proteção necessários à execução dos serviços. </t>
+  </si>
+  <si>
+    <t>BRA SERVICOS ADMINISTRATIVOS LTDA</t>
+  </si>
+  <si>
+    <t>LUCAS VEIT BRAUN</t>
+  </si>
+  <si>
+    <t>12/01/2023</t>
+  </si>
+  <si>
+    <t>LUCIANA RODRIGUES DO CANTO</t>
+  </si>
+  <si>
+    <t>MARCELO PARISI FREITAS</t>
+  </si>
+  <si>
+    <t>Aquisição do switches L2 de 24 e 48 portas para as comarcas e aquisição de módulos e cabos de empilhamento dos switches C9200 e os transceivers QSFP 40GBASE-SR4 do fabricante Cisco,em regime de execução de empreitada por preço global</t>
+  </si>
+  <si>
+    <t>FIBERX DISTRIBUIDORA DE PRODUTOS DE TELECOMUNICACOES LTDA</t>
+  </si>
+  <si>
+    <t>22/02/2023</t>
+  </si>
+  <si>
+    <t>07/02/2023</t>
+  </si>
+  <si>
+    <t>INFORVIEW BROADCAST LTDA</t>
+  </si>
+  <si>
+    <t>10/02/2023</t>
+  </si>
+  <si>
+    <t>Contratação de solução informatizada de gestão educacional, incluindo licenciamento perpétuo, serviços técnicos de instalação; customização; parametrização; implantação; carga inicial de dados; migração/conversão de dados e informações dos sistemas legados; integração com os sistemas Moodle, de gestão de pessoas/usuários (RH e ERP), de orçamento e finanças (SGDD e ERP) e de processo administrativo (SEI) do PJSC, utilizando o modelo licenciamento + IaaS (Infrastructure as a Service); treinamento; suporte operacional mensal; serviço de sustentação de sistemas e serviços técnicos adicionais e manutenção evolutiva.</t>
+  </si>
+  <si>
+    <t>SYDLE SISTEMAS LTDA</t>
+  </si>
+  <si>
+    <t>ADALTO BARROS DOS SANTOS</t>
+  </si>
+  <si>
+    <t>08/02/2023</t>
+  </si>
+  <si>
+    <t>CAROLINA NOVAES NOBREGA ROMAN</t>
+  </si>
+  <si>
+    <t>MARCOS CESAR PEREPELICIA</t>
+  </si>
+  <si>
+    <t>Contratação de Serviços de Publicidade por intermédio de Agência de Propaganda.</t>
+  </si>
+  <si>
+    <t>ONEWG MULTICOMUNICACAO LTDA.</t>
+  </si>
+  <si>
+    <t>FABIANA ROCCO NUNES</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>03/04/2024</t>
+  </si>
+  <si>
+    <t>02/02/2023</t>
+  </si>
+  <si>
+    <t>02/04/2024</t>
+  </si>
+  <si>
+    <t>LUIZ HENRIQUE BOTTEGA</t>
+  </si>
+  <si>
+    <t>MARILANDE FATIMA MANFRIN LEIDA</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>Contratação de serviços continuados de mensuração de software por meio da técnica de análise de pontos de função, em regime de empreitada por preço unitário</t>
+  </si>
+  <si>
+    <t>L M TECNOLOGIA E RECRUTAMENTO LTDA</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>Construção do fórum da Comarca de Araquari, no regime de execução de empreitada por preço global, incluindo o fornecimento de materiais, equipamentos e mão de obra necessários.</t>
+  </si>
+  <si>
+    <t>ARRUDA CONSTRUTORA DE OBRAS LTDA</t>
+  </si>
+  <si>
+    <t>André da Silva</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>Execução de serviços técnicos de arquitetura e engenharia para elaboração de projetos executivos, incluindo os desenhos executivos de todas as disciplinas de projeto e respectivos memoriais descritivos, caderno de especificações e de encargos e planilha orçamentária e projetos legais, destinados à reforma global, no regime de empreitada por preço global, e projetos de ampliação, no regime de empreitada por preço unitário, dos Fóruns das comarcas de Balneário Camboriú, Criciúma e Itajaí</t>
+  </si>
+  <si>
+    <t>A3E PROJETOS LTDA</t>
+  </si>
+  <si>
+    <t>14/04/2023</t>
+  </si>
+  <si>
+    <t>Execução de serviços técnicos de arquitetura e engenharia para elaboração de projetos executivos, incluindo os desenhos executivos de todas as disciplinas de projeto e respectivos memoriais descritivos, caderno de especificações e de encargos e planilha orçamentária e projetos legais, destinados à reforma global, no regime de empreitada por preço global, e projetos de ampliação, no regime de empreitada por preço unitário, do Fórum da Comarcas de Criciúma.</t>
+  </si>
+  <si>
+    <t>Execução de serviços técnicos de arquitetura e engenharia para elaboração de projetos executivos, incluindo os desenhos executivos de todas as disciplinas de projeto e respectivos memoriais descritivos, caderno de especificações e de encargos e planilha orçamentária e projetos legais, destinados à reforma global, no regime de empreitada por preço global, e projetos de ampliação, no regime de empreitada por preço unitário, do Fórum da Comarca de Itajaí.</t>
+  </si>
+  <si>
+    <t>Contratação de serviços continuados de manutenção preventiva e corretiva ilimitada, para execução em regime de empreitada por preço global, bem como fornecimento de peças e serviços, para execução em regime de empreitada por preço unitário, do Grupo Motor-Gerador instalado no Fórum Des. Rid Silva, da Comarca da Capital.</t>
+  </si>
+  <si>
+    <t>STARK ENERGIA LTDA</t>
+  </si>
+  <si>
+    <t>02/05/2023</t>
+  </si>
+  <si>
+    <t>Serviços continuados de apoio à execução e à fiscalização de contratos que tenham por objeto obras e serviço de engenharia, a serem executados nas dependências dos prédios do Poder Judiciário do Estado de Santa Catarina, para execução no regime de empreitada por preço global, compreendendo, inclusive, o fornecimento de equipamentos necessários à execução dos serviços.</t>
+  </si>
+  <si>
+    <t>G4F SOLUCOES CORPORATIVAS LTDA</t>
+  </si>
+  <si>
+    <t>12/06/2023</t>
+  </si>
+  <si>
+    <t>Construção do Fórum da Comarca de Abelardo Luz, no regime de execução de empreitada por preço global, incluindo o fornecimento de materiais, equipamentos e mão de obra necessários.</t>
+  </si>
+  <si>
+    <t>METRIOS ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>15/06/2023</t>
+  </si>
+  <si>
+    <t>Contratação de serviços continuados de engenharia para manutenção predial preventiva, corretiva e serviços eletivos (incluindo adaptações ou reformas para modernizações de ambientes e melhoria da segurança dos prédios do Poder Judiciário), serviços de pintura predial, construções civis, serralheria, cercamento, instalações hidrossanitárias, construções secas, instalações elétricas, instalações de dados e instalações de climatização, para as regiões de abrangência do PJSC.</t>
+  </si>
+  <si>
+    <t>ECOLUX ENGENHARIA E ILUMINACAO LTDA</t>
+  </si>
+  <si>
+    <t>27/05/2023</t>
+  </si>
+  <si>
+    <t>CEPENGE ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>Contratação de Serviço Contínuo de Solução de WAF e Balanceador de Aplicações On Premises.</t>
+  </si>
+  <si>
+    <t>19/06/2023</t>
   </si>
   <si>
     <t>LISANDRO RUECKERT</t>
   </si>
   <si>
-    <t>O presente contrato tem por objeto a prestação, pelos CORREIOS, de serviços e venda de produtos, que atendam às necessidades da CONTRATANTE, mediante adesão ao(s) ANEXO(s) deste Instrumento contratual que, individualmente, caracteriza(m) cada modalidade.</t>
-[...958 lines deleted...]
-  <si>
     <t>Contratação de serviços continuados de engenharia para manutenção predial preventiva, corretiva e serviços eletivos (incluindo adaptações ou reformas para modernizações de ambientes e melhoria da segurança dos prédios do Poder Judiciário), serviços de pintura predial, construções civis, serralheria, cercamento, instalações hidrossanitárias, construções secas, instalações elétricas, instalações de dados e instalações de climatização, para as regiões de abrangência do PJSC, lote 4 - Região III.</t>
   </si>
   <si>
     <t>PROJEPOWER - CONSTRUCOES E EMPREENDIMENTOS LTDA</t>
   </si>
   <si>
     <t>01/08/2023</t>
   </si>
   <si>
     <t>Contratação do remanescente do PE 70/2021 em função da rescisão do contrato 109/2021 - Prestação de serviços continuados de desenvolvimento, documentação, conversão tecnológica, manutenção evolutiva, preventiva, corretiva e adaptativa de sistemas, em regime de fábrica de software, mensurados por meio da técnica de análise de pontos de função (APF), para execução no regime de empreitada por preço unitário, em conformidade com este contrato, seus anexos e com a proposta apresentada.</t>
   </si>
   <si>
     <t>SIGMA DATASERV INFORMATICA S A EM RECUPERACAO JUDICIAL</t>
   </si>
   <si>
     <t>11/09/2023</t>
   </si>
   <si>
     <t>CONSORCIO JCB</t>
   </si>
   <si>
     <t>29/06/2023</t>
   </si>
   <si>
     <t>05/07/2023</t>
-  </si>
-[...4 lines deleted...]
-    <t>07/07/2023</t>
   </si>
   <si>
     <t>Remanescente do Pregão n. 104/2022 - item 3 - Refeições com bebida sem álcool - refeições do júri para a Capital</t>
   </si>
   <si>
     <t>JEFFERSON FELIPPO JANKOSKI LTDA</t>
   </si>
   <si>
     <t>19/07/2023</t>
   </si>
   <si>
     <t xml:space="preserve">Contratação de serviços continuados de avaliação e adequação ergonômica dos postos de trabalho de magistrados, servidores ativos (efetivos e comissionados), estagiários, residentes jurídicos e judiciais do Poder Judiciário de Santa Catarina, no regime de empreitada por preço unitário, conforme as especificações técnicas descritas neste projeto básico e seus anexos (itens 1, 2, 3, 4 e 8).
 </t>
   </si>
   <si>
     <t>VBO SERVICOS DE ENGENHARIA LTDA</t>
   </si>
   <si>
     <t>GRACIELA DE OLIVEIRA RICHTER SCHMIDT</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>VANESSA ZOMER FENILI</t>
@@ -1125,122 +906,104 @@
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>Remanescente do Pregão n. 104/2022 - Item 1 e 2 - Refeições com bebida sem álcool - refeições do júri da comarca da Blumenau</t>
   </si>
   <si>
     <t>RESTAURANTE QUESTAO DE GOSTO LTDA</t>
   </si>
   <si>
     <t>KELLY CRISTINA MARCHIORO DE ESPINDOLA</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>Remanescente do Pregão n. 104/2022 - Item 4 e 5 - Refeições com bebida sem álcool - refeições do júri da comarca da Gaspar</t>
   </si>
   <si>
     <t>Serviço continuado de refeições (almoço e jantar) e lanches, incluídas as bebidas, para as sessões do Tribunal de Júri da comarca de Criciúma.</t>
   </si>
   <si>
     <t>16/08/2023</t>
   </si>
   <si>
-    <t>Reforma parcial do Fórum da Comarca de Joinville, no regime de execução de empreitada por preço global, incluindo o fornecimento dos materiais, equipamentos e mão de obra necessários.</t>
-[...7 lines deleted...]
-  <si>
     <t>Contratação de serviços continuados de manutenção preventiva e corretiva, com fornecimento global de peças, para execução em regime de empreitada por preço global, de Portas Giratórias Detectoras de Metais (PGDM) instaladas em prédios do Poder Judiciário do Estado de Santa Catarina.</t>
   </si>
   <si>
     <t>SAFE ELETRONICA E CONSTRUCOES LTDA</t>
   </si>
   <si>
     <t>02/09/2023</t>
   </si>
   <si>
     <t>Contratação de serviços continuados de manutenção preventiva e corretiva, para execução em regime de empreitada por preço global, bem como fornecimento de peças e serviços de melhoria em equipamentos de climatização, para execução em regime de empreitada por preço unitário, do sistema de climatização do Fórum Des. Rid Silva - Comarca da Capital.</t>
   </si>
   <si>
-    <t>Contratação de serviços continuados de manutenção preventiva e corretiva, para execução em regime de empreitada por preço global, bem como fornecimento de peças e serviços de melhoria em equipamentos de climatização, para execução em regime de empreitada por preço unitário, do sistema de climatização do Fórum da Comarca de Brusque.</t>
-[...4 lines deleted...]
-  <si>
     <t>Contratação de prestação de serviços continuados de limpeza de vidros e esquadrias externos para as Unidades e Comarcas da Região 5, que possuem mais de 1 (um) pavimento, discriminadas no ANEXO II, para execução no regime de empreitada por preço unitário, incluindo produtos, equipamentos e deslocamentos para realização dos serviços nas unidades do Poder Judiciário de Santa Catarina.</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
     <t>Contratação dos projetos destinados à reforma global do Fórum Des. Eduardo Luz, da Comarca da Capital.</t>
   </si>
   <si>
     <t>06/10/2024</t>
   </si>
   <si>
     <t>Execução de serviços técnicos de arquitetura e engenharia para elaboração de projetos executivos, incluindo os desenhos executivos de todas as disciplinas de projeto e respectivos memoriais descritivos, caderno de especificações e de encargos e planilha orçamentária e projetos legais, destinados à reforma global, no regime de empreitada por preço global, e ampliação, no regime de empreitada por preço unitário, do prédio do Fórum da Comarca de  São João Batista.</t>
   </si>
   <si>
     <t>Contratação de prestação de serviços continuados de subscrição, sem dedicação exclusiva de mão de obra, de processamento de dados em nuvem privada na modalidade Plataforma como Serviço (PaaS ¿ Platform as a Service) do Oracle Database Exadata Cloud at Customer, incluindo instalação, manutenção, suporte, e prestação de serviços técnicos especializados, pelo período de 48 (quarenta e oito) meses, em regime de empreitada por preço unitário.</t>
   </si>
   <si>
     <t>VS DATA COMERCIO &amp; DISTRIBUICAO LTDA</t>
   </si>
   <si>
     <t>18/10/2023</t>
   </si>
   <si>
     <t>EDUARDO MACHADO CARBONI</t>
   </si>
   <si>
     <t xml:space="preserve"> locação de 3 salas comerciais, números 1011, 1013 e 1015, que totalizam a área privativa de 148,63m² e área comum de 104,58m²; e 3 vagas de garagem, números 10, 20 e 188, com área total privativa de 47,87m² e área comum de 17,82m²; localizadas no Edifício Blue Chip Centro Executivo, com endereço na Rua João Planincheck, n. 1990, bairro Jaraguá Esquerdo, Jaraguá do Sul/SC, CEP 89253-105".</t>
   </si>
   <si>
     <t>BAUCO EMPREENDIMENTOS LTDA.</t>
   </si>
   <si>
+    <t>DEISE ELVIRA GESSNER</t>
+  </si>
+  <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>MARLON RODRIGO POLVERO</t>
   </si>
   <si>
-    <t>Instalação de sistema de climatização, do tipo VRV/VRF no prédio da Torre I do Tribunal de Justiça do Estado de Santa Catarina, no regime de execução de empreitada por preço global, incluindo o fornecimento dos materiais, equipamentos e mão de obra necessários, em conformidade com a minuta contratual, especificações e quantidades contidas nos memoriais descritivos, projetos e planilhas quantitativas e orçamentárias, projetos complementares e projeto arquitetônico, bem como outros documentos necessários constantes do procedimento licitatório.</t>
-[...4 lines deleted...]
-  <si>
     <t>Contratação de serviços continuados de transporte terrestre de mercadorias (móveis e materiais), no território do Estado de Santa Catarina, para execução no regime de empreitada por preço unitário, baseado no peso transportado e na distância percorrida.</t>
   </si>
   <si>
     <t>REUNIDAS TRANSPORTES S.A</t>
   </si>
   <si>
     <t>ALEXANDRE MARTINS FERREIRA</t>
   </si>
   <si>
     <t>27/10/2023</t>
   </si>
   <si>
     <t>SIMONE DA SILVEIRA RAMOS</t>
   </si>
   <si>
     <t>Contratação de serviços especializados de Business Analytics com base na ferramenta Microsoft Power BI e nos recursos da infraestrutura em nuvem da Microsoft (AZURE), no regime de empreitada por preço unitário.</t>
   </si>
   <si>
     <t>REDEINOVA TECNOLOGIA LTDA</t>
   </si>
   <si>
     <t>FILIPE IVO ROSA</t>
   </si>
   <si>
     <t>26/01/2024</t>
@@ -1305,1266 +1068,1750 @@
   <si>
     <t>04/12/2023</t>
   </si>
   <si>
     <t>Contratação de serviços gráficos a fim de atender às necessidades do Poder Judiciário de Santa Catarina, em regime de empreitada por preço unitário</t>
   </si>
   <si>
     <t>MULTYGRAFHIC EDITORA LTDA</t>
   </si>
   <si>
     <t>MARIA ISABEL MICHELON GAROFALLIS</t>
   </si>
   <si>
     <t>19/12/2023</t>
   </si>
   <si>
     <t>Credenciamento de pessoas jurídicas, para contratação de serviços continuados de instalação, configuração, manutenção e monitoramento, com fornecimento de canal de comunicação dedicado à rede internet, com solução de proteção Anti-DDoS, para execução no regime de empreitada por preço unitário</t>
   </si>
   <si>
     <t>CIRION TECHNOLOGIES DO BRASIL LTDA</t>
   </si>
   <si>
     <t>ADRIANO PETROSKY DE SOUZA</t>
   </si>
   <si>
+    <t>OI S.A. - EM RECUPERACAO JUDICIAL</t>
+  </si>
+  <si>
     <t>12/12/2023</t>
   </si>
   <si>
     <t>VOGEL SOLUCOES EM TELECOMUNICACOES E INFORMATICA S.A.</t>
   </si>
   <si>
     <t>18/12/2023</t>
   </si>
   <si>
     <t>UNIFIQUE TELECOMUNICACOES S/A</t>
   </si>
   <si>
+    <t>Contratação compartilhada, por meio do sistema de registro de preços, de empresa especializada no fornecimento de solução para a modernização de equipamentos do Tribunal de Contas do Estado de Santa Catarina – TCE/SC, da Assembleia Legislativa do Estado de Santa Catarina - ALESC e do Poder Judiciário do Estado de Santa Catarina - PJSC, compreendendo o fornecimento de sistema multimídia digital e instalação completa, conforme descrição detalhada no Anexo III – Termo de Referência e Valores máximos do Edital de Pregão nº 19/2023 do TCE/SC.</t>
+  </si>
+  <si>
+    <t>08/07/2025</t>
+  </si>
+  <si>
+    <t>07/07/2025</t>
+  </si>
+  <si>
+    <t>EMANUEL SOARES BARBOSA</t>
+  </si>
+  <si>
+    <t>GERSON MORAES</t>
+  </si>
+  <si>
+    <t>JULIANA NAVA CITTADIN</t>
+  </si>
+  <si>
+    <t>KARINE GONCALVES DUTRA</t>
+  </si>
+  <si>
+    <t>THIAGO MEDEIROS</t>
+  </si>
+  <si>
     <t>Concessão de uso remunerado para exploração e administração de restaurante e lanchonete, visando o fornecimento de refeição (almoço) e de lanche.</t>
   </si>
   <si>
     <t>RESTAURANTE E. M. S. LTDA</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>GRAZIELE NARA DA SILVA ZAPELINI</t>
   </si>
   <si>
     <t>HELEN PETRY</t>
   </si>
   <si>
     <t>SABRINA BUNN SCHWALB</t>
   </si>
   <si>
-    <t xml:space="preserve">Contratação de remanescente do PE n. 98/2021, em função da ausência do interesse em prorrogar o contrato n. 111/2021 - Contratação de serviço de manutenção preventiva e corretiva, para execução em regime de empreitada por preço global, bem como
-[...6 lines deleted...]
-  <si>
     <t>Aquisição, instalação e configuração de equipamento perimetral (firewall) e a prestação de serviços continuados de monitoramento 24X7 e de sustentação para execução da solução de firewall, para execução no regime de empreitada por preço global.</t>
   </si>
   <si>
-    <t>Contratação de serviços continuados de manutenção preventiva e corretiva, para execução em regime de empreitada por preço global, bem como fornecimento de peças e serviços de melhoria em equipamentos de climatização, para execução em regime de empreitada por preço unitário, do sistema de climatização do Fórum da Comarca de Timbó</t>
-[...7 lines deleted...]
-  <si>
     <t>Contratação de solução de visibilidade de redes, incluindo serviços de instalação e suporte por 60 (sessenta) meses, transceiver e cordão óptico multimodo</t>
   </si>
   <si>
     <t>Contratação de serviços continuados de infraestrutura e logística destinados à realização de eventos promovidos pela Diretoria de Gestão de Pessoas.</t>
   </si>
   <si>
     <t>CSEE CENTRO DE SOLUCOES EM EVENTOS LTDA</t>
   </si>
   <si>
     <t>DEBORAH MORAES DE JESUS</t>
   </si>
   <si>
     <t>MARCELO DIAS E SILVA</t>
   </si>
   <si>
-    <t>Contratação de instituição especializada para organização, a elaboração e a execução de concurso público para o provimento de cargos vagos e a formação de cadastro de reserva para o quadro de pessoal efetivo do Poder Judiciário de Santa Catarina, respectivamente para os cargos de analista administrativo, engenheiro eletricista, engenheiro civil, analista jurídico, oficial de justiça e avaliador, técnico judiciário auxiliar e assistente social.</t>
-[...2 lines deleted...]
-    <t>FUNDAÇÃO GETÚLIO VARGAS - FGV</t>
+    <t>Reforma global do prédio do fórum da Comarca de Blumenau, no regime de execução de empreitada por preço global.</t>
+  </si>
+  <si>
+    <t>IMPLANTA CONSTRUCOES, INCORPORACOES E SERVICOS DE ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>01/03/2024</t>
+  </si>
+  <si>
+    <t>Construção do fórum da Comarca de Campos Novos, no regime de execução de empreitada por preço global</t>
+  </si>
+  <si>
+    <t>CONSTRUCERTO CONSTRUCOES LTDA</t>
+  </si>
+  <si>
+    <t>18/03/2024</t>
+  </si>
+  <si>
+    <t>Contratação de serviço continuado de gerência da infraestrutura de rede com o monitoramento, configuração e manutenção dos ativos de rede tanto do Core quanto das comarcas, contratação da extensão de garantia de roteadores Cisco e contratação e instalação de licença software de autenticação de rede Cisco Identity Services Engine (ISE), em regime de empreitada por preço global, e contratação de horas de serviço técnico especializado, acionado conforme a necessidade, em regime de empreitada por preço unitário.</t>
+  </si>
+  <si>
+    <t>TELETEX COMPUTADORES E SISTEMAS LTDA</t>
+  </si>
+  <si>
+    <t>25/03/2024</t>
+  </si>
+  <si>
+    <t>Credenciamento de Pessoas Jurídicas para a execução de serviços continuados de comunicação de dados entre as comarcas e demais unidades do PJSC do Estado de Santa Catarina e a sede do Tribunal, com instalação, configuração e manutenção de links da rede MPLS e de conexões de fibra óptica ponto a ponto, incluindo fornecimento e configuração de equipamentos FortiNet necessários para implementação da rede SD-WAN.</t>
+  </si>
+  <si>
+    <t>23/04/2024</t>
+  </si>
+  <si>
+    <t>IBERE LOCKS LIMA</t>
+  </si>
+  <si>
+    <t>MHNET TELECOMUNICACOES LTDA</t>
+  </si>
+  <si>
+    <t>ACESSOLINE TELECOMUNICACOES LTDA</t>
+  </si>
+  <si>
+    <t>Fornecimento de equipamentos multifuncionais com garantia de 60 (sessenta) meses, software de gestão, software de bilhetagem, incluindo entrega, instalação e configuração nas unidades de destino, treinamento e suporte de primeiro nível; fornecimento de insumos e consumíveis; e garantia estendida pelo período de 24 (vinte e quatro) meses, por meio do Sistema de Registro de Preços, conforme as especificações constantes do projeto básico anexo.</t>
+  </si>
+  <si>
+    <t>ALMAQ EQUIPAMENTOS PARA ESCRITORIO LIMITADA</t>
+  </si>
+  <si>
+    <t>06/05/2024</t>
+  </si>
+  <si>
+    <t>ELUSA APARECIDA BEAL</t>
+  </si>
+  <si>
+    <t>RAFAEL SEVERO ROMAN</t>
+  </si>
+  <si>
+    <t>Contratação dos serviços de disponibilização ao TJSC de informações da Base de Dados da Receita Federal de Pessoas Físicas (CPF) e do Cadastro Nacional de Pessoas Jurídicas (CNPJ) através do b-Cadastros</t>
+  </si>
+  <si>
+    <t>SERVICO FEDERAL DE PROCESSAMENTO DE DADOS (SERPRO)</t>
+  </si>
+  <si>
+    <t>17/04/2024</t>
+  </si>
+  <si>
+    <t>SIRLEY ELISABETH CORREA</t>
+  </si>
+  <si>
+    <t>12 (doze) licenças do software SisClínica 2000, com serviço de suporte técnico pelo prazo de 12 meses e direito às atualizações que ocorrerem durante a vigência do contrato, além da previsão, caso necessário, de serviços de suporte, customização e treinamento, no regime de empreitada por preço unitário.</t>
+  </si>
+  <si>
+    <t>GK SISTEMAS LTDA</t>
+  </si>
+  <si>
+    <t>09/04/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contratação de serviço de veiculação de publicações de atos judiciais do Tribunal de Justiça de Santa Catarina no Diário Oficial do Estado de Santa Catarina. </t>
+  </si>
+  <si>
+    <t>FUNDO DE MATERIAIS, PUBLICACOES E IMPRESSOS OFICIAIS SC</t>
+  </si>
+  <si>
+    <t>GRAZIELA NEIS DE ALEXANDRE</t>
+  </si>
+  <si>
+    <t>31/05/2024</t>
+  </si>
+  <si>
+    <t>Contratação do saldo remanescente do Pregão Eletrônico n. 11/2023 (Remanescente n. 90049/2024), cujo objeto é a contratação do remanescente para prestação de serviços continuados de confecção e instalação de persianas verticais novas, sob medida, incluindo todos os materiais e acessórios necessários à instalação, por empreitada por preço unitário, com garantia e assistência técnica on site de 12 meses, incluindo montagem, instalação e deslocamentos para medição e instalação para as unidades do PJSC.</t>
+  </si>
+  <si>
+    <t>PERSIANAS CRISDAN LTDA</t>
+  </si>
+  <si>
+    <t>26/04/2024</t>
+  </si>
+  <si>
+    <t>Contratação de serviços continuados, com fornecimento de peças, de manutenção preventiva, corretiva e atendimento de chamados emergenciais, em plataformas elevatórias instaladas em edificações do Poder Judiciário do Estado de Santa Catarina, para execução no regime de empreitada por preço unitário</t>
+  </si>
+  <si>
+    <t>19/04/2024</t>
+  </si>
+  <si>
+    <t>Contratação do saldo remanescente do Pregão Eletrônico n. 22/2021 itens 4 e 5 (= Remanescente n.20/2024) , cujo objeto é contratação de serviço continuado de refeições (almoço e jantar) e lanches, incluídas as bebidas, para as sessões do Tribunal de Júri das Comarcas da Balneário Camboriú, Capital, Joinville e Laguna, em regime de empreitada por preço unitário, conforme as especificações constantes do projeto básico</t>
+  </si>
+  <si>
+    <t>01/07/2024</t>
+  </si>
+  <si>
+    <t>Locação de 1 (um) imóvel urbano, com finalidade comercial, localizada na Rua XV de Novembro, Bairro Centro, Rio do Oeste/SC - CEP 89.180-000, matrícula 584 do Registro de Imóveis de Rio do Oeste</t>
+  </si>
+  <si>
+    <t>VANESSA GLAUCIMARA BONACOLSI</t>
+  </si>
+  <si>
+    <t>17/05/2024</t>
+  </si>
+  <si>
+    <t>ROSELI DUEMES</t>
+  </si>
+  <si>
+    <t>Execução de serviços técnicos de arquitetura e engenharia para elaboração de projetos executivos, incluindo os desenhos executivos de todas as disciplinas de projeto e respectivos memoriais descritivos, caderno de especificações e de encargos e planilha orçamentária e projetos legais, destinados à reforma global, no regime de empreitada por preço global, e projetos de ampliação, no regime de empreitada por preço unitário, do prédio anexo ao Fórum da Comarca de São José.</t>
+  </si>
+  <si>
+    <t>28/05/2024</t>
+  </si>
+  <si>
+    <t>Locação de imóvel para alocar a 1ª Vara da Comarca de Santo Amaro da Imperatriz</t>
+  </si>
+  <si>
+    <t>CONSTRUTORA E INCORPORADORA LEONCIO MARTINS LTDA</t>
+  </si>
+  <si>
+    <t>NEIDE MARIA PFLEGER FURLANETTO</t>
+  </si>
+  <si>
+    <t>concessão onerosa de vagas de estacionamento no Aeroporto Internacional de Florianópolis</t>
+  </si>
+  <si>
+    <t>CONCESSIONARIA DO AEROPORTO INTERNACIONAL DE FLORIANOPOLIS S.A.</t>
+  </si>
+  <si>
+    <t>10/05/2024</t>
+  </si>
+  <si>
+    <t>Concessão de uso remunerado para exploração e administração de restaurante e lanchonete no Fórum da Comarca de Itajaí.</t>
+  </si>
+  <si>
+    <t>MARCIA CRISTINA ROSSI</t>
+  </si>
+  <si>
+    <t>ALESSANDRA SASSAKI OSAJIMA</t>
+  </si>
+  <si>
+    <t>16/05/2024</t>
+  </si>
+  <si>
+    <t>CINTIA DE ALMEIDA MACHADO</t>
+  </si>
+  <si>
+    <t>JOAO PAULO DE OLIVEIRA NETO</t>
+  </si>
+  <si>
+    <t>Contratação de remanescente do contrato n. 9/2024 (Pregão n. 169/2023), cujo objeto é a contratação de serviço continuado de gerência da infraestrutura de rede com o monitoramento, configuração e manutenção dos ativos de rede tanto do Core quanto das comarcas, contratação da extensão de garantia de roteadores Cisco e contratação e instalação de licença software de autenticação de rede Cisco Identity Services Engine (ISE), em regime de empreitada por preço global, bem como a contratação de horas de serviço técnico especializado, acionado conforme a necessidade, em regime de empreitada por preço unitário - Grupo 1 (itens 1 e 2).</t>
+  </si>
+  <si>
+    <t>Contratação de serviço de treinamento de hardware e software e prestação de serviços continuados de suporte técnico das catracas de acesso, tipo pedestal, urna acoplada e do software integrado de controle e registro de acesso de pessoas</t>
+  </si>
+  <si>
+    <t>TELEMATICA SISTEMAS INTELIGENTES LTDA</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>Contratação de serviços continuados de manutenção preventiva trimestral e corretiva ilimitada nos equipamentos do sistema de nobreak que atendem ao do CPD no Tribunal de Justiça de Santa Catarina, em regime de empreitada por preço global, sendo que o sistema de nobreak em questão é composto por dois equipamentos EATON MODELO PW 9390 - 80 KVA e dois bancos de baterias</t>
+  </si>
+  <si>
+    <t>EATON INDUSTRIA E COMERCIO DE PRODUTOS ELETRICOS E SERVICOS LTDA</t>
+  </si>
+  <si>
+    <t>02/08/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contratação de serviços contínuos de veiculação de publicações de atos administrativos do Poder Judiciário do Estado de Santa Catarina em portal de publicidade legal do Estado de Santa Catarina, pelo regime de empreitada por preço unitário. </t>
+  </si>
+  <si>
+    <t>EDITORA GAZETA DO NORTE LTDA</t>
+  </si>
+  <si>
+    <t>21/06/2024</t>
+  </si>
+  <si>
+    <t>Contratação do saldo remanescente do Pregão Eletrônico n. 82/2023 (Remanescente n. 26/2024), cujo objeto é a Contratação de serviços continuados de locação de veículos, sem motorista e sem combustível, com quilometragem livre, para o PJSC, em regime de empreitada por preço unitário, conforme as especificações constantes do projeto básico anexo.</t>
+  </si>
+  <si>
+    <t>CS BRASIL FROTAS LTDA</t>
+  </si>
+  <si>
+    <t>25/07/2024</t>
+  </si>
+  <si>
+    <t>Aquisição de 56 (cinquenta e seis) licenças, sendo 54 (cinquenta e quatro) pagas e 2 (duas) cortesias, para acesso a todos os cursos disponíveis na plataforma digital de ensino Alura pelo período de 12 meses, especialmente os 8 (oito) cursos que constam do Plano de Capacitação de TI 2023/2024, aprovado pelo Comitê de Governança de Tecnologia da Informação e Comunicação (CGovTI) do Tribunal de Justiça do Estado de Santa Catarina (TJSC)</t>
+  </si>
+  <si>
+    <t>AOVS SISTEMAS DE INFORMATICA S.A.</t>
+  </si>
+  <si>
+    <t>02/07/2024</t>
+  </si>
+  <si>
+    <t>Contratação de serviços continuados de fabricação de móveis sob medida, com garantia e assistência técnica on site de 12 (doze) meses, incluindo elaboração de projeto/leiaute, montagem, instalação e deslocamentos para medição e instalação para prédio-sede do Tribunal de Justiça de Santa Catarina, Academia Judicial e unidades administrativas, sob o regime de empreitada por preço unitário.</t>
+  </si>
+  <si>
+    <t>BOND MOVEIS LTDA</t>
+  </si>
+  <si>
+    <t>07/07/2024</t>
+  </si>
+  <si>
+    <t>Contratação de serviços continuados de manutenção preventiva e corretiva, para execução em regime de empreitada por preço unitário, das subestações de energia elétrica dos prédios do Poder Judiciário de Santa Catarina</t>
+  </si>
+  <si>
+    <t>BELMAN TRANSFORMADORES E EQUIPAMENTOS ELETRICOS LTDA</t>
+  </si>
+  <si>
+    <t>12/07/2024</t>
+  </si>
+  <si>
+    <t>Contratação de serviços continuados de manutenção preventiva e corretiva, para execução em regime de empreitada por preço global, com atendimento de chamados, nos sistemas especiais de segurança para prevenção e combate a incêndios, instalados no prédio que abriga o Arquivo Central do TJSC</t>
+  </si>
+  <si>
+    <t>SEVERO &amp; TENFEN ELETROMECANICA LTDA</t>
+  </si>
+  <si>
+    <t>18/07/2024</t>
+  </si>
+  <si>
+    <t>Contratação de prestação de serviço continuado de SOC (Security Operations Center - Centro de Operações de Segurança), com resposta a incidentes e fornecimento de plataforma de SIEM (Security Information and Event Management - Gestão de Informações e Eventos de Segurança) com capacidade de 1TB de armazenamento, no regime de empreitada por preço global, e expansão de 500GB para solução de SIEM, sob o regime de empreitada por preço unitário, em conformidade com este contrato, seus anexos e com a proposta apresentada.</t>
+  </si>
+  <si>
+    <t>SCUNNA S/A</t>
+  </si>
+  <si>
+    <t>17/07/2024</t>
+  </si>
+  <si>
+    <t>SIBELLY FAVERO DE ANDRADE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contratação de serviços continuados com dedicação exclusiva de mão de obra de vigilância patrimonial armada e de vigilância desarmada para operação do Sistema Global de Videomonitoramento e Gestão de Incidentes, diurna e noturna, a serem executados nas dependências internas e externas dos prédios do Poder Judiciário do Estado de Santa Catarina, e desarmada, no regime de empreitada por preço unitário, compreendendo, inclusive, o fornecimento de uniformes e equipamentos necessários à execução dos serviços. </t>
+  </si>
+  <si>
+    <t>MASTER VIGILANCIA ESPECIALIZADA LTDA</t>
+  </si>
+  <si>
+    <t>19/08/2024</t>
+  </si>
+  <si>
+    <t>RENATA POLIDORO AGUIAR XAVIER</t>
+  </si>
+  <si>
+    <t>VIVIAN FAGUNDES FERREIRA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Credenciamento de associações ou cooperativas especializadas e licenciadas para prestação de serviço regular e contínuo de coleta, pesagem, transporte, e destinação adequada à legislação ambiental, de resíduos recicláveis classe II, assim definidos pela ABNT NBR 10004:2004, nas unidades do Poder Judiciário catarinense localizadas na Região Litoral Sul, Região de Florianópolis e Região da Grande Florianópolis, conforme locais e periodicidades estipulados no item 2.5, compreendendo a coleta nos locais definidos para armazenamento temporário, a pesagem em equipamento aferido, o transporte e a destinação final adequada à legislação ambiental. </t>
+  </si>
+  <si>
+    <t>ASSOCIACAO DE CATADORES DE MATERIAIS RECICLAVEIS DE FORQUILHINHA - ACAFOR</t>
+  </si>
+  <si>
+    <t>CLAUDIA TURNES DA SILVA MARTINS</t>
+  </si>
+  <si>
+    <t>PIERRY SANTOS GONCALVES</t>
+  </si>
+  <si>
+    <t>ASSOCIACAO PRO-CREP (CRIAR, RECICLAR, EDUCAR E PRESERVAR)</t>
+  </si>
+  <si>
+    <t>Contratação do saldo remanescente do contrato n. 45/2023, decorrente do Pregão Eletrônico n. 25/2023, cujo objeto é a prestação de serviços continuados de avaliação e adequação ergonômica dos postos de trabalho de magistrados, servidores ativos (efetivos e comissionados), estagiários, residentes jurídicos e judiciais do Poder Judiciário de Santa Catarina (itens 5 e 6), para execução no regime de empreitada por preço unitário.</t>
+  </si>
+  <si>
+    <t>15/08/2024</t>
+  </si>
+  <si>
+    <t>Contratação de serviços contínuos de avaliação e adequação ergonômica dos postos de trabalho de magistrados, servidores ativos (efetivos e comissionados), estagiários, residentes jurídicos e judiciais, das unidades judiciárias e administrativas da Região I do Poder Judiciário de Santa Catarina, em regime de empreitada por preço unitário.</t>
+  </si>
+  <si>
+    <t>12/08/2024</t>
+  </si>
+  <si>
+    <t>Contratação de serviços continuados de confecção e instalação de comunicação visual mediante o fornecimento de todos os materiais e acessórios necessários à instalação, incluindo deslocamento para vistoria e instalação dos materiais e elaboração de leiautes, para as unidades que compõem o Poder Judiciário de Santa Catarina</t>
+  </si>
+  <si>
+    <t>METAL GRAPH GRAVACOES EM METAIS LTDA</t>
+  </si>
+  <si>
+    <t>14/08/2024</t>
+  </si>
+  <si>
+    <t>MIDIA SIGNS COMUNICACAO VISUAL LTDA</t>
+  </si>
+  <si>
+    <t>Contratação compartilhada gerenciada pela Assembleia Legislativa do Estado de Santa Catarina - ALESC, a ser realizada por meio do sistema de registro de preços, para futura e eventual contratação de empresa especializada na locação mensal de veículos automotores, novos e de primeiro uso (zero quilômetro), sem motorista e sem combustível, com cobertura total de seguros sem franquia, incluindo manutenção preventiva, corretiva, peças, óleos e fluídos.</t>
+  </si>
+  <si>
+    <t>05/09/2024</t>
+  </si>
+  <si>
+    <t>EDUARDO MOREIRA DE SA</t>
+  </si>
+  <si>
+    <t>Prestação de serviços continuados, por execução indireta, no regime de empreitada por preço unitário, de instalação,configuração, manutenção e monitoramento de pontos de interligação de Unidades do Poder Judiciário do Estado de Santa Catarina, por fibra óptica do CIASC e de fornecimento de conexão ao ponto de troca de tráfego (PTT) com o IX.br.</t>
+  </si>
+  <si>
+    <t>CENTRO DE INFORMATICA E AUTOMACAO DO ESTADO DE SC S/A</t>
+  </si>
+  <si>
+    <t>VINICIUS CABRAL MATTOS</t>
+  </si>
+  <si>
+    <t>Prestação de serviços continuados de de gestão editorial, atualização contínua das indexações/base de dados da Revista do CEJUR/TJSC: Prestação Jurisdicional (ISSN: 2319-0884) e consultoria técnica especializada em periódico científico jurídico pelo profissional Altieres de Oliveira Silva, por intermédio da empresa AOS Estratégia e Inovação</t>
+  </si>
+  <si>
+    <t>ALTIERES DE OLIVEIRA SILVA 34701912808</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>KARLA SCHUCH MARTINS MAGALHAES</t>
+  </si>
+  <si>
+    <t>Contratação de serviço continuado de telefonia fixa com destino a telefones fixos e móveis, originadas e para recepção de chamadas em TRUNK SIP, em regime de empreitada por preço global</t>
+  </si>
+  <si>
+    <t>ALGAR TELECOM S/A</t>
+  </si>
+  <si>
+    <t>17/09/2024</t>
+  </si>
+  <si>
+    <t>locação de 11 (onze) salas comerciais, números 1101, 1102, 1103, 1104, 1105, 1106, 1107, 1108, 1109, 1111 e 1113, com área privativa de 565m² e com área comum de 402,22m², mais as vagas de garagem de números 02, 03, 40, 68, 180, 181, 182 e 183, com área privativa de 152,59m² e com área comum de 76,30m², localizadas no Edifício Blue Chip Centro Executivo, com endereço na Rua João Planincheck, n. 1990, bairro Jaraguá Esquerdo, Jaraguá do Sul/SC, CEP 89253-105.</t>
+  </si>
+  <si>
+    <t>Contratação de serviços regulares e contínuos de coleta de bens apreendidos em processos judiciais, de bens permanentes e materiais de consumo inservíveis e de documentos sigilosos físicos e digitais, para as unidades do Poder Judiciário de Santa Catarina catarinense, para execução no regime de empreitada por preço unitário para as quantidades estimadas por região, compreendendo a coleta nos locais definidos, o transporte rodoviário, a pesagem em balança rodoviária, a destruição dos bens apreendidos em processos judiciais, a inutilização de bens permanentes e materiais de consumo inservíveis, a descaracterização de documentos sigilosos físicos e digitais e a destinação final adequada à legislação ambiental dos resíduos resultantes dos processos de destruição, inutilização e descaracterização</t>
+  </si>
+  <si>
+    <t>ECOEFICIENCIA SOLUCOES AMBIENTAIS LTDA</t>
+  </si>
+  <si>
+    <t>CRISTIANO FAGUNDES LINHARES</t>
+  </si>
+  <si>
+    <t>15/10/2024</t>
+  </si>
+  <si>
+    <t>LEANDRO VILSON DE SA</t>
+  </si>
+  <si>
+    <t>Contratação da prestação de serviços continuados de manutenção e garantia da infraestrutura de carimbo do tempo instalada no Tribunal de Justiça de Santa Catarina, contemplando atualizações de software e manutenção técnica de hardware, em regime de empreitada por preço global.</t>
+  </si>
+  <si>
+    <t>BRY TECNOLOGIA S.A</t>
+  </si>
+  <si>
+    <t>16/09/2024</t>
+  </si>
+  <si>
+    <t>Contratação de serviços contínuos de refeições (almoço e jantar) e lanches, incluídas as bebidas, para as sessões do Tribunal de Júri das comarcas de Araranguá, Chapecó, Lages e Tubarão, em regime de empreitada por preço unitário</t>
+  </si>
+  <si>
+    <t>29/05/2026</t>
+  </si>
+  <si>
+    <t>25/09/2024</t>
+  </si>
+  <si>
+    <t>Prestação de serviços especializados em pesquisa, aconselhamento estratégico e inovação, com fornecimento de acesso a uma base de conhecimentos e consultas a especialistas em temas de interesse do Tribunal de Justiça de Santa Catarina (TJSC), em regime de empreitada por preço global, conforme as especificações constantes deste projeto básico e seus anexos.</t>
+  </si>
+  <si>
+    <t>EDUARDO CARDOSO SILVA</t>
+  </si>
+  <si>
+    <t>10/10/2024</t>
+  </si>
+  <si>
+    <t>RAFAEL SANDI</t>
+  </si>
+  <si>
+    <t>Contratação do remanescente da obra de reforma parcial (cobertura) do prédio do fórum da Comarca de Laguna - Contrato 41/2023 (Concorrência n. 3/2023).</t>
+  </si>
+  <si>
+    <t>STREHL SOLUCOES EM ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>17/10/2024</t>
+  </si>
+  <si>
+    <t>Contratação do Banco do Brasil S.A., inscrito no CNPJ sob o n. 00.000.000/0001-91, da centralização com exclusividade da folha de pagamento do TJSC, bem como, de serviços bancários e financeiros necessários à gestão financeira do Poder Judiciário de Santa Catarina, tais como, arrecadação de receitas e quaisquer valores, pagamentos a credores, incluindo fornecedores, e produtos de investimento para a aplicação das disponibilidades de caixa, dentre outros</t>
+  </si>
+  <si>
+    <t>BANCO DO BRASIL S.A.</t>
+  </si>
+  <si>
+    <t>GABRIEL LANGIE PEREIRA</t>
+  </si>
+  <si>
+    <t>Contratação de solução destinada à ampliação e substituição da solução de rede sem fio atual, a fim de atender todo o Poder Judiciário de Santa Catarina, por meio do Sistema de Registro de Preços para aquisição de equipamentos de pontos de acesso (Access Points¿AP), controladores WLAN (Wireless LAN), software de monitoramento e gerenciamento e licenças, com garantia de 60 (sessenta) meses, e contratação de serviços necessários à execução do projeto, tais como: site survey, vistoria, instalação, operação assistida e treinamento, em regime de empreitada por preço unitário</t>
+  </si>
+  <si>
+    <t>22/10/2024</t>
+  </si>
+  <si>
+    <t>Locação de 1 (um) imóvel urbano (Edifício Dallcenter Empresarial) localizado na Rua Padre Roma, 409, Centro, Florianópolis/SC, com aproximadamente 6.602,24m² e 72 (setenta e duas) vagas de garagem, para instalação das Unidades Administrativas do Poder Judiciário de Santa Catarina.</t>
+  </si>
+  <si>
+    <t>OMHS - CONSULTORIA EMPRESARIAL LTDA</t>
+  </si>
+  <si>
+    <t>11/11/2024</t>
+  </si>
+  <si>
+    <t>Contratação de serviços continuados de manutenção preventiva e corretiva nos sistemas de climatização de prédios do Poder Judiciário de Santa Catarina, incluindo fornecimento de materiais e peças necessários à execução dos serviços, para execução em regime de empreitada por preço global</t>
+  </si>
+  <si>
+    <t>05/11/2024</t>
+  </si>
+  <si>
+    <t>ALIANCA AR CONDICIONADO E ELETRICA LTDA</t>
+  </si>
+  <si>
+    <t>Prestação de serviços de consultoria especializada para a implementação do perfil de gestor negocial nos produtos eproc e ERP do Tribunal de Justiça de Santa Catarina, incluindo avaliação de perfis dos gestores negociais atuais, elaboração do roteiro de conhecimentos, habilidades e atitudes necessários à atuação como gestor negocial, implementação e treinamentos e realizar acompanhamento contínuo das atividades das equipes de gestores negociais eproc e ERP durante a consultoria.</t>
+  </si>
+  <si>
+    <t>PRD SOLUTIONS LTDA</t>
+  </si>
+  <si>
+    <t>MARCOS FERNANDES PEREIRA RACCIOPPI</t>
+  </si>
+  <si>
+    <t>21/08/2025</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>Contratação de serviços continuados de suporte técnico especializado em sistemas de telecomunicações, para execução de manutenção corretiva, evolutiva, preventiva e adaptativa em sistemas, Asterisk e Big Blue Button, apoiados nas tecnologias Linux, Asterisk, Kamailio, Freswitch, Postgres, Fail2Ban, Iptables, DRDB, Heartbeat, MySQL, PHP, Java, Ldap, A2Billing, Zabbix e Asternic, Intimafone e Sistema de Bilhetagem, Tarifação e Videoconferência, no regime de empreitada por preço global, com pagamento parcelado (valor fixo mensal)</t>
+  </si>
+  <si>
+    <t>ASTSER SOLUCOES INTEGRADAS LTDA</t>
+  </si>
+  <si>
+    <t>Reforma global e Ampliação do fórum da Comarca de Taió, no regime de execução de empreitada por preço global, incluindo o fornecimento dos materiais, equipamentos e mão de obra necessários</t>
+  </si>
+  <si>
+    <t>DALL MACEDO ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>ANDRE DA SILVA</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>Contratação de serviços continuados de manutenção e suporte técnico de licenças do software Datacore Swarm pelo período de 60 meses, no regime de empreitada por preço global (item 1), e Registro de Preços Permanente para aquisição de licenciamento de software DataCore Swarm e servidores de rede, com garantia e assistência técnica pelo período de 60 (sessenta) meses (itens 2, 3, 4, 5 e 6)</t>
+  </si>
+  <si>
+    <t>FREENET INFORMATICA LTDA</t>
+  </si>
+  <si>
+    <t>FABIO DURIEUX LOPES</t>
+  </si>
+  <si>
+    <t>Contratação de serviços postais, incluindo o serviço de malote, postagem de correspondências, nacionais e internacionais, digitais ou físicas, encomendas e telegramas.</t>
+  </si>
+  <si>
+    <t>EMPRESA BRASILEIRA DE CORREIOS E TELEGRAFOS</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>GIOVANI SOARES FERNANDES</t>
+  </si>
+  <si>
+    <t>Contratação do saldo remanescente do contrato n. 32/2023, decorrente do Pregão Eletrônico n. 21/2023, cujo objeto é Contratação de serviços continuados de engenharia para manutenção predial preventiva, corretiva e serviços eletivos (incluindo adaptações ou reformas para modernizações de ambientes e melhoria da segurança dos prédios do Poder Judiciário), serviços de pintura predial, construções civis, serralheria, cercamento, instalações hidrossanitárias, construções secas, instalações elétricas, instalações de dados e instalações de climatização, para as regiões de abrangência do PJSC.</t>
+  </si>
+  <si>
+    <t>J.M.GATO - CONSTRUTORA E INCORPORADORA LTDA</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>Fornecimento de equipamentos de inteligência e contrainteligência, destinados à utilização em operações de inteligência, varreduras eletrônicas e auxílio no controle de acesso, bem como a prestação dos serviços de treinamento técnico-operacional e consultoria</t>
+  </si>
+  <si>
+    <t>BERKANA TECNOLOGIA EM SEGURANCA LTDA</t>
+  </si>
+  <si>
+    <t>CARLOS EDUARDO STEIL SILVA</t>
+  </si>
+  <si>
+    <t>07/01/2025</t>
+  </si>
+  <si>
+    <t>JOANIR RICARDO PEREIRA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>Contratação de serviços continuados de recepção; de zeladoria; de pedagogia; de museologia, arquivologia, e auxiliares de serviços de documentação, informação e pesquisa; e de jornalismo, a serem executados nas dependências dos prédios do Poder Judiciário do Estado de Santa Catarina, para execução em regime de empreitada por preço unitário, compreendendo inclusive, o fornecimento de uniformes, equipamentos de proteção individual e ferramentas necessárias à execução dos serviços.</t>
+  </si>
+  <si>
+    <t>ORBENK ADMINISTRACAO E SERVICOS LTDA.</t>
+  </si>
+  <si>
+    <t>17/12/2024</t>
+  </si>
+  <si>
+    <t>CAMILA BESSA</t>
+  </si>
+  <si>
+    <t>MARCELA SOUZA DA ROSA</t>
+  </si>
+  <si>
+    <t>Contratação de serviços continuados de manutenção preventiva e corretiva, para execução em regime de empreitada por preço global, do sistema de climatização do Fórum do Norte da Ilha, Comarca da Capital, Unidade SC-401.</t>
+  </si>
+  <si>
+    <t>12/12/2024</t>
+  </si>
+  <si>
+    <t>Contratação de instituição especializada para organização, a elaboração e a execução de concurso público para provimento de cargos de juiz substituto do PJSC.</t>
+  </si>
+  <si>
+    <t>FUNDACAO GETULIO VARGAS</t>
+  </si>
+  <si>
+    <t>ALEXANDRE SCHMIDT FERNANDES</t>
   </si>
   <si>
     <t>ANA PAULA VIZZOTTO BRASIL</t>
   </si>
   <si>
-    <t>27/02/2024</t>
+    <t>Instalação de sistema de exaustão e de ventilação no Galpão Principal do Almoxarifado do Tribunal de Justiça do Estado de Santa Catarina, no regime de execução de empreitada por preço global, incluindo o fornecimento dos materiais, equipamentos e mão de obra necessários, em conformidade com a minuta contratual, especificações e quantidades contidas nos memoriais descritivos, projetos e planilhas quantitativas e orçamentárias</t>
+  </si>
+  <si>
+    <t>ARMANT SOLUCOES EM CLIMATIZACAO LTDA</t>
+  </si>
+  <si>
+    <t>15/01/2025</t>
+  </si>
+  <si>
+    <t>11/12/2025</t>
+  </si>
+  <si>
+    <t>Contratação de serviços continuados especializados de consultoria em comunicação institucional</t>
+  </si>
+  <si>
+    <t>L. M. B. SERVICOS LTDA</t>
+  </si>
+  <si>
+    <t>09/06/2026</t>
+  </si>
+  <si>
+    <t>Contratação de consultoria financeira, voltados para a estruturação de um fundo de investimento alinhado com as características e necessidades do Tribunal de Justiça de Santa Catarina (TJSC). Suporte técnico na gestão de riscos e na otimização da rentabilidade das aplicações financeiras, tanto dos recursos disponíveis do Tribunal de Justiça de Santa Catarina ¿ alocados em um Fundo de Investimento gerido pelo Banco do Brasil, quanto dos recursos de terceiros - depósitos judiciais ¿ alocados em um Fundo de Investimento gerido pela Caixa Asset, garantindo que as decisões de investimento estejam em conformidade com os melhores padrões de governança e eficiência.</t>
+  </si>
+  <si>
+    <t>ADITUS CONSULTORIA E SISTEMAS LTDA</t>
+  </si>
+  <si>
+    <t>23/01/2025</t>
+  </si>
+  <si>
+    <t>Contratação de serviço continuado de monitoramento de mídia, gestão da informação e análise de conteúdo sobre o Poder Judiciário do Estado de Santa Catarina (PJSC) e áreas de seu interesse, veiculadas em mídias impressas (jornal e revista), eletrônica (TV e Rádio) e digital (sites, blogs, portais na internet), com abrangência regional, estadual e nacional, com apuração dos resultados, catalogação e publicação em plataforma on-line, com atualização periódica, no regime de empreitada por preço global.</t>
+  </si>
+  <si>
+    <t>STUDIO CLIPAGEM LTDA</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
+  </si>
+  <si>
+    <t>Prestação de serviços continuados de extensão de garantia e suporte técnico, na modalidade HPE Pointnext Tech Care, pelo período de 36 meses, dos servidores abaixo elencados e seus respectivos softwares</t>
+  </si>
+  <si>
+    <t>HEWLETT-PACKARD BRASIL LTDA 0002-36</t>
+  </si>
+  <si>
+    <t>ALESSANDRO LEMOS DE SOUZA</t>
+  </si>
+  <si>
+    <t>Locação do imóvel localizado na rua Expedicionário Rafael Busarello, nº 345, Centro, Taió/SC, CEP 89190-000, consistente em uma sala comercial (3º pavimento - 2º andar), com área privativa de 418 m² e com área comum de 47,5 m², além de 1 (uma) vaga de garagem, para instalação temporário do fórum da comarca de Taió</t>
+  </si>
+  <si>
+    <t>J N NIEDERMAIER LTDA.</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t>IEDA ROSANA FILIPPI</t>
+  </si>
+  <si>
+    <t>Subscrição de 2 licenças para ambiente de produção em cluster do Liferay DXP Self-Hosted (suporte Gold, garantia e atualização) com 3 instâncias (também para o ambiente de produção em cluster) do ElasticSearch - por 12 meses; Subscrição de 2 licenças para ambiente de homologação em cluster do Liferay DXP Self-Hosted (suporte Gold, garantia e atualização) com 3 instâncias (também para o ambiente de homologação em cluster) do ElasticSearch - por 12 meses e Contratação de 600 horas de serviço especializado por meio de operação assistida para a Liferay Self-Hosted DXP 7.2 (em regime de empreitada por preço unitário pelo período de até 12 meses).</t>
+  </si>
+  <si>
+    <t>PITANG CONSULTORIA E SISTEMAS S/A</t>
+  </si>
+  <si>
+    <t>SUSI MEIRE FATIMA CARVALHO</t>
+  </si>
+  <si>
+    <t>Prestação de serviços continuados especializados por meio de operação assistida para a Liferay DXP Self-Hosted, pelo período de 12 (doze) meses, para execução no regime de empreitada por preço unitário, em conformidade com este contrato, seus anexos e com a proposta apresentada.</t>
+  </si>
+  <si>
+    <t>Serviços continuados de manutenção preventiva e corretiva, mensal, sem cobertura global de peças (contrato pelo período de garantia) nos elevadores instalados no Fórum Central da Comarca de Garuva.</t>
+  </si>
+  <si>
+    <t>ELEVADORES ATLAS SCHINDLER LTDA.</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>Aquisição e instalação de equipamentos e licença de software de controle de acesso às unidades do PJSC, por meio do Sistema de Registro de Preços Permanente, e contratação do serviço continuado de desenvolvimento da plataforma Suricato para integração com os sistemas do TJSC.</t>
+  </si>
+  <si>
+    <t>19/02/2025</t>
+  </si>
+  <si>
+    <t>Contratação de serviço de limpeza de vidros e esquadrias externos para as Unidades e Comarcas da Região 1, que possuem mais de 1 (um) pavimento, para execução no regime de empreitada por preço unitário, incluindo produtos, equipamentos e deslocamentos para realização dos serviços nas unidades do Poder Judiciário de Santa Catarina</t>
+  </si>
+  <si>
+    <t>RELDATS COMERCIO E MANUTENCAO PREDIAL LTDA</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>Contratação de serviços de manutenção preventiva e corretiva, de maneira continuada, nos equipamentos de climatização do andar térreo e hall superior da torre 1 do TJSC, - sem cobertura de riscos - peças adquiridas separadamente, para execução no regime de empreitada por preço global.</t>
+  </si>
+  <si>
+    <t>26/02/2025</t>
+  </si>
+  <si>
+    <t>Prestação de serviços continuados de apoio técnico através da emissão de documentos técnicos (notas técnicas e pareceres técnicos), por equipe constituída por profissionais de saúde, responsáveis por elaborar notas e pareceres técnicos baseados em evidências científicas, nas ações judiciais de saúde pública e suplementar, que tratem do fornecimento de medicamentos, insumos e tratamentos, para a finalidade de subsidiar magistrados(as) na tomada de decisão liminar com informações técnicas com base na medicina baseada em evidências científicas</t>
+  </si>
+  <si>
+    <t>FUNDACAO MEDICA DO RIO GRANDE DO SUL</t>
+  </si>
+  <si>
+    <t>JULIE ANNE SAUT</t>
+  </si>
+  <si>
+    <t>21/03/2025</t>
+  </si>
+  <si>
+    <t>Aquisição de equipamentos e serviços para a infraestrutura SD-WAN e conectividade de rede, incluindo dispositivos FortiGate, suporte técnico, transceivers Cisco e serviços de instalação, no regime de empreitada por preço global.</t>
+  </si>
+  <si>
+    <t>14/03/2025</t>
+  </si>
+  <si>
+    <t>Contratação de solução informatizada para Gerenciamento Administrativo Integrado – ERP, incluindo licenciamento, serviços técnicos de parametrização, migração de informações dos sistemas legados, integração com sistemas internos e externos utilizados pelo TJSC, customização, suporte e treinamento, utilizando o modelo licenciamento + IaaS (Infrastructure as a Service)</t>
+  </si>
+  <si>
+    <t>11/03/2025</t>
+  </si>
+  <si>
+    <t>Reforma parcial do fórum da comarca de Joaçaba, no regime de execução de empreitada por preço global, incluindo o fornecimento dos materiais, equipamentos e mão de obra necessários, em conformidade com a minuta contratual, especificações e quantidades contidas nos memoriais descritivos, projetos e planilhas quantitativas e orçamentárias, bem como outros documentos necessários constantes do procedimento licitatório (Sei n. 0116864-48.2024.8.24.0710).</t>
+  </si>
+  <si>
+    <t>BASE-V ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>24/03/2025</t>
+  </si>
+  <si>
+    <t>Contratação do remanescente da obra de reforma global do fórum da comarca de Família da Comarca de Balneário Camboriú, no regime de execução de empreitada por preço global, incluindo o fornecimento dos materiais, equipamentos e mão de obra necessários, em conformidade com a minuta contratual, especificações e quantidades contidas nos memoriais descritivos, projetos e planilhas quantitativas e orçamentárias, projetos complementares e projeto arquitetônico</t>
+  </si>
+  <si>
+    <t>AÇU CONSTRUTORA E INCORPORADORA LTDA</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>Reforma parcial do fórum da comarca de Joinville, no regime de execução de empreitada por preço global, incluindo o fornecimento dos materiais, equipamentos e mão de obra necessários.</t>
+  </si>
+  <si>
+    <t>CONSTRUTORA RICHTER LTDA</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada no fornecimento de solução integrada com interface web e aplicativo mobile para gestão e operacionalização de consignados em folha de pagamento, reserva de margem consignável e controle, no âmbito do Poder Judiciário do Estado de Santa Catarina, para execução no regime de empreitada por preço unitário. A contratação deve compreender a cessão de uso do software e execução de serviços de instalação, implantação e hospedagem do sistema, importação de informações, integração com o sistema de folha de pagamento, suporte técnico, atualizações e treinamento de usuários.</t>
+  </si>
+  <si>
+    <t>SALT TECNOLOGIA LTDA</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>Construção do novo fórum da comarca de Sombrio, no regime de execução de empreitada por preço global, incluindo o fornecimento dos materiais, equipamentos e mão de obra necessários, em conformidade com a minuta contratual, especificações e quantidades contidas nos memoriais descritivos, projetos e planilhas quantitativas e orçamentárias, projetos complementares e projeto arquitetônico</t>
+  </si>
+  <si>
+    <t>C S MAGON CONSTRUTORA LTDA</t>
+  </si>
+  <si>
+    <t>04/04/2025</t>
+  </si>
+  <si>
+    <t>Locação de um imóvel urbano com endereço na rua Tolentino Ramos de Oliveira, n. 408, Centro, Santa Rosa do Sul/SC, CEP 88965-000, para instalação temporária do Fórum da comarca de Santa Rosa do Sul/SC.</t>
+  </si>
+  <si>
+    <t>ADRIANO DOS SANTOS MARCELINO</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>RAFAEL CARGNIN CUNHA</t>
+  </si>
+  <si>
+    <t>Reforma parcial e ampliação do fórum da comarca de Mondaí, no regime de execução de empreitada por preço global, incluindo o fornecimento dos materiais, equipamentos e mão de obra necessários, em conformidade com a minuta contratual, especificações e quantidades contidas nos memoriais descritivos, projetos e planilhas quantitativas e orçamentárias, projetos complementares e projeto arquitetônico, bem como outros documentos necessários constantes do procedimento licitatório.</t>
+  </si>
+  <si>
+    <t>10/04/2025</t>
+  </si>
+  <si>
+    <t>Contratação de instituição especializada para organizar e executar o Processo Seletivo para preenchimento de vagas na função de Juiz Leigo Indenizado.</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>MARLON NEGRI</t>
+  </si>
+  <si>
+    <t>Aquisição de microcomputadores para atender demandas de unidades administrativas e judiciais do PJSC por meio de adesão às atas de registro de preços da Justiça Federal de 1º Grau do Paraná - Seção Judiciária do Paraná - e do Tribunal Regional do Trabalho da 4ª Região</t>
+  </si>
+  <si>
+    <t>TORINO INFORMATICA LTDA..</t>
+  </si>
+  <si>
+    <t>14/04/2025</t>
+  </si>
+  <si>
+    <t>Contratação de serviços continuados de manutenção preventiva e corretiva das Estações de Tratamento de Esgoto dos prédios do Poder Judiciário de Santa Catarina, para execução no regime de empreitada por preço unitário</t>
+  </si>
+  <si>
+    <t>METTA AMBIENTAL LTDA</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>Contratação de serviços continuados de manutenção preventiva e corretiva, para execução em regime de empreitada por preço global, bem como fornecimento de peças e serviços de melhoria em equipamentos de climatização, para execução em regime de empreitada por preço unitário, dos sistemas de climatização do Fórum da Comarca de Palhoça, do Fórum Des. Eduardo Luz - Comarca da Capital - e do Fórum da Comarca de Gaspar</t>
+  </si>
+  <si>
+    <t>20/06/2025</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Construção do novo fórum da comarca de Rio Negrinho, no regime de execução de empreitada por preço global, incluindo o fornecimento dos materiais, equipamentos e mão de obra necessários, em conformidade com a minuta contratual, especificações e quantidades contidas nos memoriais descritivos, projetos e planilhas quantitativas e orçamentárias, projetos complementares e projeto arquitetônico. 
+ </t>
+  </si>
+  <si>
+    <t>11/07/2025</t>
+  </si>
+  <si>
+    <t>Contratação de prestação de serviços de subscrição, licenciamento e garantias de atualização (Software Assurance) de produtos Microsoft, pelo período de 60 (sessenta) meses</t>
+  </si>
+  <si>
+    <t>16/06/2025</t>
+  </si>
+  <si>
+    <t>CRISTIAN PAMPLONA WEBER</t>
+  </si>
+  <si>
+    <t>Contratação referente ao Credenciamento de pessoas jurídicas, para contratação de serviços continuados de instalação, configuração, manutenção e monitoramento, com fornecimento de canal de comunicação dedicado à rede internet, com solução de proteção Anti-DDoS, para execução no regime de empreitada por preço unitário (Edital n. 112/2023) - Vide Credenciamento 90041/2024</t>
+  </si>
+  <si>
+    <t>02/07/2025</t>
+  </si>
+  <si>
+    <t>Prestação de serviços para elaboração das demandas abaixo relacionadas, em conformidade com a legislação vigente à época da elaboração dos documentos em conformidade com este contrato, seus anexos e com a proposta apresentada:
+I - PGR - Programa de Gerenciamento de Riscos;
+II - LTCAT - Laudo Técnico de Condições Ambientais do Trabalho;
+III - LI - Laudo de Insalubridade;
+IV - LP - Laudo de Periculosidade;
+V - PCMSO - Programa de Controle Médico de Saúde Ocupacional;
+VI - EPS - Exame Periódico de Saúde com emissão do ASO - Atestado de Saúde Ocupacional e Relatório Analítico.</t>
+  </si>
+  <si>
+    <t>SERVICO SOCIAL DA INDUSTRIA - SAO JOSE</t>
+  </si>
+  <si>
+    <t>CAROLINA RAQUEL DA SILVA BUOGO</t>
+  </si>
+  <si>
+    <t>14/07/2025</t>
+  </si>
+  <si>
+    <t>GABRIEL AUGUSTO BRINCAS</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>Contratação emergencial de prestação de serviços continuados de agenciamento de hospedagem e alimentação, para cursos e eventos promovidos pela Academia Judicial na região da Grande Florianópolis, para execução no regime de empreitada por preço unitário.</t>
+  </si>
+  <si>
+    <t>Contratação de serviços contínuos de movimentação de mercadorias, com dedicação exclusiva de mão de obra de operador de empilhadeira, conferente, auxiliar de carga e descarga e encarregado nível I, a serem executados nas dependências dos prédios do Poder Judiciário do Estado de Santa Catarina, para execução em regime de empreitada por preço unitário, compreendendo, inclusive, o fornecimento de uniformes e equipamentos de proteção individual (EPIs).</t>
+  </si>
+  <si>
+    <t>LIDERANCA LIMPEZA E CONSERVACAO LTDA</t>
+  </si>
+  <si>
+    <t>25/07/2025</t>
+  </si>
+  <si>
+    <t>Construção do novo fórum da comarca de Presidente Getúlio, no regime de execução de empreitada por preço global, incluindo o fornecimento dos materiais, equipamentos e mão de obra necessários, em conformidade com a minuta contratual, especificações e quantidades contidas nos memoriais descritivos, projetos e planilhas quantitativas e orçamentárias, projetos complementares e projeto arquitetônico, bem como outros documentos necessários constantes do procedimento licitatório.</t>
+  </si>
+  <si>
+    <t>JOSIANY NOVACKI CLETO LTDA</t>
+  </si>
+  <si>
+    <t>04/08/2025</t>
+  </si>
+  <si>
+    <t>Contratação da instalação de novo sistema de climatização no fórum da comarca de São José, no regime de execução de empreitada por preço global, incluindo o fornecimento dos materiais, equipamentos e mão de obra necessários</t>
+  </si>
+  <si>
+    <t>14/08/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contratação de serviços contínuos com dedicação exclusiva de mão de obra de desenhista industrial gráfico (designer gráfico), a serem executados nas dependências dos prédios do Poder Judiciário do Estado de Santa Catarina, para execução em regime de empreitada por preço unitário.
+ </t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>Contratação de serviço de solução de backup e restore para proteção e recuperação de dados, composta por softwares de gerenciamento, infraestrutura de software e hardware para suporte à solução, dispositivos para discos para armazenamento dos backups, licenças de subscrição de software de backup e restore do Microsoft Office 365, serviços de instalação e configuração da solução, e serviços continuados de gerenciamento e operação da solução, com garantia e assistência técnica pelo período de 60 (sessenta) meses</t>
+  </si>
+  <si>
+    <t>18/08/2025</t>
+  </si>
+  <si>
+    <t>Prestação de serviços de subscrição, licenciamento e garantias de atualização de produtos da TrendMicro pelo período de 60 (sessenta) meses e de serviços continuados de suporte, detecção, respostas a incidentes e sustentação da solução de proteção pelo período de 12 (doze) meses, no regime de empreitada por preço global</t>
+  </si>
+  <si>
+    <t>PBI INFORMATICA LTDA</t>
+  </si>
+  <si>
+    <t>27/08/2025</t>
+  </si>
+  <si>
+    <t>Construção do novo fórum da comarca de Curitibanos, no regime de execução de empreitada por preço global, incluindo o fornecimento dos materiais, equipamentos e mão de obra necessários</t>
+  </si>
+  <si>
+    <t>MALBEC ENGENHARIA DE OBRAS LTDA.</t>
+  </si>
+  <si>
+    <t>09/09/2025</t>
+  </si>
+  <si>
+    <t>prestação de serviços continuados de manutenção preventiva e corretiva, mensal, sem cobertura global de peças (contrato pelo período de garantia) nos elevadores instalados no novo fórum da Comarca de São Lourenço do Oeste</t>
+  </si>
+  <si>
+    <t>02/09/2025</t>
+  </si>
+  <si>
+    <t>Contratação de serviços continuados de manutenção preventiva e corretiva, para execução em regime de empreitada por preço global, bem como fornecimento de peças e serviços de melhoria em equipamentos de climatização, para execução em regime de empreitada por preço unitário, dos sistemas de climatização do Fórum de Navegantes, observadas as especificações e demais condições definidas na minuta contratual e seus anexos.</t>
+  </si>
+  <si>
+    <t>SEIKI REFRIGERACAO LTDA</t>
+  </si>
+  <si>
+    <t>04/09/2025</t>
+  </si>
+  <si>
+    <t>Contratação de serviços continuados de manutenção preventiva e corretiva, para execução em regime de empreitada por preço global, bem como fornecimento de peças e serviços de melhoria em equipamentos de climatização, para execução em regime de empreitada por preço unitário, dos sistemas de climatização do Fóruns de Brusque e Canoinhas, observadas as especificações e demais condições definidas na minuta contratual e seus anexos.</t>
+  </si>
+  <si>
+    <t>DANCOLD COMERCIO MANUTENCAO E INSTALACAO DE AR CONDICIONADO LTDA</t>
+  </si>
+  <si>
+    <t>08/09/2025</t>
+  </si>
+  <si>
+    <t>Locação de 1 (um) imóvel urbano com endereço na Rua Castelo Branco, 218, Bairro Centro, município de São Carlos/SC,</t>
+  </si>
+  <si>
+    <t>ELEANDRO WEBER</t>
+  </si>
+  <si>
+    <t>Serviços continuados de solução ITSM IBM MAS Maximo IT, incluindo licenciamento SaaS.</t>
+  </si>
+  <si>
+    <t>CERTSYS TECNOLOGIA DA INFORMACAO LTDA</t>
+  </si>
+  <si>
+    <t>DEBORA COMOCHINA</t>
+  </si>
+  <si>
+    <t>24/09/2025</t>
+  </si>
+  <si>
+    <t>MELISSA PEREIRA DE CASTRO</t>
+  </si>
+  <si>
+    <t>25/11/2025</t>
+  </si>
+  <si>
+    <t>Contratação de serviços continuados de manutenção preventiva e corretiva, mensal, com cobertura global de peças, para a plataforma elevatória instalada no Fórum da Comarca de Campo Erê. Os serviços incluem atendimento em regime de plantão e situações de emergência, visando garantir o pleno funcionamento, segurança e conservação do equipamento. A execução será realizada sob o regime de empreitada por preço unitário, conforme especificações técnicas, condições operacionais e demais exigências estabelecidas no contrato, seus anexos e na proposta apresentada.</t>
+  </si>
+  <si>
+    <t>BOXTOP DO BRASIL ELEVADORES LTDA</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> contratação de serviços continuados de transporte rodoviário de bens.</t>
+  </si>
+  <si>
+    <t>MUDANCAS GOBBI LTDA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Serviço de natureza continuada de refeições (almoço e jantar) e lanches, incluídas as bebidas, para as sessões do Tribunal de Júri das comarcas de Itajaí e Palhoça, por empreitada por preço unitário, compreendendo a fabricação, o transporte, a montagem e a limpeza do ambiente ao final, quando necessário, bem como o fornecimento de utensílios e embalagens indispensáveis à prestação completa e perfeita dos serviços, em conformidade com as especificações constantes deste documento, inclusive seus anexos. </t>
+  </si>
+  <si>
+    <t>17/10/2025</t>
+  </si>
+  <si>
+    <t>JACSON FABIANO FAVARO</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para a prestação de serviços de confecção e instalação de persianas do tipo Rolô e Romana, sob medida, incluindo o fornecimento de todos os materiais e acessórios necessários, com garantia e assistência técnica on site pelo período de 12 (doze) meses, compreendendo montagem e medição e instalação, destinadas ao prédio-sede do Tribunal de Justiça de Santa Catarina e Unidades Administrativas vinculadas.</t>
+  </si>
+  <si>
+    <t>STANLEY CONSTRUCOES E SERVICOS DE REFORMA LTDA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contratação de empresa especializada na prestação de serviços para fornecimento de refeições (coffee break, coquetel, almoço e jantar), incluídas as bebidas, para eventos institucionais promovidos pelo Tribunal de Justiça, conforme condições, quantidades e exigências estabelecidas neste Termo de Referência e seus anexos. </t>
+  </si>
+  <si>
+    <t>SABORES DO PAO PADARIA E CAFE LTDA</t>
+  </si>
+  <si>
+    <t>Contratação de serviços continuados de locação de veículos, sem motorista e sem combustível, com quilometragem livre, para o Poder Judiciário do Estado de Santa Catarina, no regime de empreitada por preço unitário.</t>
+  </si>
+  <si>
+    <t>OBDI MOTORS DO BRASIL LTDA</t>
+  </si>
+  <si>
+    <t>10/11/2025</t>
+  </si>
+  <si>
+    <t>EXZELLENZ BUFFET E EVENTOS LTDA</t>
+  </si>
+  <si>
+    <t>20/10/2025</t>
+  </si>
+  <si>
+    <t>Contratação de serviços continuados de manutenção preventiva e corretiva com fornecimento total de peças, a serem executados sob o regime de empreitada por preço unitário para os equipamentos de inspeção por Raio-X de inspeção de bagagens distribuídos pelo PJSC.</t>
+  </si>
+  <si>
+    <t>VMI SISTEMAS DE SEGURANCA LTDA</t>
+  </si>
+  <si>
+    <t>23/10/2025</t>
+  </si>
+  <si>
+    <t>MATEUS JACY FLORIANI</t>
+  </si>
+  <si>
+    <t>Serviço continuado de manutenção/suporte e atualização de versão do sistema Pergamum, relativos aos módulos biblioteca e arquivo, para os ambientes de produção e de homologação, todos em uso pelo Poder Judiciário de Santa Catarina, em regime de empreitada por preço global</t>
+  </si>
+  <si>
+    <t>ASSOCIACAO PARANAENSE DE CULTURA - APC</t>
+  </si>
+  <si>
+    <t>12/11/2025</t>
+  </si>
+  <si>
+    <t>MARCOS RODOLFO DA SILVA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contratação de serviços continuados, com fornecimento de peças, de manutenção preventiva, corretiva e atendimento de chamados emergenciais, em elevadores instalados em edificações do Poder Judiciário do Estado de Santa Catarina, para execução no regime de empreitada por preço unitário.
+ </t>
+  </si>
+  <si>
+    <t>contratação de serviços continuados de manutenção preventiva e corretiva, para execução em regime de empreitada por preço global, bem como fornecimento de peças e serviços de melhoria em equipamentos de climatização, para execução em regime de empreitada por preço unitário, dos sistemas de climatização do Fóruns de Rio do Sul e Timbó.</t>
+  </si>
+  <si>
+    <t>AREMAR MIX COMERCIO E MANUTENCOES EM GERAL LTDA</t>
+  </si>
+  <si>
+    <t>04/11/2025</t>
+  </si>
+  <si>
+    <t>01/11/2027</t>
+  </si>
+  <si>
+    <t>Contratação da prestação de serviços continuados de hospedagem de racks com equipamentos de propriedade do CONTRATANTE em DATA CENTER (colocation) da CONTRATADA e eventual pagamento de excedente de consumo de energia elétrica, bem como eventual fornecimento e instalação de cabo de rede.</t>
+  </si>
+  <si>
+    <t>30/10/2025</t>
+  </si>
+  <si>
+    <t>30/10/2030</t>
+  </si>
+  <si>
+    <t>31/10/2025</t>
+  </si>
+  <si>
+    <t>Contratação emergencial de empresa especializada na prestação de serviços de organização de eventos, abrangendo o planejamento operacional, coordenação, execução, acompanhamento, recepção, locação de equipamentos de apoio, fornecimento de alimentação e bebidas, infraestrutura, apoio logístico, ornamentação, materiais de papelaria e demais itens necessários à realização do 19º Encontro Nacional do Poder Judiciário, evento anual promovido pelo Conselho Nacional de Justiça (CNJ), programado para os dias 1 e 2 de dezembro, na cidade de Florianópolis, Estado de Santa Catarina</t>
+  </si>
+  <si>
+    <t>18/11/2025</t>
+  </si>
+  <si>
+    <t>Contratação de serviços continuados de manutenção preventiva e corretiva do sistema de climatização do tipo VRV instalado na Torre I do Tribunal de Justiça de Santa Catarina, do 1º ao 13º andar, com execução em regime de empreitada por preço global, e fornecimento de peças e serviços de melhoria em regime de empreitada por preço unitário.</t>
+  </si>
+  <si>
+    <t>26/11/2025</t>
+  </si>
+  <si>
+    <t>[Remanescente do Pregão Eletrônico n. 90056/2025 - Item 3] Prestação de serviços continuados de refeições (almoço e jantar), incluídas as bebidas, para as sessões do Tribunal do Júri da comarca de¿Palhoça, para execução no regime de empreitada por preço unitário, em conformidade com este contrato, seus anexos e com a proposta apresentada.</t>
+  </si>
+  <si>
+    <t>15/12/2025</t>
+  </si>
+  <si>
+    <t>Prestação de serviços continuados de manutenção preventiva, corretiva e evolutiva para a sala cofre e seus subsistemas, incluindo suporte técnico, pelo período de 60 meses, no regime de empreitada por preço global, e serviços de retrofit do sistema de combate a incêndio de FM-200 para NOVEC 1230, recarga ou substituição do cilindro de gás, retrofit e ampliação do sistema de climatização de precisão, substituição de no-breaks (UPS) e ampliação da capacidade do reservatório de combustível do gerador, no regime de empreita por preço unitário</t>
+  </si>
+  <si>
+    <t>GREEN4T SOLUCOES TI LTDA</t>
+  </si>
+  <si>
+    <t>26/01/2026</t>
+  </si>
+  <si>
+    <t>SILVANA KARLA DOS SANTOS SOARES DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>Locação de 1 (um) imóvel urbano, localizado na rua A, s/n, na esquina formada pelas ruas A, B e Avenida B, Aririú, Palhoça/SC, com área total de terreno de 7.333,23m², contando com um galpão de 5.908,23m², em construção, matriculado sob o nº 111.802 no Cartório de Registro de Imóveis de Palhoça.</t>
+  </si>
+  <si>
+    <t>GRECO - PARTICIPACOES, CONSTRUCOES E INCORPORACOES LTDA</t>
+  </si>
+  <si>
+    <t>16/12/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prestação de serviços especializados para: 1. Sustentação do Sistema Integrado de Planejamento e Gestão Fiscal do Estado de Santa Catarina (SIGEF), incluindo seus sistemas legados, sob o regime de empreitada por preço unitário; e 2. Utilização da Plataforma de Big Data do Estado de Santa Catarina (Boa Vista), sob o regime de empreitada por preço global. </t>
+  </si>
+  <si>
+    <t>CRISTINE ARNHOLD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aquisição da plataforma Cisco Application Centric Infrastructure (ACI), a ser instalada na Sala Cofre e CPD, localizados nas dependências do PJSC e no Data Center de backup, localizado no CIASC. Também fazem parte do objeto, a aquisição de switches de distribuição e suas respectivas SFPs (Small Form-factor Pluggable) para a nova Unidade Padre Roma, bem como as SFPs de Acesso e Cordões Ópticos para a conexão dos servidores excistentes na Solução ACI. </t>
+  </si>
+  <si>
+    <t>19/12/2025</t>
+  </si>
+  <si>
+    <t>Contratação de serviços continuados de apoio à execução e à fiscalização de contratos que tenham por objeto obras e serviço de engenharia, bem como apoio às atividades de desenvolvimento e programação de sistemas, a serem executados nas dependências dos prédios do Poder Judiciário do Estado de Santa Catarina, para execução no regime de empreitada por preço unitário, com dedicação exclusiva da mão de obra,compreendendo, inclusive, o fornecimento de equipamentos de telefonia e de informática (notebook e software), além de equipamentos de proteção individual (EPIs).</t>
+  </si>
+  <si>
+    <t>23/01/2026</t>
+  </si>
+  <si>
+    <t>MARIA FERNANDA BUTTENDORF CURCIO</t>
+  </si>
+  <si>
+    <t>Contratação de serviços especializados de consultoria em tecnologia e inovação, contemplando elaboração, gestão e avaliação do Programa de Inovação Aberta para o TJSC, baseado em metodologia específica desenvolvida no LinkLab da Associação Catarinense de Tecnologia ¿ ACATE.</t>
+  </si>
+  <si>
+    <t>ACATE - ASSOCIACAO CATARINENSE DE TECNOLOGIA</t>
+  </si>
+  <si>
+    <t>AGNEIA CORREA SOCOLOSKI</t>
+  </si>
+  <si>
+    <t>09/01/2026</t>
+  </si>
+  <si>
+    <t>Locação de imóvel urbano situado na Avenida Lauro Muller, nº 23, Bairro Centro II, Brusque/SC, CEP 88.353-040, correspondente à integralidade do quinto pavimento da edificação comercial denominada BKR Park Mall, com área privativa total de 1.005,96 m², incluindo o direito ao uso de 15 (quinze) vagas de garagem rotativas, localizadas no segundo pavimento destinado à garagem. O imóvel encontra-se matriculado sob o nº 100.285 no Cartório de Registro de Imóveis da Comarca de Brusque, com Código Nacional de Matrícula nº 107862.2.0100285-70, e será destinado à instalação provisória da Comarca de Brusque, durante a execução da reforma global e ampliação da edificação atu07/01/2025almente ocupada.</t>
+  </si>
+  <si>
+    <t>BKR SPORTS LTDA.</t>
+  </si>
+  <si>
+    <t>14/01/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Construção do novo fórum da comarca de Urussanga, no regime de execução de empreitada por preço global, incluindo o fornecimento dos materiais, equipamentos e mão de obra necessários, em conformidade com a minuta contratual, especificações e quantidades contidas nos memoriais descritivos, projetos e planilhas quantitativas e orçamentárias, projetos complementares e projeto arquitetônico, bem como outros documentos necessários constantes do procedimento licitatório.
+ </t>
+  </si>
+  <si>
+    <t>28/01/2026</t>
+  </si>
+  <si>
+    <t>Construção do novo fórum da comarca de Garopaba, no regime de execução de empreitada por preço global, incluindo o fornecimento dos materiais, equipamentos e mão de obra necessários</t>
+  </si>
+  <si>
+    <t>BARROS ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>Contratação de instituição especializada para organização, a elaboração e a execução de concurso público para o provimento de cargos vagos e a formação de cadastro de reserva para o quadro de pessoal efetivo do Poder Judiciário de Santa Catarina, respectivamente para os cargos de Analista Administrativo, Analista Jurídico, Analista de Sistemas, Arquiteto, Assistente Social, Enfermeiro, Engenheiro Civil, Engenheiro Eletricista, Médico, Odontólogo, Oficial de Justiça e Avaliador, Psicólogo e Técnico Judiciário Auxiliar e Analista Contábil-Econômico.</t>
+  </si>
+  <si>
+    <t>CID JOSE GOULART JUNIOR</t>
+  </si>
+  <si>
+    <t>20/01/2026</t>
+  </si>
+  <si>
+    <t>20/01/2027</t>
   </si>
   <si>
     <t>KAREN CAROLINE TONINI WEISS OLIVEIRA</t>
   </si>
   <si>
-    <t>Reforma global do prédio do fórum da Comarca de Blumenau, no regime de execução de empreitada por preço global.</t>
-[...884 lines deleted...]
-    <t>CRISTIAN PAMPLONA WEBER</t>
+    <t>Contratação de empresa especializada na prestação de serviço de rastreamento, monitoramento e telemetria para os veículos da frota oficial do PJSC, com identificação de condutor, compreendendo a instalação, em comodato, dos equipamentos necessários à solução, a disponibilização da licença de uso do software de gerenciamento via Web, bem como os respectivos serviços de instalação, configuração, capacitação, suporte técnico, manutenção, customização e garantia de funcionamento, em regime de empreitada por preço unitário</t>
+  </si>
+  <si>
+    <t>GOLFLEET TECNOLOGIA LTDA</t>
+  </si>
+  <si>
+    <t>19/02/2026</t>
+  </si>
+  <si>
+    <t>Contratação de serviços continuados de copeiragem a serem executados nas dependências internas e externas dos prédios do Poder Judiciário do Estado de Santa Catarina, para execução no regime de empreitada por preço unitário, inicialmente nos locais discriminados neste termo de referência, compreendendo, inclusive, o fornecimento de uniformes e equipamentos de proteção individual necessários à execução dos serviços.</t>
+  </si>
+  <si>
+    <t>IGUACU DESENVOLVIMENTO LTDA</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>Fornecimento contínuo de copos de papel biodegradável com garantia, com quantitativos estimados, a serem adquiridos conforme a demanda do PJSC</t>
+  </si>
+  <si>
+    <t>APOLO INDUSTRIA GRAFICA LTDA</t>
+  </si>
+  <si>
+    <t>Fornecimento contínuo de poltronas destinadas aos salões do júri com garantia e assistência técnica on-site por no mínimo 60 meses, com quantitativos estimados, a serem adquiridos conforme a demanda do PJSC, conforme especificações técnicas descritas no termo de referência e seus anexos.</t>
+  </si>
+  <si>
+    <t>META X INDUSTRIA E COMERCIO LTDA</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>Contração referente ao Credenciamento de Pessoas Jurídicas para a execução de serviços continuados de comunicação de dados entre as comarcas e demais unidades do PJSC do Estado de Santa Catarina e a sede do Tribunal, com instalação, configuração e manutenção de links da rede MPLS e de conexões de fibra óptica ponto a ponto, incluindo fornecimento e configuração de equipamentos FortiNet necessários para implementação da rede SD-WAN. (Edital n. 147/2023)</t>
+  </si>
+  <si>
+    <t>BRFIBRA TELECOMUNICAÇÕES LTDA</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>Reforma global e ampliação do fórum da Comarca de Brusque, no regime de execução de empreitada por preço global, incluindo o fornecimento dos materiais, equipamentos e mão de obra necessários, em conformidade com a minuta contratual, especificações e quantidades contidas nos memoriais descritivos, projetos e planilhas quantitativas e orçamentárias, projetos complementares e projeto arquitetônico, bem como outros documentos necessários constantes do procedimento licitatório.</t>
+  </si>
+  <si>
+    <t>UEME CONSTRUCAO CIVIL LTDA</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>DISK CAR LOCACAO DE VEICULOS SA</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>Fornecimento e instalação de 01 (uma) plataforma elevatória vertical para acessibilidade, incluindo a desmontagem e descarte do equipamento existente, no Fórum da Comarca de São Francisco do Sul</t>
+  </si>
+  <si>
+    <t>Contratação emergencial de solução integrada de fornecimento, instalação, configuração e integração de equipamentos audiovisuais, abrangendo a distribuição de áudio e vídeo para o ambiente do Tribunal Pleno, com garantia on-site de 60 (sessenta meses) para todos os produtos e serviços, conforme as especificações contidas nesse Termo de Referência e anexos, a ser executado sob o regime de empreitada por preço global.</t>
+  </si>
+  <si>
+    <t>Aquisição de LEITE UHT (longa vida), tipo integral e/ou semi desnatado e/ou desnatado, embalagem Tetra - Pak, por meio de contrato de fornecimento contínuo, com quantitativos estimados, a serem adquiridos conforme a demanda do PJSC.</t>
+  </si>
+  <si>
+    <t>DMG DISTRIBUIDORA DE ALIMENTOS LTDA</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>FRANK ROGERIO HOMEM</t>
+  </si>
+  <si>
+    <t>R&amp;G COMERCIO ATACADISTA LTDA</t>
+  </si>
+  <si>
+    <t>FH SOLUCOES LTDA</t>
+  </si>
+  <si>
+    <t>Serviço de natureza continuada de refeições (almoço e janta) e lanches, incluídas as bebidas, para as sessões do Tribunal do Júri das Comarcas da Capital, Balneário Camboriú, Laguna, Joinville e Navegantes, por empreitada por preço unitário, compreendendo a fabricação, o transporte, a montagem e a limpeza do ambiente ao final, quando necessário, bem como o fornecimento de utensílios e embalagens indispensáveis à prestação completa e perfeita dos serviços.</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>Prestação de serviços de seguro total veicular, mediante emissão de apólice coletiva de seguro para os veículos pertencentes à frota do Poder Judiciário de Santa Catarina, em regime de empreitada por preço global.</t>
+  </si>
+  <si>
+    <t>GENTE SEGURADORA SA</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>Reforma global e ampliação do fórum da Comarca de Palmitos, no regime de execução de empreitada por preço global, incluindo o fornecimento dos materiais, equipamentos e mão de obra necessários, em conformidade com a minuta contratual, especificações e quantidades contidas nos memoriais descritivos, projetos e planilhas quantitativas e orçamentárias, projetos complementares e projeto arquitetônico, bem como outros documentos necessários constantes do procedimento licitatório.</t>
+  </si>
+  <si>
+    <t>ENGEDIX SOLUCOES DE ENGENHARIA EIRELI</t>
+  </si>
+  <si>
+    <t>19/05/2026</t>
+  </si>
+  <si>
+    <t>Contratação de serviços de suporte corporativo unificado para produtos Microsoft para Suporte Corporativo Unificado (Unified Support Entreprise Services), compreendendo os serviços fundamentais e soluções aprimoradas, em regime de empreitada por preço global</t>
+  </si>
+  <si>
+    <t>MICROSOFT INFORMATICA LTDA</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
+  </si>
+  <si>
+    <t>Prestação de serviços de computação em nuvem pública, fornecidos por múltiplos provedores, nos modelos de Infraestrutura como Serviço (IaaS) e Plataforma como Serviço (PaaS), incluindo o suporte técnico especializado, serviços técnicos especializados e serviços de conectividade, em regime de empreitada por preço unitário.</t>
+  </si>
+  <si>
+    <t>18/05/2026</t>
+  </si>
+  <si>
+    <t>Contratação de prestação de serviço de solução tecnológica para gestão e fiscalização, controle de frequência, contingenciamento e liberação de valores dos contratos de prestação de serviços contínuos terceirizados no Poder Judiciário do Estado de Santa Catarina, contemplando Licença de Uso, Implantação, Suporte Técnico, Treinamento Operacional para uso da ferramenta incluindo customização, melhorias e integração com sistemas em uso no TJSC, para execução no regime de empreitada por preço global para os itens 1, 2 e 3 e no regime de empreitada por preço unitário no item 4.</t>
+  </si>
+  <si>
+    <t>CONTRATOSGOV SISTEMAS LTDA</t>
+  </si>
+  <si>
+    <t>08/06/2026</t>
+  </si>
+  <si>
+    <t>IZADORA CAROLINA LEITE MARTINS</t>
+  </si>
+  <si>
+    <t>Contratação de serviço continuado de veiculação de publicações de atos administrativos do Poder Judiciário do Estado de Santa Catarina em portal de publicidade legal do Estado de Santa Catarina, pelo regime de empreitada por preço unitário</t>
+  </si>
+  <si>
+    <t>MA MIDIAS LTDA</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>Prestação de serviços continuados de manutenção preventiva mensal (PMOC) e corretiva eventual para sistemas de climatização da unidade Padre Roma, compreendendo 02 sistemas VRF com 08 evaporadoras, 15 condicionadores de ar tipo Split Hi-Wall e 47 condicionadores de ar tipo Split K7, incluindo visitas mensais, revisão anual, atendimentos emergenciais, descidas de balancinho, emissão de ART e execução conforme PMOC, para a UPR.</t>
+  </si>
+  <si>
+    <t>START SISTEMAS DE CLIMATIZACAO LTDA</t>
+  </si>
+  <si>
+    <t>10/06/2026</t>
+  </si>
+  <si>
+    <t>Contratação do saldo remanescente do Contrato n. 30/2025 decorrente do Pregão Eletrônico n. 90019/2025 (item 3), cujo objeto é a prestação de serviços continuados de manutenção preventiva e corretiva, para execução, em regime de empreitada por preço global, bem como fornecimento de peças e serviços de melhoria em equipamentos de climatização, para execução em regime de empreitada por preço unitário, dos sistemas de climatização do Fórum da Comarca de Gaspar.</t>
+  </si>
+  <si>
+    <t>JOAO PAULO SILVEIRA</t>
+  </si>
+  <si>
+    <t>Contratação de serviços continuados de locação de veículos, sem motorista e sem combustível, com quilometragem livre, para o Poder Judiciário do Estado de Santa Catarina, no regime de empreitada por preço unitário</t>
+  </si>
+  <si>
+    <t>RIBAL LOCADORA DE VEICULOS LTDA</t>
+  </si>
+  <si>
+    <t>JOSÉ IVAN SCHELAVIM</t>
+  </si>
+  <si>
+    <t>Contratação de serviços continuados de manutenção preventiva e corretiva, para execução em regime de empreitada por preço global, bem como fornecimento de peças e serviços de melhoria em equipamentos de climatização, para execução em regime de empreitada por preço unitário, do sistema de ar condicionado central da Torre 2 do TJSC</t>
+  </si>
+  <si>
+    <t>23/06/2026</t>
+  </si>
+  <si>
+    <t>Prestação de serviços continuados de treinamento e suporte técnico dos equipamentos de controle de acesso (catracas e controladores biométricos faciais) e software integrado, com reposição de peças, no âmbito do Poder Judiciário do Estado de Santa Catarina, para execução no regime de empreitada por preço unitário</t>
+  </si>
+  <si>
+    <t>JULIA PELEGRINI KOZUCHOVSKI</t>
+  </si>
+  <si>
+    <t>29/06/2026</t>
+  </si>
+  <si>
+    <t>Contratação de serviços continuados de fornecimento de hospedagem e de alimentação, para cursos e eventos promovidos pela Academia Judicial na região da Grande Florianópolis, em regime de empreitada por preço unitário.</t>
+  </si>
+  <si>
+    <t>R&amp;P VIAGENS E EVENTOS LTDA</t>
+  </si>
+  <si>
+    <t>GUSTAVO SERGIO HEIL</t>
+  </si>
+  <si>
+    <t>06/07/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de 03 (três) detectores de metais do tipo pórtico portátil (móvel), com alimentação elétrica em 220 V, incluindo fornecimento regular em território nacional, suporte técnico durante e após o período de garantia, treinamento operacional e comprovação da segurança do equipamento para utilização em pessoas</t>
+  </si>
+  <si>
+    <t>FABIO MURILO SILVEIRA</t>
+  </si>
+  <si>
+    <t>15/07/2026</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Contratada</t>
   </si>
   <si>
     <t>Nome do Gestor ou Fiscal</t>
   </si>
   <si>
     <t>Designação</t>
   </si>
   <si>
     <t>Data de Início</t>
   </si>
   <si>
     <t>Data de Término</t>
   </si>
   <si>
     <t>Gestor</t>
   </si>
   <si>
     <t>Fiscal Técnico</t>
   </si>
   <si>
     <t>Fiscal Demandante</t>
+  </si>
+  <si>
+    <t>Fiscal Administrativo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="7">
-[...5 lines deleted...]
-    </dxf>
+  <dxfs count="5">
     <dxf>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Tabela1" displayName="Tabela1" ref="A1:H617" totalsRowShown="0">
-  <autoFilter ref="A1:H617"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{61371C6A-88A3-45E8-AD3B-5AC804C106B1}" name="Tabela1" displayName="Tabela1" ref="A1:H679" totalsRowShown="0">
+  <autoFilter ref="A1:H679" xr:uid="{61371C6A-88A3-45E8-AD3B-5AC804C106B1}"/>
   <tableColumns count="8">
-    <tableColumn id="1" name="Ano" dataDxfId="6"/>
-[...6 lines deleted...]
-    <tableColumn id="9" name="Data de Término" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{F187DB66-0507-4A49-8AAE-FACCAD3D7C07}" name="Ano" dataDxfId="4"/>
+    <tableColumn id="2" xr3:uid="{07F8AA17-DAD8-4604-8FF5-64B4C28C3179}" name="Número" dataDxfId="3"/>
+    <tableColumn id="3" xr3:uid="{F2F3FC89-FABD-401F-A625-15B89AA5004F}" name="Objeto" dataDxfId="2"/>
+    <tableColumn id="4" xr3:uid="{6D4CB650-9875-46C8-8FD8-B6D5E81DCFF7}" name="Contratada" dataDxfId="1"/>
+    <tableColumn id="5" xr3:uid="{282F325E-F8EE-43D6-87D6-724492BEF2FB}" name="Nome do Gestor ou Fiscal" dataDxfId="0"/>
+    <tableColumn id="6" xr3:uid="{60487715-BFD9-4EBA-8820-F2256540373D}" name="Designação"/>
+    <tableColumn id="7" xr3:uid="{B23E3A68-4D7B-44E5-BAB6-84782E9581F8}" name="Data de Início"/>
+    <tableColumn id="8" xr3:uid="{EC44A0B5-19F0-47B3-8DE9-178ED8B97EC6}" name="Data de Término"/>
   </tableColumns>
-  <tableStyleInfo name="TableStyleMedium4" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
-    <a:clrScheme name="Escritório">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Escritório">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Escritório">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2579,65 +2826,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -2658,14401 +2905,15860 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H617"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:H679"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="10.7109375" style="1" customWidth="1"/>
-    <col min="3" max="5" width="40.7109375" style="2" customWidth="1"/>
+    <col min="3" max="5" width="40.7109375" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" customWidth="1"/>
-    <col min="7" max="8" width="16.7109375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="16.7109375" customWidth="1"/>
+    <col min="8" max="8" width="17.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="C1" t="s">
+        <v>820</v>
+      </c>
+      <c r="D1" t="s">
+        <v>821</v>
+      </c>
+      <c r="E1" t="s">
+        <v>822</v>
+      </c>
+      <c r="F1" t="s">
+        <v>823</v>
+      </c>
+      <c r="G1" t="s">
+        <v>824</v>
+      </c>
+      <c r="H1" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A2" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B2" s="1">
+        <v>35</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>815</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>805</v>
+      </c>
+      <c r="F2" t="s">
+        <v>826</v>
+      </c>
+      <c r="G2" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A3" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B3" s="1">
+        <v>35</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>815</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>816</v>
+      </c>
+      <c r="F3" t="s">
+        <v>827</v>
+      </c>
+      <c r="G3" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A4" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B4" s="1">
+        <v>34</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>811</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>812</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>813</v>
+      </c>
+      <c r="F4" t="s">
+        <v>826</v>
+      </c>
+      <c r="G4" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A5" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B5" s="1">
+        <v>34</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>811</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>812</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="F5" t="s">
+        <v>827</v>
+      </c>
+      <c r="G5" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A6" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B6" s="1">
+        <v>33</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>808</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F6" t="s">
+        <v>826</v>
+      </c>
+      <c r="G6" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A7" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B7" s="1">
+        <v>33</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>808</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="F7" t="s">
+        <v>827</v>
+      </c>
+      <c r="G7" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A8" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B8" s="1">
+        <v>32</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>806</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F8" t="s">
+        <v>826</v>
+      </c>
+      <c r="G8" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A9" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B9" s="1">
+        <v>32</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>806</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F9" t="s">
+        <v>827</v>
+      </c>
+      <c r="G9" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A10" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B10" s="1">
+        <v>31</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>803</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>804</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F10" t="s">
+        <v>826</v>
+      </c>
+      <c r="G10" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A11" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B11" s="1">
+        <v>31</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>803</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>804</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="F11" t="s">
+        <v>827</v>
+      </c>
+      <c r="G11" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A12" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B12" s="1">
+        <v>31</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>803</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>804</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="F12" t="s">
+        <v>827</v>
+      </c>
+      <c r="G12" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A13" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B13" s="1">
+        <v>31</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>803</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>804</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>805</v>
+      </c>
+      <c r="F13" t="s">
+        <v>827</v>
+      </c>
+      <c r="G13" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A14" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B14" s="1">
+        <v>30</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>803</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>693</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F14" t="s">
+        <v>826</v>
+      </c>
+      <c r="G14" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A15" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B15" s="1">
+        <v>30</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>803</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>693</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="F15" t="s">
+        <v>827</v>
+      </c>
+      <c r="G15" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A16" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B16" s="1">
+        <v>30</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>803</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>693</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="F16" t="s">
+        <v>827</v>
+      </c>
+      <c r="G16" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B17" s="1">
+        <v>29</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F17" t="s">
+        <v>826</v>
+      </c>
+      <c r="G17" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B18" s="1">
+        <v>29</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>802</v>
+      </c>
+      <c r="F18" t="s">
+        <v>827</v>
+      </c>
+      <c r="G18" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B19" s="1">
+        <v>28</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F19" t="s">
+        <v>826</v>
+      </c>
+      <c r="G19" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B20" s="1">
+        <v>28</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F20" t="s">
+        <v>827</v>
+      </c>
+      <c r="G20" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B21" s="1">
+        <v>27</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>795</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>796</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F21" t="s">
+        <v>826</v>
+      </c>
+      <c r="G21" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B22" s="1">
+        <v>27</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>795</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>796</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="F22" t="s">
+        <v>827</v>
+      </c>
+      <c r="G22" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B23" s="1">
+        <v>26</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>791</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>792</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F23" t="s">
+        <v>826</v>
+      </c>
+      <c r="G23" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B24" s="1">
+        <v>26</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>791</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>792</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F24" t="s">
+        <v>827</v>
+      </c>
+      <c r="G24" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B25" s="1">
+        <v>26</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>791</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>792</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>794</v>
+      </c>
+      <c r="F25" t="s">
+        <v>828</v>
+      </c>
+      <c r="G25" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B26" s="1">
+        <v>25</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>789</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F26" t="s">
+        <v>826</v>
+      </c>
+      <c r="G26" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B27" s="1">
+        <v>25</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>789</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F27" t="s">
+        <v>827</v>
+      </c>
+      <c r="G27" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A28" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B28" s="1">
+        <v>24</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>786</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>787</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F28" t="s">
+        <v>826</v>
+      </c>
+      <c r="G28" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A29" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B29" s="1">
+        <v>24</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>786</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>787</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="F29" t="s">
+        <v>827</v>
+      </c>
+      <c r="G29" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B30" s="1">
+        <v>23</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>783</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>784</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F30" t="s">
+        <v>826</v>
+      </c>
+      <c r="G30" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B31" s="1">
+        <v>23</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>783</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>784</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="F31" t="s">
+        <v>827</v>
+      </c>
+      <c r="G31" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B32" s="1">
+        <v>22</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>780</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>781</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F32" t="s">
+        <v>826</v>
+      </c>
+      <c r="G32" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A33" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B33" s="1">
+        <v>22</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>780</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>781</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="F33" t="s">
+        <v>827</v>
+      </c>
+      <c r="G33" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A34" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B34" s="1">
+        <v>21</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>777</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F34" t="s">
+        <v>826</v>
+      </c>
+      <c r="G34" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A35" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B35" s="1">
+        <v>21</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>777</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="F35" t="s">
+        <v>827</v>
+      </c>
+      <c r="G35" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A36" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B36" s="1">
+        <v>21</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>777</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F36" t="s">
+        <v>827</v>
+      </c>
+      <c r="G36" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A37" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B37" s="1">
+        <v>20</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>777</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F37" t="s">
+        <v>826</v>
+      </c>
+      <c r="G37" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A38" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B38" s="1">
+        <v>20</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>777</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="F38" t="s">
+        <v>827</v>
+      </c>
+      <c r="G38" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A39" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B39" s="1">
+        <v>20</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>777</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F39" t="s">
+        <v>827</v>
+      </c>
+      <c r="G39" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A40" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B40" s="1">
+        <v>19</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>771</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>776</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F40" t="s">
+        <v>826</v>
+      </c>
+      <c r="G40" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A41" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B41" s="1">
+        <v>19</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>771</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>776</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="F41" t="s">
+        <v>827</v>
+      </c>
+      <c r="G41" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A42" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B42" s="1">
+        <v>19</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>771</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>776</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F42" t="s">
+        <v>827</v>
+      </c>
+      <c r="G42" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A43" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B43" s="1">
+        <v>18</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>771</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>775</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F43" t="s">
+        <v>826</v>
+      </c>
+      <c r="G43" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A44" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B44" s="1">
+        <v>18</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>771</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>775</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="F44" t="s">
+        <v>827</v>
+      </c>
+      <c r="G44" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A45" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B45" s="1">
+        <v>18</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>771</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>775</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F45" t="s">
+        <v>827</v>
+      </c>
+      <c r="G45" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A46" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B46" s="1">
+        <v>17</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>771</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>774</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F46" t="s">
+        <v>826</v>
+      </c>
+      <c r="G46" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A47" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B47" s="1">
+        <v>17</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>771</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>774</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="F47" t="s">
+        <v>827</v>
+      </c>
+      <c r="G47" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A48" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B48" s="1">
+        <v>17</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>771</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>774</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F48" t="s">
+        <v>827</v>
+      </c>
+      <c r="G48" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A49" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B49" s="1">
+        <v>16</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>771</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>772</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F49" t="s">
+        <v>826</v>
+      </c>
+      <c r="G49" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A50" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B50" s="1">
+        <v>16</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>771</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>772</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="F50" t="s">
+        <v>827</v>
+      </c>
+      <c r="G50" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A51" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B51" s="1">
+        <v>16</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>771</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>772</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F51" t="s">
+        <v>827</v>
+      </c>
+      <c r="G51" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A52" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B52" s="1">
+        <v>15</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>770</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F52" t="s">
+        <v>826</v>
+      </c>
+      <c r="G52" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A53" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B53" s="1">
+        <v>14</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>769</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F53" t="s">
+        <v>826</v>
+      </c>
+      <c r="G53" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A54" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B54" s="1">
+        <v>14</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>769</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F54" t="s">
+        <v>827</v>
+      </c>
+      <c r="G54" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A55" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B55" s="1">
+        <v>13</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>767</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F55" t="s">
+        <v>826</v>
+      </c>
+      <c r="G55" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A56" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B56" s="1">
+        <v>13</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>767</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="F56" t="s">
+        <v>827</v>
+      </c>
+      <c r="G56" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A57" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B57" s="1">
+        <v>12</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>764</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>765</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F57" t="s">
+        <v>826</v>
+      </c>
+      <c r="G57" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A58" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B58" s="1">
+        <v>12</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>764</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>765</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="F58" t="s">
+        <v>827</v>
+      </c>
+      <c r="G58" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A59" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B59" s="1">
+        <v>11</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>761</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>762</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F59" t="s">
+        <v>826</v>
+      </c>
+      <c r="G59" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A60" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B60" s="1">
+        <v>11</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>761</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>762</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="F60" t="s">
+        <v>827</v>
+      </c>
+      <c r="G60" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A61" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B61" s="1">
+        <v>11</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>761</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>762</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F61" t="s">
+        <v>828</v>
+      </c>
+      <c r="G61" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A62" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B62" s="1">
+        <v>10</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>758</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>759</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="F62" t="s">
+        <v>826</v>
+      </c>
+      <c r="G62" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A63" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B63" s="1">
+        <v>9</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>756</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>757</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F63" t="s">
+        <v>826</v>
+      </c>
+      <c r="G63" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A64" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B64" s="1">
+        <v>9</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>756</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>757</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="F64" t="s">
+        <v>827</v>
+      </c>
+      <c r="G64" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A65" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B65" s="1">
+        <v>9</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>756</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>757</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F65" t="s">
+        <v>827</v>
+      </c>
+      <c r="G65" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A66" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B66" s="1">
+        <v>8</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>753</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>754</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F66" t="s">
+        <v>826</v>
+      </c>
+      <c r="G66" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A67" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B67" s="1">
+        <v>8</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>753</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>754</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="F67" t="s">
+        <v>827</v>
+      </c>
+      <c r="G67" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A68" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B68" s="1">
+        <v>8</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>753</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>754</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="F68" t="s">
+        <v>828</v>
+      </c>
+      <c r="G68" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A69" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B69" s="1">
+        <v>7</v>
+      </c>
+      <c r="C69" s="3" t="s">
         <v>750</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="D69" s="3" t="s">
         <v>751</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="E69" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F69" t="s">
+        <v>826</v>
+      </c>
+      <c r="G69" t="s">
         <v>752</v>
       </c>
-      <c r="D1" s="2" t="s">
-[...16 lines deleted...]
-      <c r="A2" s="1" t="s">
+    </row>
+    <row r="70" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A70" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B70" s="1">
+        <v>7</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>750</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>751</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="F70" t="s">
+        <v>827</v>
+      </c>
+      <c r="G70" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A71" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B71" s="1">
+        <v>6</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>745</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>553</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>746</v>
+      </c>
+      <c r="F71" t="s">
+        <v>826</v>
+      </c>
+      <c r="G71" t="s">
+        <v>747</v>
+      </c>
+      <c r="H71" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A72" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B72" s="1">
+        <v>6</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>745</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>553</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>749</v>
+      </c>
+      <c r="F72" t="s">
+        <v>827</v>
+      </c>
+      <c r="G72" t="s">
+        <v>747</v>
+      </c>
+      <c r="H72" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A73" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B73" s="1">
+        <v>5</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>743</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>744</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F73" t="s">
+        <v>826</v>
+      </c>
+      <c r="G73" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A74" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B74" s="1">
+        <v>5</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>743</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>744</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="F74" t="s">
+        <v>827</v>
+      </c>
+      <c r="G74" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A75" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B75" s="1">
+        <v>4</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>662</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F75" t="s">
+        <v>826</v>
+      </c>
+      <c r="G75" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A76" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B76" s="1">
+        <v>4</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>662</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="F76" t="s">
+        <v>827</v>
+      </c>
+      <c r="G76" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A77" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B77" s="1">
+        <v>3</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>739</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="F77" t="s">
+        <v>826</v>
+      </c>
+      <c r="G77" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A78" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B78" s="1">
+        <v>3</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>739</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F78" t="s">
+        <v>827</v>
+      </c>
+      <c r="G78" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A79" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B79" s="1">
+        <v>2</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>734</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="F79" t="s">
+        <v>827</v>
+      </c>
+      <c r="G79" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A80" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B80" s="1">
+        <v>1</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F80" t="s">
+        <v>826</v>
+      </c>
+      <c r="G80" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A81" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B81" s="1">
+        <v>1</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="F81" t="s">
+        <v>827</v>
+      </c>
+      <c r="G81" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A82" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B82" s="1">
+        <v>81</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>729</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F82" t="s">
+        <v>826</v>
+      </c>
+      <c r="G82" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A83" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B83" s="1">
+        <v>81</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>729</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F83" t="s">
+        <v>827</v>
+      </c>
+      <c r="G83" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A84" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B84" s="1">
+        <v>80</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>727</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="F84" t="s">
+        <v>826</v>
+      </c>
+      <c r="G84" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A85" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B85" s="1">
+        <v>80</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>727</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>502</v>
+      </c>
+      <c r="F85" t="s">
+        <v>826</v>
+      </c>
+      <c r="G85" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A86" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B86" s="1">
+        <v>80</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>727</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>728</v>
+      </c>
+      <c r="F86" t="s">
+        <v>827</v>
+      </c>
+      <c r="G86" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A87" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B87" s="1">
+        <v>80</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>727</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F87" t="s">
+        <v>827</v>
+      </c>
+      <c r="G87" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A88" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B88" s="1">
+        <v>79</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>724</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="F88" t="s">
+        <v>826</v>
+      </c>
+      <c r="G88" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A89" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B89" s="1">
+        <v>79</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>724</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F89" t="s">
+        <v>827</v>
+      </c>
+      <c r="G89" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A90" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B90" s="1">
+        <v>78</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="E90" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F90" t="s">
+        <v>826</v>
+      </c>
+      <c r="G90" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A91" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B91" s="1">
+        <v>78</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="F91" t="s">
+        <v>827</v>
+      </c>
+      <c r="G91" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A92" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B92" s="1">
+        <v>78</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>723</v>
+      </c>
+      <c r="F92" t="s">
+        <v>827</v>
+      </c>
+      <c r="G92" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A93" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B93" s="1">
+        <v>77</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>718</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F93" t="s">
+        <v>826</v>
+      </c>
+      <c r="G93" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A94" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B94" s="1">
+        <v>77</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>718</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="F94" t="s">
+        <v>827</v>
+      </c>
+      <c r="G94" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A95" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B95" s="1">
+        <v>77</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>718</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F95" t="s">
+        <v>827</v>
+      </c>
+      <c r="G95" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A96" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B96" s="1">
+        <v>76</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F96" t="s">
+        <v>826</v>
+      </c>
+      <c r="G96" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A97" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B97" s="1">
+        <v>76</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F97" t="s">
+        <v>827</v>
+      </c>
+      <c r="G97" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A98" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B98" s="1">
+        <v>75</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>714</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E98" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F98" t="s">
+        <v>826</v>
+      </c>
+      <c r="G98" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A99" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B99" s="1">
+        <v>75</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>714</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E99" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F99" t="s">
+        <v>826</v>
+      </c>
+      <c r="G99" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A100" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B100" s="1">
+        <v>75</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>714</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F100" t="s">
+        <v>826</v>
+      </c>
+      <c r="G100" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A101" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B101" s="1">
+        <v>75</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>714</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="F101" t="s">
+        <v>826</v>
+      </c>
+      <c r="G101" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A102" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B102" s="1">
+        <v>75</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>714</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="F102" t="s">
+        <v>827</v>
+      </c>
+      <c r="G102" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A103" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B103" s="1">
+        <v>72</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>710</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F103" t="s">
+        <v>826</v>
+      </c>
+      <c r="G103" t="s">
+        <v>713</v>
+      </c>
+      <c r="H103" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A104" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B104" s="1">
+        <v>72</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>710</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="F104" t="s">
+        <v>827</v>
+      </c>
+      <c r="G104" t="s">
+        <v>711</v>
+      </c>
+      <c r="H104" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A105" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B105" s="1">
+        <v>71</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>706</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F105" t="s">
+        <v>826</v>
+      </c>
+      <c r="G105" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A106" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B106" s="1">
+        <v>71</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>706</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F106" t="s">
+        <v>827</v>
+      </c>
+      <c r="G106" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A107" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B107" s="1">
+        <v>71</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>706</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F107" t="s">
+        <v>829</v>
+      </c>
+      <c r="G107" t="s">
+        <v>703</v>
+      </c>
+      <c r="H107" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A108" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B108" s="1">
+        <v>70</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>705</v>
+      </c>
+      <c r="D108" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E108" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F108" t="s">
+        <v>826</v>
+      </c>
+      <c r="G108" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A109" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B109" s="1">
+        <v>70</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>705</v>
+      </c>
+      <c r="D109" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E109" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F109" t="s">
+        <v>827</v>
+      </c>
+      <c r="G109" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A110" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B110" s="1">
+        <v>69</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>701</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="E110" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F110" t="s">
+        <v>826</v>
+      </c>
+      <c r="G110" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A111" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B111" s="1">
+        <v>69</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>701</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="E111" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="F111" t="s">
+        <v>827</v>
+      </c>
+      <c r="G111" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A112" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B112" s="1">
+        <v>69</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>701</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="F112" t="s">
+        <v>827</v>
+      </c>
+      <c r="G112" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A113" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B113" s="1">
+        <v>68</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>697</v>
+      </c>
+      <c r="D113" s="3" t="s">
+        <v>698</v>
+      </c>
+      <c r="E113" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="F113" t="s">
+        <v>826</v>
+      </c>
+      <c r="G113" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A114" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B114" s="1">
+        <v>68</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>697</v>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>698</v>
+      </c>
+      <c r="E114" s="3" t="s">
+        <v>700</v>
+      </c>
+      <c r="F114" t="s">
+        <v>827</v>
+      </c>
+      <c r="G114" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A115" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B115" s="1">
+        <v>65</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>695</v>
+      </c>
+      <c r="E115" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F115" t="s">
+        <v>826</v>
+      </c>
+      <c r="G115" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A116" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B116" s="1">
+        <v>65</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>695</v>
+      </c>
+      <c r="E116" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="F116" t="s">
+        <v>827</v>
+      </c>
+      <c r="G116" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A117" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B117" s="1">
+        <v>64</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>693</v>
+      </c>
+      <c r="E117" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F117" t="s">
+        <v>826</v>
+      </c>
+      <c r="G117" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A118" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B118" s="1">
+        <v>64</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>693</v>
+      </c>
+      <c r="E118" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="F118" t="s">
+        <v>827</v>
+      </c>
+      <c r="G118" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A119" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B119" s="1">
+        <v>62</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="D119" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="E119" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F119" t="s">
+        <v>826</v>
+      </c>
+      <c r="G119" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A120" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B120" s="1">
+        <v>62</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="E120" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="F120" t="s">
+        <v>827</v>
+      </c>
+      <c r="G120" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A121" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B121" s="1">
+        <v>60</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="D121" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="E121" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F121" t="s">
+        <v>826</v>
+      </c>
+      <c r="G121" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A122" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B122" s="1">
+        <v>60</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="E122" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="F122" t="s">
+        <v>827</v>
+      </c>
+      <c r="G122" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A123" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B123" s="1">
+        <v>60</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="E123" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F123" t="s">
+        <v>827</v>
+      </c>
+      <c r="G123" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A124" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B124" s="1">
+        <v>57</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>685</v>
+      </c>
+      <c r="D124" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="E124" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F124" t="s">
+        <v>826</v>
+      </c>
+      <c r="G124" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A125" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B125" s="1">
+        <v>57</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>685</v>
+      </c>
+      <c r="D125" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="E125" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="F125" t="s">
+        <v>827</v>
+      </c>
+      <c r="G125" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A126" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B126" s="1">
+        <v>57</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>685</v>
+      </c>
+      <c r="D126" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="E126" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F126" t="s">
+        <v>827</v>
+      </c>
+      <c r="G126" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A127" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B127" s="1">
+        <v>56</v>
+      </c>
+      <c r="C127" s="3" t="s">
+        <v>683</v>
+      </c>
+      <c r="D127" s="3" t="s">
+        <v>684</v>
+      </c>
+      <c r="E127" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F127" t="s">
+        <v>826</v>
+      </c>
+      <c r="G127" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A128" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B128" s="1">
+        <v>56</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>683</v>
+      </c>
+      <c r="D128" s="3" t="s">
+        <v>684</v>
+      </c>
+      <c r="E128" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="F128" t="s">
+        <v>827</v>
+      </c>
+      <c r="G128" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A129" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B129" s="1">
+        <v>56</v>
+      </c>
+      <c r="C129" s="3" t="s">
+        <v>683</v>
+      </c>
+      <c r="D129" s="3" t="s">
+        <v>684</v>
+      </c>
+      <c r="E129" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="F129" t="s">
+        <v>827</v>
+      </c>
+      <c r="G129" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A130" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B130" s="1">
+        <v>55</v>
+      </c>
+      <c r="C130" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="D130" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="E130" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F130" t="s">
+        <v>826</v>
+      </c>
+      <c r="G130" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A131" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B131" s="1">
+        <v>54</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>674</v>
+      </c>
+      <c r="D131" s="3" t="s">
+        <v>675</v>
+      </c>
+      <c r="E131" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="F131" t="s">
+        <v>826</v>
+      </c>
+      <c r="G131" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A132" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B132" s="1">
+        <v>54</v>
+      </c>
+      <c r="C132" s="3" t="s">
+        <v>674</v>
+      </c>
+      <c r="D132" s="3" t="s">
+        <v>675</v>
+      </c>
+      <c r="E132" s="3" t="s">
+        <v>676</v>
+      </c>
+      <c r="F132" t="s">
+        <v>827</v>
+      </c>
+      <c r="G132" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A133" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B133" s="1">
+        <v>53</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>672</v>
+      </c>
+      <c r="D133" s="3" t="s">
         <v>673</v>
       </c>
-      <c r="B2" s="1">
+      <c r="E133" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="F133" t="s">
+        <v>826</v>
+      </c>
+      <c r="G133" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A134" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B134" s="1">
+        <v>53</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>672</v>
+      </c>
+      <c r="D134" s="3" t="s">
+        <v>673</v>
+      </c>
+      <c r="E134" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F134" t="s">
+        <v>827</v>
+      </c>
+      <c r="G134" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A135" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B135" s="1">
+        <v>52</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>669</v>
+      </c>
+      <c r="D135" s="3" t="s">
+        <v>670</v>
+      </c>
+      <c r="E135" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="C2" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="2" t="s">
+      <c r="F135" t="s">
+        <v>826</v>
+      </c>
+      <c r="G135" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A136" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B136" s="1">
+        <v>52</v>
+      </c>
+      <c r="C136" s="3" t="s">
+        <v>669</v>
+      </c>
+      <c r="D136" s="3" t="s">
+        <v>670</v>
+      </c>
+      <c r="E136" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F136" t="s">
+        <v>827</v>
+      </c>
+      <c r="G136" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A137" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B137" s="1">
+        <v>51</v>
+      </c>
+      <c r="C137" s="3" t="s">
+        <v>666</v>
+      </c>
+      <c r="D137" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="E137" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F137" t="s">
+        <v>826</v>
+      </c>
+      <c r="G137" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A138" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B138" s="1">
+        <v>51</v>
+      </c>
+      <c r="C138" s="3" t="s">
+        <v>666</v>
+      </c>
+      <c r="D138" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="E138" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F138" t="s">
+        <v>827</v>
+      </c>
+      <c r="G138" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A139" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B139" s="1">
+        <v>50</v>
+      </c>
+      <c r="C139" s="3" t="s">
+        <v>664</v>
+      </c>
+      <c r="D139" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="E139" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F139" t="s">
+        <v>826</v>
+      </c>
+      <c r="G139" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A140" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B140" s="1">
+        <v>50</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>664</v>
+      </c>
+      <c r="D140" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="E140" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F140" t="s">
+        <v>827</v>
+      </c>
+      <c r="G140" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A141" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B141" s="1">
+        <v>49</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>661</v>
+      </c>
+      <c r="D141" s="3" t="s">
+        <v>662</v>
+      </c>
+      <c r="E141" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F141" t="s">
+        <v>826</v>
+      </c>
+      <c r="G141" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A142" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B142" s="1">
+        <v>49</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>661</v>
+      </c>
+      <c r="D142" s="3" t="s">
+        <v>662</v>
+      </c>
+      <c r="E142" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="F142" t="s">
+        <v>827</v>
+      </c>
+      <c r="G142" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A143" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B143" s="1">
+        <v>48</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>658</v>
+      </c>
+      <c r="D143" s="3" t="s">
+        <v>659</v>
+      </c>
+      <c r="E143" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F143" t="s">
+        <v>826</v>
+      </c>
+      <c r="G143" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A144" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B144" s="1">
+        <v>48</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>658</v>
+      </c>
+      <c r="D144" s="3" t="s">
+        <v>659</v>
+      </c>
+      <c r="E144" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="F144" t="s">
+        <v>827</v>
+      </c>
+      <c r="G144" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A145" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B145" s="1">
+        <v>43</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="D145" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="E145" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F145" t="s">
+        <v>826</v>
+      </c>
+      <c r="G145" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A146" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B146" s="1">
+        <v>43</v>
+      </c>
+      <c r="C146" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="D146" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="E146" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="F146" t="s">
+        <v>827</v>
+      </c>
+      <c r="G146" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A147" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B147" s="1">
+        <v>42</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>654</v>
+      </c>
+      <c r="D147" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="E147" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="F147" t="s">
+        <v>826</v>
+      </c>
+      <c r="G147" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A148" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B148" s="1">
+        <v>42</v>
+      </c>
+      <c r="C148" s="3" t="s">
+        <v>654</v>
+      </c>
+      <c r="D148" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="E148" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="F148" t="s">
+        <v>827</v>
+      </c>
+      <c r="G148" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A149" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B149" s="1">
+        <v>41</v>
+      </c>
+      <c r="C149" s="3" t="s">
+        <v>652</v>
+      </c>
+      <c r="D149" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="E149" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F149" t="s">
+        <v>826</v>
+      </c>
+      <c r="G149" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A150" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B150" s="1">
+        <v>41</v>
+      </c>
+      <c r="C150" s="3" t="s">
+        <v>652</v>
+      </c>
+      <c r="D150" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="E150" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="F150" t="s">
+        <v>827</v>
+      </c>
+      <c r="G150" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A151" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B151" s="1">
+        <v>40</v>
+      </c>
+      <c r="C151" s="3" t="s">
+        <v>649</v>
+      </c>
+      <c r="D151" s="3" t="s">
+        <v>650</v>
+      </c>
+      <c r="E151" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F151" t="s">
+        <v>826</v>
+      </c>
+      <c r="G151" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A152" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B152" s="1">
+        <v>40</v>
+      </c>
+      <c r="C152" s="3" t="s">
+        <v>649</v>
+      </c>
+      <c r="D152" s="3" t="s">
+        <v>650</v>
+      </c>
+      <c r="E152" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="F152" t="s">
+        <v>827</v>
+      </c>
+      <c r="G152" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A153" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B153" s="1">
+        <v>38</v>
+      </c>
+      <c r="C153" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="D153" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="E153" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="F153" t="s">
+        <v>826</v>
+      </c>
+      <c r="G153" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A154" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B154" s="1">
+        <v>38</v>
+      </c>
+      <c r="C154" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="D154" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="E154" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="F154" t="s">
+        <v>827</v>
+      </c>
+      <c r="G154" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A155" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B155" s="1">
+        <v>37</v>
+      </c>
+      <c r="C155" s="3" t="s">
+        <v>645</v>
+      </c>
+      <c r="D155" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="E155" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="F155" t="s">
+        <v>826</v>
+      </c>
+      <c r="G155" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A156" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B156" s="1">
+        <v>37</v>
+      </c>
+      <c r="C156" s="3" t="s">
+        <v>645</v>
+      </c>
+      <c r="D156" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="E156" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="F156" t="s">
+        <v>827</v>
+      </c>
+      <c r="G156" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A157" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B157" s="1">
+        <v>35</v>
+      </c>
+      <c r="C157" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="D157" s="3" t="s">
+        <v>640</v>
+      </c>
+      <c r="E157" s="3" t="s">
+        <v>641</v>
+      </c>
+      <c r="F157" t="s">
+        <v>826</v>
+      </c>
+      <c r="G157" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A158" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B158" s="1">
+        <v>35</v>
+      </c>
+      <c r="C158" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="D158" s="3" t="s">
+        <v>640</v>
+      </c>
+      <c r="E158" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="F158" t="s">
+        <v>826</v>
+      </c>
+      <c r="G158" t="s">
+        <v>644</v>
+      </c>
+      <c r="H158" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A159" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B159" s="1">
+        <v>35</v>
+      </c>
+      <c r="C159" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="D159" s="3" t="s">
+        <v>640</v>
+      </c>
+      <c r="E159" s="3" t="s">
+        <v>643</v>
+      </c>
+      <c r="F159" t="s">
+        <v>827</v>
+      </c>
+      <c r="G159" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A160" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B160" s="1">
+        <v>34</v>
+      </c>
+      <c r="C160" s="3" t="s">
+        <v>637</v>
+      </c>
+      <c r="D160" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="E160" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F160" t="s">
+        <v>826</v>
+      </c>
+      <c r="G160" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A161" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B161" s="1">
+        <v>34</v>
+      </c>
+      <c r="C161" s="3" t="s">
+        <v>637</v>
+      </c>
+      <c r="D161" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="E161" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="F161" t="s">
+        <v>827</v>
+      </c>
+      <c r="G161" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A162" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B162" s="1">
+        <v>34</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>637</v>
+      </c>
+      <c r="D162" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="E162" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F162" t="s">
+        <v>828</v>
+      </c>
+      <c r="G162" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A163" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B163" s="1">
+        <v>33</v>
+      </c>
+      <c r="C163" s="3" t="s">
+        <v>634</v>
+      </c>
+      <c r="D163" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="E163" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F163" t="s">
+        <v>826</v>
+      </c>
+      <c r="G163" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A164" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B164" s="1">
+        <v>33</v>
+      </c>
+      <c r="C164" s="3" t="s">
+        <v>634</v>
+      </c>
+      <c r="D164" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="E164" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="F164" t="s">
+        <v>827</v>
+      </c>
+      <c r="G164" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A165" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B165" s="1">
+        <v>33</v>
+      </c>
+      <c r="C165" s="3" t="s">
+        <v>634</v>
+      </c>
+      <c r="D165" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="E165" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="F165" t="s">
+        <v>827</v>
+      </c>
+      <c r="G165" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A166" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B166" s="1">
+        <v>32</v>
+      </c>
+      <c r="C166" s="3" t="s">
+        <v>632</v>
+      </c>
+      <c r="D166" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="E166" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F166" t="s">
+        <v>826</v>
+      </c>
+      <c r="G166" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A167" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B167" s="1">
+        <v>32</v>
+      </c>
+      <c r="C167" s="3" t="s">
+        <v>632</v>
+      </c>
+      <c r="D167" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="E167" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="F167" t="s">
+        <v>827</v>
+      </c>
+      <c r="G167" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A168" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B168" s="1">
+        <v>30</v>
+      </c>
+      <c r="C168" s="3" t="s">
+        <v>629</v>
+      </c>
+      <c r="D168" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="E168" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F168" t="s">
+        <v>826</v>
+      </c>
+      <c r="G168" t="s">
+        <v>630</v>
+      </c>
+      <c r="H168" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A169" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B169" s="1">
+        <v>30</v>
+      </c>
+      <c r="C169" s="3" t="s">
+        <v>629</v>
+      </c>
+      <c r="D169" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="E169" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F169" t="s">
+        <v>827</v>
+      </c>
+      <c r="G169" t="s">
+        <v>630</v>
+      </c>
+      <c r="H169" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A170" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B170" s="1">
+        <v>29</v>
+      </c>
+      <c r="C170" s="3" t="s">
+        <v>626</v>
+      </c>
+      <c r="D170" s="3" t="s">
+        <v>627</v>
+      </c>
+      <c r="E170" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F170" t="s">
+        <v>826</v>
+      </c>
+      <c r="G170" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A171" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B171" s="1">
+        <v>29</v>
+      </c>
+      <c r="C171" s="3" t="s">
+        <v>626</v>
+      </c>
+      <c r="D171" s="3" t="s">
+        <v>627</v>
+      </c>
+      <c r="E171" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F171" t="s">
+        <v>827</v>
+      </c>
+      <c r="G171" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A172" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B172" s="1">
+        <v>27</v>
+      </c>
+      <c r="C172" s="3" t="s">
+        <v>623</v>
+      </c>
+      <c r="D172" s="3" t="s">
+        <v>624</v>
+      </c>
+      <c r="E172" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F172" t="s">
+        <v>826</v>
+      </c>
+      <c r="G172" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A173" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B173" s="1">
+        <v>27</v>
+      </c>
+      <c r="C173" s="3" t="s">
+        <v>623</v>
+      </c>
+      <c r="D173" s="3" t="s">
+        <v>624</v>
+      </c>
+      <c r="E173" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="F173" t="s">
+        <v>827</v>
+      </c>
+      <c r="G173" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A174" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B174" s="1">
+        <v>26</v>
+      </c>
+      <c r="C174" s="3" t="s">
+        <v>620</v>
+      </c>
+      <c r="D174" s="3" t="s">
+        <v>553</v>
+      </c>
+      <c r="E174" s="3" t="s">
+        <v>622</v>
+      </c>
+      <c r="F174" t="s">
+        <v>826</v>
+      </c>
+      <c r="G174" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A175" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B175" s="1">
+        <v>26</v>
+      </c>
+      <c r="C175" s="3" t="s">
+        <v>620</v>
+      </c>
+      <c r="D175" s="3" t="s">
+        <v>553</v>
+      </c>
+      <c r="E175" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="F175" t="s">
+        <v>827</v>
+      </c>
+      <c r="G175" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A176" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B176" s="1">
+        <v>25</v>
+      </c>
+      <c r="C176" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="D176" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="E176" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F176" t="s">
+        <v>826</v>
+      </c>
+      <c r="G176" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A177" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B177" s="1">
+        <v>25</v>
+      </c>
+      <c r="C177" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="D177" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="E177" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="F177" t="s">
+        <v>827</v>
+      </c>
+      <c r="G177" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A178" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B178" s="1">
+        <v>23</v>
+      </c>
+      <c r="C178" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="D178" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="E178" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="F178" t="s">
+        <v>826</v>
+      </c>
+      <c r="G178" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A179" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B179" s="1">
+        <v>23</v>
+      </c>
+      <c r="C179" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="D179" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="E179" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="F179" t="s">
+        <v>827</v>
+      </c>
+      <c r="G179" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A180" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B180" s="1">
+        <v>22</v>
+      </c>
+      <c r="C180" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="D180" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="E180" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F180" t="s">
+        <v>826</v>
+      </c>
+      <c r="G180" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A181" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B181" s="1">
+        <v>22</v>
+      </c>
+      <c r="C181" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="D181" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="E181" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="F181" t="s">
+        <v>827</v>
+      </c>
+      <c r="G181" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A182" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B182" s="1">
+        <v>21</v>
+      </c>
+      <c r="C182" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="D182" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="E182" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F182" t="s">
+        <v>826</v>
+      </c>
+      <c r="G182" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A183" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B183" s="1">
+        <v>21</v>
+      </c>
+      <c r="C183" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="D183" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="E183" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F183" t="s">
+        <v>827</v>
+      </c>
+      <c r="G183" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A184" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B184" s="1">
+        <v>20</v>
+      </c>
+      <c r="C184" s="3" t="s">
+        <v>605</v>
+      </c>
+      <c r="D184" s="3" t="s">
+        <v>606</v>
+      </c>
+      <c r="E184" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F184" t="s">
+        <v>826</v>
+      </c>
+      <c r="G184" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A185" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B185" s="1">
+        <v>20</v>
+      </c>
+      <c r="C185" s="3" t="s">
+        <v>605</v>
+      </c>
+      <c r="D185" s="3" t="s">
+        <v>606</v>
+      </c>
+      <c r="E185" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="F185" t="s">
+        <v>827</v>
+      </c>
+      <c r="G185" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A186" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B186" s="1">
+        <v>19</v>
+      </c>
+      <c r="C186" s="3" t="s">
+        <v>602</v>
+      </c>
+      <c r="D186" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="E186" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F186" t="s">
+        <v>826</v>
+      </c>
+      <c r="G186" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A187" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B187" s="1">
+        <v>19</v>
+      </c>
+      <c r="C187" s="3" t="s">
+        <v>602</v>
+      </c>
+      <c r="D187" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="E187" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="F187" t="s">
+        <v>827</v>
+      </c>
+      <c r="G187" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A188" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B188" s="1">
+        <v>18</v>
+      </c>
+      <c r="C188" s="3" t="s">
+        <v>599</v>
+      </c>
+      <c r="D188" s="3" t="s">
+        <v>600</v>
+      </c>
+      <c r="E188" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F188" t="s">
+        <v>826</v>
+      </c>
+      <c r="G188" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A189" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B189" s="1">
+        <v>18</v>
+      </c>
+      <c r="C189" s="3" t="s">
+        <v>599</v>
+      </c>
+      <c r="D189" s="3" t="s">
+        <v>600</v>
+      </c>
+      <c r="E189" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="F189" t="s">
+        <v>827</v>
+      </c>
+      <c r="G189" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A190" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B190" s="1">
+        <v>15</v>
+      </c>
+      <c r="C190" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="D190" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E190" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F190" t="s">
+        <v>826</v>
+      </c>
+      <c r="G190" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A191" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B191" s="1">
+        <v>15</v>
+      </c>
+      <c r="C191" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="D191" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E191" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="F191" t="s">
+        <v>827</v>
+      </c>
+      <c r="G191" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A192" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B192" s="1">
+        <v>14</v>
+      </c>
+      <c r="C192" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="D192" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E192" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F192" t="s">
+        <v>826</v>
+      </c>
+      <c r="G192" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A193" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B193" s="1">
+        <v>14</v>
+      </c>
+      <c r="C193" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="D193" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E193" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="F193" t="s">
+        <v>827</v>
+      </c>
+      <c r="G193" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A194" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B194" s="1">
+        <v>13</v>
+      </c>
+      <c r="C194" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="D194" s="3" t="s">
+        <v>592</v>
+      </c>
+      <c r="E194" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="F194" t="s">
+        <v>826</v>
+      </c>
+      <c r="G194" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A195" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B195" s="1">
+        <v>13</v>
+      </c>
+      <c r="C195" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="D195" s="3" t="s">
+        <v>592</v>
+      </c>
+      <c r="E195" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="F195" t="s">
+        <v>827</v>
+      </c>
+      <c r="G195" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A196" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B196" s="1">
+        <v>12</v>
+      </c>
+      <c r="C196" s="3" t="s">
+        <v>589</v>
+      </c>
+      <c r="D196" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E196" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F196" t="s">
+        <v>826</v>
+      </c>
+      <c r="G196" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A197" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B197" s="1">
+        <v>12</v>
+      </c>
+      <c r="C197" s="3" t="s">
+        <v>589</v>
+      </c>
+      <c r="D197" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E197" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F197" t="s">
+        <v>827</v>
+      </c>
+      <c r="G197" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A198" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B198" s="1">
+        <v>11</v>
+      </c>
+      <c r="C198" s="3" t="s">
+        <v>586</v>
+      </c>
+      <c r="D198" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="E198" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F198" t="s">
+        <v>826</v>
+      </c>
+      <c r="G198" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A199" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B199" s="1">
+        <v>11</v>
+      </c>
+      <c r="C199" s="3" t="s">
+        <v>586</v>
+      </c>
+      <c r="D199" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="E199" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="F199" t="s">
+        <v>827</v>
+      </c>
+      <c r="G199" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A200" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B200" s="1">
+        <v>11</v>
+      </c>
+      <c r="C200" s="3" t="s">
+        <v>586</v>
+      </c>
+      <c r="D200" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="E200" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F200" t="s">
+        <v>827</v>
+      </c>
+      <c r="G200" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A201" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B201" s="1">
+        <v>10</v>
+      </c>
+      <c r="C201" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="D201" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="E201" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F201" t="s">
+        <v>826</v>
+      </c>
+      <c r="G201" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A202" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B202" s="1">
+        <v>10</v>
+      </c>
+      <c r="C202" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="D202" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="E202" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="F202" t="s">
+        <v>827</v>
+      </c>
+      <c r="G202" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A203" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B203" s="1">
+        <v>10</v>
+      </c>
+      <c r="C203" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="D203" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="E203" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F203" t="s">
+        <v>827</v>
+      </c>
+      <c r="G203" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A204" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B204" s="1">
+        <v>9</v>
+      </c>
+      <c r="C204" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="D204" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="E204" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F204" t="s">
+        <v>826</v>
+      </c>
+      <c r="G204" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A205" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B205" s="1">
+        <v>9</v>
+      </c>
+      <c r="C205" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="D205" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="E205" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F205" t="s">
+        <v>827</v>
+      </c>
+      <c r="G205" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A206" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B206" s="1">
+        <v>8</v>
+      </c>
+      <c r="C206" s="3" t="s">
+        <v>580</v>
+      </c>
+      <c r="D206" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="E206" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F206" t="s">
+        <v>826</v>
+      </c>
+      <c r="G206" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A207" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B207" s="1">
+        <v>8</v>
+      </c>
+      <c r="C207" s="3" t="s">
+        <v>580</v>
+      </c>
+      <c r="D207" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="E207" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F207" t="s">
+        <v>827</v>
+      </c>
+      <c r="G207" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A208" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B208" s="1">
+        <v>7</v>
+      </c>
+      <c r="C208" s="3" t="s">
+        <v>577</v>
+      </c>
+      <c r="D208" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="E208" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F208" t="s">
+        <v>826</v>
+      </c>
+      <c r="G208" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A209" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B209" s="1">
+        <v>7</v>
+      </c>
+      <c r="C209" s="3" t="s">
+        <v>577</v>
+      </c>
+      <c r="D209" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="E209" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F209" t="s">
+        <v>827</v>
+      </c>
+      <c r="G209" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A210" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B210" s="1">
+        <v>6</v>
+      </c>
+      <c r="C210" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="D210" s="3" t="s">
+        <v>574</v>
+      </c>
+      <c r="E210" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="F210" t="s">
+        <v>826</v>
+      </c>
+      <c r="G210" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A211" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B211" s="1">
+        <v>6</v>
+      </c>
+      <c r="C211" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="D211" s="3" t="s">
+        <v>574</v>
+      </c>
+      <c r="E211" s="3" t="s">
+        <v>576</v>
+      </c>
+      <c r="F211" t="s">
+        <v>827</v>
+      </c>
+      <c r="G211" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A212" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B212" s="1">
+        <v>5</v>
+      </c>
+      <c r="C212" s="3" t="s">
+        <v>570</v>
+      </c>
+      <c r="D212" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="E212" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F212" t="s">
+        <v>826</v>
+      </c>
+      <c r="G212" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A213" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B213" s="1">
+        <v>5</v>
+      </c>
+      <c r="C213" s="3" t="s">
+        <v>570</v>
+      </c>
+      <c r="D213" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="E213" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="F213" t="s">
+        <v>827</v>
+      </c>
+      <c r="G213" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A214" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B214" s="1">
+        <v>4</v>
+      </c>
+      <c r="C214" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="D214" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="E214" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="F214" t="s">
+        <v>826</v>
+      </c>
+      <c r="G214" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A215" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B215" s="1">
+        <v>4</v>
+      </c>
+      <c r="C215" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="D215" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="E215" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="F215" t="s">
+        <v>827</v>
+      </c>
+      <c r="G215" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A216" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B216" s="1">
+        <v>3</v>
+      </c>
+      <c r="C216" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="D216" s="3" t="s">
+        <v>564</v>
+      </c>
+      <c r="E216" s="3" t="s">
+        <v>502</v>
+      </c>
+      <c r="F216" t="s">
+        <v>826</v>
+      </c>
+      <c r="G216" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A217" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B217" s="1">
+        <v>3</v>
+      </c>
+      <c r="C217" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="D217" s="3" t="s">
+        <v>564</v>
+      </c>
+      <c r="E217" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="F217" t="s">
+        <v>827</v>
+      </c>
+      <c r="G217" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A218" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B218" s="1">
+        <v>2</v>
+      </c>
+      <c r="C218" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="D218" s="3" t="s">
+        <v>561</v>
+      </c>
+      <c r="E218" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="F218" t="s">
+        <v>826</v>
+      </c>
+      <c r="G218" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A219" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B219" s="1">
+        <v>2</v>
+      </c>
+      <c r="C219" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="D219" s="3" t="s">
+        <v>561</v>
+      </c>
+      <c r="E219" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="F219" t="s">
+        <v>827</v>
+      </c>
+      <c r="G219" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A220" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B220" s="1">
+        <v>1</v>
+      </c>
+      <c r="C220" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="D220" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="E220" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F220" t="s">
+        <v>826</v>
+      </c>
+      <c r="G220" t="s">
+        <v>558</v>
+      </c>
+      <c r="H220" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A221" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B221" s="1">
+        <v>1</v>
+      </c>
+      <c r="C221" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="D221" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="E221" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F221" t="s">
+        <v>827</v>
+      </c>
+      <c r="G221" t="s">
+        <v>558</v>
+      </c>
+      <c r="H221" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A222" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B222" s="1">
+        <v>98</v>
+      </c>
+      <c r="C222" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="D222" s="3" t="s">
+        <v>553</v>
+      </c>
+      <c r="E222" s="3" t="s">
+        <v>554</v>
+      </c>
+      <c r="F222" t="s">
+        <v>826</v>
+      </c>
+      <c r="G222" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A223" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B223" s="1">
+        <v>98</v>
+      </c>
+      <c r="C223" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="D223" s="3" t="s">
+        <v>553</v>
+      </c>
+      <c r="E223" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="F223" t="s">
+        <v>827</v>
+      </c>
+      <c r="G223" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A224" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B224" s="1">
+        <v>96</v>
+      </c>
+      <c r="C224" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="D224" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="E224" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F224" t="s">
+        <v>826</v>
+      </c>
+      <c r="G224" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="225" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A225" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B225" s="1">
+        <v>96</v>
+      </c>
+      <c r="C225" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="D225" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="E225" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F225" t="s">
+        <v>827</v>
+      </c>
+      <c r="G225" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="226" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A226" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B226" s="1">
+        <v>95</v>
+      </c>
+      <c r="C226" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="D226" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="E226" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="F226" t="s">
+        <v>826</v>
+      </c>
+      <c r="G226" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="227" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A227" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B227" s="1">
+        <v>95</v>
+      </c>
+      <c r="C227" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="D227" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="E227" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="F227" t="s">
+        <v>827</v>
+      </c>
+      <c r="G227" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="228" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A228" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B228" s="1">
+        <v>95</v>
+      </c>
+      <c r="C228" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="D228" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="E228" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="F228" t="s">
+        <v>828</v>
+      </c>
+      <c r="G228" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="229" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A229" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B229" s="1">
+        <v>95</v>
+      </c>
+      <c r="C229" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="D229" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="E229" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="F229" t="s">
+        <v>828</v>
+      </c>
+      <c r="G229" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="230" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A230" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B230" s="1">
+        <v>95</v>
+      </c>
+      <c r="C230" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="D230" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="E230" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="F230" t="s">
+        <v>828</v>
+      </c>
+      <c r="G230" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="231" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A231" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B231" s="1">
+        <v>95</v>
+      </c>
+      <c r="C231" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="D231" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="E231" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F231" t="s">
+        <v>828</v>
+      </c>
+      <c r="G231" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="232" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A232" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B232" s="1">
+        <v>94</v>
+      </c>
+      <c r="C232" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="D232" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="E232" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="F232" t="s">
+        <v>826</v>
+      </c>
+      <c r="G232" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="233" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A233" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B233" s="1">
+        <v>94</v>
+      </c>
+      <c r="C233" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="D233" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="E233" s="3" t="s">
+        <v>542</v>
+      </c>
+      <c r="F233" t="s">
+        <v>827</v>
+      </c>
+      <c r="G233" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="234" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A234" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B234" s="1">
+        <v>92</v>
+      </c>
+      <c r="C234" s="3" t="s">
+        <v>537</v>
+      </c>
+      <c r="D234" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="E234" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F234" t="s">
+        <v>826</v>
+      </c>
+      <c r="G234" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="235" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A235" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B235" s="1">
+        <v>92</v>
+      </c>
+      <c r="C235" s="3" t="s">
+        <v>537</v>
+      </c>
+      <c r="D235" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="E235" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F235" t="s">
+        <v>827</v>
+      </c>
+      <c r="G235" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="236" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A236" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B236" s="1">
+        <v>91</v>
+      </c>
+      <c r="C236" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="D236" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="E236" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F236" t="s">
+        <v>826</v>
+      </c>
+      <c r="G236" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="237" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A237" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B237" s="1">
+        <v>91</v>
+      </c>
+      <c r="C237" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="D237" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="E237" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="F237" t="s">
+        <v>827</v>
+      </c>
+      <c r="G237" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="238" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A238" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B238" s="1">
+        <v>91</v>
+      </c>
+      <c r="C238" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="D238" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="E238" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F238" t="s">
+        <v>827</v>
+      </c>
+      <c r="G238" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="239" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A239" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B239" s="1">
+        <v>90</v>
+      </c>
+      <c r="C239" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="D239" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="E239" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F239" t="s">
+        <v>826</v>
+      </c>
+      <c r="G239" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="240" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A240" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B240" s="1">
+        <v>90</v>
+      </c>
+      <c r="C240" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="D240" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="E240" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="F240" t="s">
+        <v>827</v>
+      </c>
+      <c r="G240" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="241" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A241" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B241" s="1">
+        <v>90</v>
+      </c>
+      <c r="C241" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="D241" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="E241" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F241" t="s">
+        <v>828</v>
+      </c>
+      <c r="G241" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="242" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A242" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B242" s="1">
+        <v>89</v>
+      </c>
+      <c r="C242" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="D242" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="E242" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F242" t="s">
+        <v>826</v>
+      </c>
+      <c r="G242" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="243" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A243" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B243" s="1">
+        <v>89</v>
+      </c>
+      <c r="C243" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="D243" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="E243" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="F243" t="s">
+        <v>827</v>
+      </c>
+      <c r="G243" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="244" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A244" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B244" s="1">
+        <v>87</v>
+      </c>
+      <c r="C244" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="D244" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="E244" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F244" t="s">
+        <v>826</v>
+      </c>
+      <c r="G244" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="245" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A245" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B245" s="1">
+        <v>87</v>
+      </c>
+      <c r="C245" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="D245" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="E245" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="F245" t="s">
+        <v>827</v>
+      </c>
+      <c r="G245" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="246" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A246" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B246" s="1">
+        <v>87</v>
+      </c>
+      <c r="C246" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="D246" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="E246" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F246" t="s">
+        <v>828</v>
+      </c>
+      <c r="G246" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="247" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A247" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B247" s="1">
+        <v>84</v>
+      </c>
+      <c r="C247" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="D247" s="3" t="s">
+        <v>520</v>
+      </c>
+      <c r="E247" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="F247" t="s">
+        <v>826</v>
+      </c>
+      <c r="G247" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="248" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A248" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B248" s="1">
+        <v>84</v>
+      </c>
+      <c r="C248" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="D248" s="3" t="s">
+        <v>520</v>
+      </c>
+      <c r="E248" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="F248" t="s">
+        <v>826</v>
+      </c>
+      <c r="G248" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="249" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A249" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B249" s="1">
+        <v>83</v>
+      </c>
+      <c r="C249" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="D249" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="E249" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F249" t="s">
+        <v>826</v>
+      </c>
+      <c r="G249" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="250" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A250" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B250" s="1">
+        <v>83</v>
+      </c>
+      <c r="C250" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="D250" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="E250" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F250" t="s">
+        <v>827</v>
+      </c>
+      <c r="G250" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="251" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A251" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B251" s="1">
+        <v>82</v>
+      </c>
+      <c r="C251" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="D251" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E251" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F251" t="s">
+        <v>826</v>
+      </c>
+      <c r="G251" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="252" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A252" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B252" s="1">
+        <v>82</v>
+      </c>
+      <c r="C252" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="D252" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E252" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F252" t="s">
+        <v>827</v>
+      </c>
+      <c r="G252" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="253" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A253" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B253" s="1">
+        <v>81</v>
+      </c>
+      <c r="C253" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="D253" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="E253" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="F253" t="s">
+        <v>826</v>
+      </c>
+      <c r="G253" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="254" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A254" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B254" s="1">
+        <v>81</v>
+      </c>
+      <c r="C254" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="D254" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="E254" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F254" t="s">
+        <v>827</v>
+      </c>
+      <c r="G254" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="255" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A255" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B255" s="1">
         <v>80</v>
       </c>
-      <c r="E2" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B3" s="1">
+      <c r="C255" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="D255" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E255" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F255" t="s">
+        <v>826</v>
+      </c>
+      <c r="G255" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="256" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A256" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B256" s="1">
+        <v>80</v>
+      </c>
+      <c r="C256" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="D256" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E256" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F256" t="s">
+        <v>827</v>
+      </c>
+      <c r="G256" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="257" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A257" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B257" s="1">
+        <v>80</v>
+      </c>
+      <c r="C257" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="D257" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E257" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F257" t="s">
+        <v>828</v>
+      </c>
+      <c r="G257" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="258" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A258" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B258" s="1">
+        <v>79</v>
+      </c>
+      <c r="C258" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="D258" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="E258" s="3" t="s">
+        <v>502</v>
+      </c>
+      <c r="F258" t="s">
+        <v>826</v>
+      </c>
+      <c r="G258" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="259" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A259" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B259" s="1">
+        <v>79</v>
+      </c>
+      <c r="C259" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="D259" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="E259" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="F259" t="s">
+        <v>827</v>
+      </c>
+      <c r="G259" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="260" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A260" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B260" s="1">
+        <v>78</v>
+      </c>
+      <c r="C260" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="D260" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="E260" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="C3" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="2" t="s">
+      <c r="F260" t="s">
+        <v>826</v>
+      </c>
+      <c r="G260" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="261" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A261" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B261" s="1">
+        <v>78</v>
+      </c>
+      <c r="C261" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="D261" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="E261" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="F261" t="s">
+        <v>827</v>
+      </c>
+      <c r="G261" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="262" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A262" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B262" s="1">
+        <v>75</v>
+      </c>
+      <c r="C262" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="D262" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="E262" s="3" t="s">
+        <v>504</v>
+      </c>
+      <c r="F262" t="s">
+        <v>826</v>
+      </c>
+      <c r="G262" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="263" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A263" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B263" s="1">
+        <v>75</v>
+      </c>
+      <c r="C263" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="D263" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="E263" s="3" t="s">
+        <v>502</v>
+      </c>
+      <c r="F263" t="s">
+        <v>827</v>
+      </c>
+      <c r="G263" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="264" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A264" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B264" s="1">
+        <v>74</v>
+      </c>
+      <c r="C264" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="D264" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E264" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="F264" t="s">
+        <v>826</v>
+      </c>
+      <c r="G264" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="265" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A265" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B265" s="1">
+        <v>74</v>
+      </c>
+      <c r="C265" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="D265" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E265" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="F265" t="s">
+        <v>827</v>
+      </c>
+      <c r="G265" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="266" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A266" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B266" s="1">
+        <v>74</v>
+      </c>
+      <c r="C266" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="D266" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E266" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F266" t="s">
+        <v>827</v>
+      </c>
+      <c r="G266" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="267" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A267" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B267" s="1">
+        <v>72</v>
+      </c>
+      <c r="C267" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="D267" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="E267" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F267" t="s">
+        <v>826</v>
+      </c>
+      <c r="G267" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="268" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A268" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B268" s="1">
+        <v>72</v>
+      </c>
+      <c r="C268" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="D268" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="E268" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="F268" t="s">
+        <v>827</v>
+      </c>
+      <c r="G268" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="269" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A269" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B269" s="1">
+        <v>72</v>
+      </c>
+      <c r="C269" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="D269" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="E269" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F269" t="s">
+        <v>828</v>
+      </c>
+      <c r="G269" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="270" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A270" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B270" s="1">
+        <v>70</v>
+      </c>
+      <c r="C270" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="D270" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="E270" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="F270" t="s">
+        <v>826</v>
+      </c>
+      <c r="G270" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="271" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A271" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B271" s="1">
+        <v>70</v>
+      </c>
+      <c r="C271" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="D271" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="E271" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="F271" t="s">
+        <v>827</v>
+      </c>
+      <c r="G271" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="272" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A272" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B272" s="1">
+        <v>70</v>
+      </c>
+      <c r="C272" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="D272" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="E272" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="F272" t="s">
+        <v>828</v>
+      </c>
+      <c r="G272" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="273" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A273" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B273" s="1">
+        <v>66</v>
+      </c>
+      <c r="C273" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="D273" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="E273" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="F273" t="s">
+        <v>826</v>
+      </c>
+      <c r="G273" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="274" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A274" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B274" s="1">
+        <v>66</v>
+      </c>
+      <c r="C274" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="D274" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="E274" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="F274" t="s">
+        <v>827</v>
+      </c>
+      <c r="G274" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="275" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A275" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B275" s="1">
+        <v>65</v>
+      </c>
+      <c r="C275" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="D275" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="E275" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F275" t="s">
+        <v>826</v>
+      </c>
+      <c r="G275" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="276" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A276" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B276" s="1">
+        <v>65</v>
+      </c>
+      <c r="C276" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="D276" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="E276" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="F276" t="s">
+        <v>827</v>
+      </c>
+      <c r="G276" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="277" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A277" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B277" s="1">
+        <v>63</v>
+      </c>
+      <c r="C277" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="D277" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="E277" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="F277" t="s">
+        <v>826</v>
+      </c>
+      <c r="G277" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="278" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A278" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B278" s="1">
+        <v>63</v>
+      </c>
+      <c r="C278" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="D278" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="E278" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="F278" t="s">
+        <v>827</v>
+      </c>
+      <c r="G278" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="279" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A279" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B279" s="1">
+        <v>61</v>
+      </c>
+      <c r="C279" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="D279" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="E279" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F279" t="s">
+        <v>826</v>
+      </c>
+      <c r="G279" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="280" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A280" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B280" s="1">
+        <v>61</v>
+      </c>
+      <c r="C280" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="D280" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="E280" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="F280" t="s">
+        <v>827</v>
+      </c>
+      <c r="G280" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="281" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A281" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B281" s="1">
+        <v>61</v>
+      </c>
+      <c r="C281" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="D281" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="E281" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F281" t="s">
+        <v>828</v>
+      </c>
+      <c r="G281" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="282" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A282" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B282" s="1">
+        <v>59</v>
+      </c>
+      <c r="C282" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="D282" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="E282" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F282" t="s">
+        <v>826</v>
+      </c>
+      <c r="G282" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="283" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A283" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B283" s="1">
+        <v>59</v>
+      </c>
+      <c r="C283" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="D283" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="E283" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="F283" t="s">
+        <v>827</v>
+      </c>
+      <c r="G283" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="284" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A284" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B284" s="1">
+        <v>59</v>
+      </c>
+      <c r="C284" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="D284" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="E284" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="F284" t="s">
+        <v>827</v>
+      </c>
+      <c r="G284" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="285" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A285" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B285" s="1">
+        <v>57</v>
+      </c>
+      <c r="C285" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="D285" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="E285" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F285" t="s">
+        <v>826</v>
+      </c>
+      <c r="G285" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="286" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A286" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B286" s="1">
+        <v>57</v>
+      </c>
+      <c r="C286" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="D286" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="E286" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="F286" t="s">
+        <v>827</v>
+      </c>
+      <c r="G286" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="287" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A287" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B287" s="1">
+        <v>57</v>
+      </c>
+      <c r="C287" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="D287" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="E287" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F287" t="s">
+        <v>827</v>
+      </c>
+      <c r="G287" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="288" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A288" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B288" s="1">
+        <v>56</v>
+      </c>
+      <c r="C288" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="D288" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="E288" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F288" t="s">
+        <v>826</v>
+      </c>
+      <c r="G288" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="289" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A289" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B289" s="1">
+        <v>56</v>
+      </c>
+      <c r="C289" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="D289" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="E289" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="F289" t="s">
+        <v>827</v>
+      </c>
+      <c r="G289" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="290" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A290" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B290" s="1">
+        <v>56</v>
+      </c>
+      <c r="C290" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="D290" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="E290" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F290" t="s">
+        <v>827</v>
+      </c>
+      <c r="G290" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="291" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A291" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B291" s="1">
+        <v>55</v>
+      </c>
+      <c r="C291" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="D291" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="E291" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="F291" t="s">
+        <v>826</v>
+      </c>
+      <c r="G291" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="292" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A292" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B292" s="1">
+        <v>55</v>
+      </c>
+      <c r="C292" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="D292" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="E292" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="F292" t="s">
+        <v>827</v>
+      </c>
+      <c r="G292" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="293" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A293" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B293" s="1">
+        <v>54</v>
+      </c>
+      <c r="C293" s="3" t="s">
+        <v>468</v>
+      </c>
+      <c r="D293" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="E293" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="F293" t="s">
+        <v>826</v>
+      </c>
+      <c r="G293" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="294" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A294" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B294" s="1">
+        <v>54</v>
+      </c>
+      <c r="C294" s="3" t="s">
+        <v>468</v>
+      </c>
+      <c r="D294" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="E294" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="F294" t="s">
+        <v>827</v>
+      </c>
+      <c r="G294" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="295" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A295" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B295" s="1">
+        <v>52</v>
+      </c>
+      <c r="C295" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="D295" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="E295" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="F295" t="s">
+        <v>826</v>
+      </c>
+      <c r="G295" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="296" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A296" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B296" s="1">
+        <v>52</v>
+      </c>
+      <c r="C296" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="D296" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="E296" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="F296" t="s">
+        <v>827</v>
+      </c>
+      <c r="G296" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="297" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A297" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B297" s="1">
+        <v>52</v>
+      </c>
+      <c r="C297" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="D297" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="E297" s="3" t="s">
+        <v>466</v>
+      </c>
+      <c r="F297" t="s">
+        <v>827</v>
+      </c>
+      <c r="G297" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="298" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A298" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B298" s="1">
+        <v>51</v>
+      </c>
+      <c r="C298" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="D298" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="E298" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="F298" t="s">
+        <v>826</v>
+      </c>
+      <c r="G298" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="299" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A299" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B299" s="1">
+        <v>51</v>
+      </c>
+      <c r="C299" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="D299" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="E299" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="F299" t="s">
+        <v>827</v>
+      </c>
+      <c r="G299" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="300" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A300" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B300" s="1">
+        <v>51</v>
+      </c>
+      <c r="C300" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="D300" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="E300" s="3" t="s">
+        <v>466</v>
+      </c>
+      <c r="F300" t="s">
+        <v>827</v>
+      </c>
+      <c r="G300" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="301" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A301" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B301" s="1">
+        <v>50</v>
+      </c>
+      <c r="C301" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="D301" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="E301" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="F301" t="s">
+        <v>826</v>
+      </c>
+      <c r="G301" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="302" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A302" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B302" s="1">
+        <v>50</v>
+      </c>
+      <c r="C302" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="D302" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="E302" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="F302" t="s">
+        <v>827</v>
+      </c>
+      <c r="G302" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="303" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A303" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B303" s="1">
+        <v>50</v>
+      </c>
+      <c r="C303" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="D303" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="E303" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="F303" t="s">
+        <v>827</v>
+      </c>
+      <c r="G303" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="304" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A304" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B304" s="1">
+        <v>49</v>
+      </c>
+      <c r="C304" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="D304" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="E304" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F304" t="s">
+        <v>826</v>
+      </c>
+      <c r="G304" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="305" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A305" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B305" s="1">
+        <v>49</v>
+      </c>
+      <c r="C305" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="D305" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="E305" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="F305" t="s">
+        <v>827</v>
+      </c>
+      <c r="G305" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="306" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A306" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B306" s="1">
+        <v>49</v>
+      </c>
+      <c r="C306" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="D306" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="E306" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F306" t="s">
+        <v>828</v>
+      </c>
+      <c r="G306" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="307" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A307" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B307" s="1">
+        <v>47</v>
+      </c>
+      <c r="C307" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="D307" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="E307" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F307" t="s">
+        <v>826</v>
+      </c>
+      <c r="G307" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="308" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A308" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B308" s="1">
+        <v>47</v>
+      </c>
+      <c r="C308" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="D308" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="E308" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F308" t="s">
+        <v>827</v>
+      </c>
+      <c r="G308" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="309" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A309" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B309" s="1">
+        <v>46</v>
+      </c>
+      <c r="C309" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="D309" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="E309" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F309" t="s">
+        <v>826</v>
+      </c>
+      <c r="G309" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="310" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A310" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B310" s="1">
+        <v>46</v>
+      </c>
+      <c r="C310" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="D310" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="E310" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F310" t="s">
+        <v>827</v>
+      </c>
+      <c r="G310" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="311" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A311" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B311" s="1">
+        <v>45</v>
+      </c>
+      <c r="C311" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="D311" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="E311" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F311" t="s">
+        <v>826</v>
+      </c>
+      <c r="G311" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="312" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A312" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B312" s="1">
+        <v>45</v>
+      </c>
+      <c r="C312" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="D312" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="E312" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="F312" t="s">
+        <v>827</v>
+      </c>
+      <c r="G312" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="313" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A313" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B313" s="1">
+        <v>45</v>
+      </c>
+      <c r="C313" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="D313" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="E313" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F313" t="s">
+        <v>827</v>
+      </c>
+      <c r="G313" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="314" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A314" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B314" s="1">
+        <v>44</v>
+      </c>
+      <c r="C314" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="D314" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="E314" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="F314" t="s">
+        <v>826</v>
+      </c>
+      <c r="G314" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="315" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A315" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B315" s="1">
+        <v>44</v>
+      </c>
+      <c r="C315" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="D315" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="E315" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="F315" t="s">
+        <v>827</v>
+      </c>
+      <c r="G315" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="316" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A316" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B316" s="1">
+        <v>43</v>
+      </c>
+      <c r="C316" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="D316" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="E316" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F316" t="s">
+        <v>826</v>
+      </c>
+      <c r="G316" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="317" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A317" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B317" s="1">
+        <v>43</v>
+      </c>
+      <c r="C317" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="D317" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="E317" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="F317" t="s">
+        <v>827</v>
+      </c>
+      <c r="G317" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="318" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A318" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B318" s="1">
+        <v>42</v>
+      </c>
+      <c r="C318" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="D318" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="E318" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F318" t="s">
+        <v>826</v>
+      </c>
+      <c r="G318" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="319" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A319" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B319" s="1">
+        <v>42</v>
+      </c>
+      <c r="C319" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="D319" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="E319" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="F319" t="s">
+        <v>827</v>
+      </c>
+      <c r="G319" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="320" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A320" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B320" s="1">
+        <v>41</v>
+      </c>
+      <c r="C320" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="D320" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="E320" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F320" t="s">
+        <v>826</v>
+      </c>
+      <c r="G320" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="321" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A321" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B321" s="1">
+        <v>41</v>
+      </c>
+      <c r="C321" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="D321" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="E321" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F321" t="s">
+        <v>827</v>
+      </c>
+      <c r="G321" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="322" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A322" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B322" s="1">
+        <v>40</v>
+      </c>
+      <c r="C322" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="D322" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="E322" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F322" t="s">
+        <v>826</v>
+      </c>
+      <c r="G322" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="323" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A323" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B323" s="1">
+        <v>40</v>
+      </c>
+      <c r="C323" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="D323" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="E323" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F323" t="s">
+        <v>827</v>
+      </c>
+      <c r="G323" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="324" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A324" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B324" s="1">
+        <v>37</v>
+      </c>
+      <c r="C324" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="D324" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E324" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F324" t="s">
+        <v>826</v>
+      </c>
+      <c r="G324" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="325" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A325" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B325" s="1">
+        <v>37</v>
+      </c>
+      <c r="C325" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="D325" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E325" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F325" t="s">
+        <v>827</v>
+      </c>
+      <c r="G325" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="326" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A326" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B326" s="1">
+        <v>35</v>
+      </c>
+      <c r="C326" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="D326" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="E326" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="F326" t="s">
+        <v>826</v>
+      </c>
+      <c r="G326" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="327" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A327" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B327" s="1">
+        <v>35</v>
+      </c>
+      <c r="C327" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="D327" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="E327" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="F327" t="s">
+        <v>827</v>
+      </c>
+      <c r="G327" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="328" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A328" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B328" s="1">
+        <v>35</v>
+      </c>
+      <c r="C328" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="D328" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="E328" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="F328" t="s">
+        <v>827</v>
+      </c>
+      <c r="G328" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="329" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A329" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B329" s="1">
+        <v>35</v>
+      </c>
+      <c r="C329" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="D329" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="E329" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="F329" t="s">
+        <v>827</v>
+      </c>
+      <c r="G329" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="330" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A330" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B330" s="1">
+        <v>34</v>
+      </c>
+      <c r="C330" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="D330" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="E330" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F330" t="s">
+        <v>826</v>
+      </c>
+      <c r="G330" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="331" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A331" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B331" s="1">
+        <v>34</v>
+      </c>
+      <c r="C331" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="D331" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="E331" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="F331" t="s">
+        <v>827</v>
+      </c>
+      <c r="G331" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="332" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A332" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B332" s="1">
+        <v>32</v>
+      </c>
+      <c r="C332" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="D332" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="E332" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="F332" t="s">
+        <v>826</v>
+      </c>
+      <c r="G332" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="333" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A333" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B333" s="1">
+        <v>32</v>
+      </c>
+      <c r="C333" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="D333" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="E333" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="F333" t="s">
+        <v>827</v>
+      </c>
+      <c r="G333" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="334" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A334" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B334" s="1">
+        <v>31</v>
+      </c>
+      <c r="C334" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="D334" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="E334" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F334" t="s">
+        <v>826</v>
+      </c>
+      <c r="G334" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="335" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A335" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B335" s="1">
+        <v>31</v>
+      </c>
+      <c r="C335" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="D335" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="E335" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="F335" t="s">
+        <v>827</v>
+      </c>
+      <c r="G335" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="336" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A336" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B336" s="1">
+        <v>30</v>
+      </c>
+      <c r="C336" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="D336" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="E336" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="F336" t="s">
+        <v>826</v>
+      </c>
+      <c r="G336" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="337" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A337" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B337" s="1">
+        <v>30</v>
+      </c>
+      <c r="C337" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="D337" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="E337" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="F337" t="s">
+        <v>827</v>
+      </c>
+      <c r="G337" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="338" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A338" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B338" s="1">
+        <v>28</v>
+      </c>
+      <c r="C338" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="D338" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E338" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F338" t="s">
+        <v>826</v>
+      </c>
+      <c r="G338" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="339" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A339" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B339" s="1">
+        <v>28</v>
+      </c>
+      <c r="C339" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="D339" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E339" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="F339" t="s">
+        <v>827</v>
+      </c>
+      <c r="G339" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="340" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A340" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B340" s="1">
+        <v>28</v>
+      </c>
+      <c r="C340" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="D340" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E340" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F340" t="s">
+        <v>827</v>
+      </c>
+      <c r="G340" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="341" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A341" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B341" s="1">
+        <v>28</v>
+      </c>
+      <c r="C341" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="D341" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E341" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F341" t="s">
+        <v>829</v>
+      </c>
+      <c r="G341" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="342" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A342" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B342" s="1">
+        <v>25</v>
+      </c>
+      <c r="C342" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="D342" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E342" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F342" t="s">
+        <v>826</v>
+      </c>
+      <c r="G342" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="343" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A343" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B343" s="1">
+        <v>25</v>
+      </c>
+      <c r="C343" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="D343" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E343" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F343" t="s">
+        <v>827</v>
+      </c>
+      <c r="G343" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="344" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A344" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B344" s="1">
+        <v>24</v>
+      </c>
+      <c r="C344" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="D344" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="E344" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F344" t="s">
+        <v>826</v>
+      </c>
+      <c r="G344" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="345" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A345" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B345" s="1">
+        <v>24</v>
+      </c>
+      <c r="C345" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="D345" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="E345" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="F345" t="s">
+        <v>827</v>
+      </c>
+      <c r="G345" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="346" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A346" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B346" s="1">
+        <v>24</v>
+      </c>
+      <c r="C346" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="D346" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="E346" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F346" t="s">
+        <v>827</v>
+      </c>
+      <c r="G346" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="347" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A347" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B347" s="1">
+        <v>22</v>
+      </c>
+      <c r="C347" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="D347" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="E347" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F347" t="s">
+        <v>826</v>
+      </c>
+      <c r="G347" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="348" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A348" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B348" s="1">
+        <v>22</v>
+      </c>
+      <c r="C348" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="D348" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="E348" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="F348" t="s">
+        <v>827</v>
+      </c>
+      <c r="G348" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="349" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A349" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B349" s="1">
+        <v>21</v>
+      </c>
+      <c r="C349" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="D349" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="E349" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F349" t="s">
+        <v>826</v>
+      </c>
+      <c r="G349" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="350" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A350" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B350" s="1">
+        <v>21</v>
+      </c>
+      <c r="C350" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="D350" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="E350" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F350" t="s">
+        <v>827</v>
+      </c>
+      <c r="G350" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="351" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A351" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B351" s="1">
+        <v>20</v>
+      </c>
+      <c r="C351" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="D351" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="E351" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F351" t="s">
+        <v>826</v>
+      </c>
+      <c r="G351" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="352" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A352" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B352" s="1">
+        <v>20</v>
+      </c>
+      <c r="C352" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="D352" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="E352" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F352" t="s">
+        <v>827</v>
+      </c>
+      <c r="G352" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="353" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A353" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B353" s="1">
+        <v>20</v>
+      </c>
+      <c r="C353" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="D353" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="E353" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="F353" t="s">
+        <v>828</v>
+      </c>
+      <c r="G353" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="354" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A354" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B354" s="1">
+        <v>19</v>
+      </c>
+      <c r="C354" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="D354" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="E354" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F354" t="s">
+        <v>826</v>
+      </c>
+      <c r="G354" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="355" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A355" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B355" s="1">
+        <v>19</v>
+      </c>
+      <c r="C355" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="D355" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="E355" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="F355" t="s">
+        <v>827</v>
+      </c>
+      <c r="G355" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="356" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A356" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B356" s="1">
+        <v>19</v>
+      </c>
+      <c r="C356" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="D356" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="E356" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="F356" t="s">
+        <v>828</v>
+      </c>
+      <c r="G356" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="357" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A357" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B357" s="1">
+        <v>18</v>
+      </c>
+      <c r="C357" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="D357" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="E357" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F357" t="s">
+        <v>826</v>
+      </c>
+      <c r="G357" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="358" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A358" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B358" s="1">
+        <v>18</v>
+      </c>
+      <c r="C358" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="D358" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="E358" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="F358" t="s">
+        <v>827</v>
+      </c>
+      <c r="G358" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="359" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A359" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B359" s="1">
+        <v>18</v>
+      </c>
+      <c r="C359" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="D359" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="E359" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F359" t="s">
+        <v>828</v>
+      </c>
+      <c r="G359" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="360" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A360" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B360" s="1">
+        <v>16</v>
+      </c>
+      <c r="C360" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="D360" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="E360" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F360" t="s">
+        <v>826</v>
+      </c>
+      <c r="G360" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="361" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A361" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B361" s="1">
+        <v>16</v>
+      </c>
+      <c r="C361" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="D361" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="E361" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="F361" t="s">
+        <v>827</v>
+      </c>
+      <c r="G361" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="362" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A362" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B362" s="1">
+        <v>16</v>
+      </c>
+      <c r="C362" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="D362" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="E362" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F362" t="s">
+        <v>828</v>
+      </c>
+      <c r="G362" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="363" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A363" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B363" s="1">
+        <v>15</v>
+      </c>
+      <c r="C363" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="D363" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="E363" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F363" t="s">
+        <v>826</v>
+      </c>
+      <c r="G363" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="364" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A364" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B364" s="1">
+        <v>15</v>
+      </c>
+      <c r="C364" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="D364" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="E364" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="F364" t="s">
+        <v>827</v>
+      </c>
+      <c r="G364" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="365" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A365" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B365" s="1">
+        <v>15</v>
+      </c>
+      <c r="C365" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="D365" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="E365" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F365" t="s">
+        <v>828</v>
+      </c>
+      <c r="G365" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="366" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A366" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B366" s="1">
+        <v>13</v>
+      </c>
+      <c r="C366" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="D366" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="E366" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F366" t="s">
+        <v>826</v>
+      </c>
+      <c r="G366" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="367" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A367" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B367" s="1">
+        <v>13</v>
+      </c>
+      <c r="C367" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="D367" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="E367" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="F367" t="s">
+        <v>827</v>
+      </c>
+      <c r="G367" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="368" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A368" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B368" s="1">
+        <v>13</v>
+      </c>
+      <c r="C368" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="D368" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="E368" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F368" t="s">
+        <v>828</v>
+      </c>
+      <c r="G368" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="369" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A369" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B369" s="1">
+        <v>12</v>
+      </c>
+      <c r="C369" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="D369" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="E369" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F369" t="s">
+        <v>826</v>
+      </c>
+      <c r="G369" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="370" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A370" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B370" s="1">
+        <v>12</v>
+      </c>
+      <c r="C370" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="D370" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="E370" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="F370" t="s">
+        <v>827</v>
+      </c>
+      <c r="G370" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="371" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A371" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B371" s="1">
+        <v>12</v>
+      </c>
+      <c r="C371" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="D371" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="E371" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F371" t="s">
+        <v>828</v>
+      </c>
+      <c r="G371" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="372" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A372" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B372" s="1">
+        <v>10</v>
+      </c>
+      <c r="C372" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="D372" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="E372" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F372" t="s">
+        <v>826</v>
+      </c>
+      <c r="G372" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="373" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A373" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B373" s="1">
+        <v>10</v>
+      </c>
+      <c r="C373" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="D373" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="E373" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F373" t="s">
+        <v>827</v>
+      </c>
+      <c r="G373" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="374" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A374" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B374" s="1">
+        <v>10</v>
+      </c>
+      <c r="C374" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="D374" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="E374" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F374" t="s">
+        <v>828</v>
+      </c>
+      <c r="G374" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="375" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A375" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B375" s="1">
+        <v>7</v>
+      </c>
+      <c r="C375" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="D375" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="E375" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F375" t="s">
+        <v>826</v>
+      </c>
+      <c r="G375" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="376" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A376" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B376" s="1">
+        <v>7</v>
+      </c>
+      <c r="C376" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="D376" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="E376" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="F376" t="s">
+        <v>827</v>
+      </c>
+      <c r="G376" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="377" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A377" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B377" s="1">
+        <v>5</v>
+      </c>
+      <c r="C377" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="D377" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="E377" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F377" t="s">
+        <v>826</v>
+      </c>
+      <c r="G377" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="378" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A378" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B378" s="1">
+        <v>5</v>
+      </c>
+      <c r="C378" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="D378" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="E378" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="F378" t="s">
+        <v>827</v>
+      </c>
+      <c r="G378" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="379" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A379" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B379" s="1">
+        <v>3</v>
+      </c>
+      <c r="C379" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="D379" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="E379" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="F379" t="s">
+        <v>826</v>
+      </c>
+      <c r="G379" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="380" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A380" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B380" s="1">
+        <v>3</v>
+      </c>
+      <c r="C380" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="D380" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="E380" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="F380" t="s">
+        <v>827</v>
+      </c>
+      <c r="G380" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="381" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A381" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B381" s="1">
+        <v>2</v>
+      </c>
+      <c r="C381" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D381" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="E381" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F381" t="s">
+        <v>826</v>
+      </c>
+      <c r="G381" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="382" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A382" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B382" s="1">
+        <v>2</v>
+      </c>
+      <c r="C382" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D382" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="E382" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F382" t="s">
+        <v>828</v>
+      </c>
+      <c r="G382" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="383" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A383" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B383" s="1">
+        <v>88</v>
+      </c>
+      <c r="C383" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="D383" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E383" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F383" t="s">
+        <v>826</v>
+      </c>
+      <c r="G383" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="384" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A384" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B384" s="1">
+        <v>88</v>
+      </c>
+      <c r="C384" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="D384" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E384" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="F384" t="s">
+        <v>827</v>
+      </c>
+      <c r="G384" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A385" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B385" s="1">
+        <v>88</v>
+      </c>
+      <c r="C385" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="D385" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E385" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F385" t="s">
+        <v>828</v>
+      </c>
+      <c r="G385" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A386" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B386" s="1">
+        <v>86</v>
+      </c>
+      <c r="C386" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="D386" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="E386" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="F386" t="s">
+        <v>826</v>
+      </c>
+      <c r="G386" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A387" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B387" s="1">
+        <v>86</v>
+      </c>
+      <c r="C387" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="D387" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="E387" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F387" t="s">
+        <v>827</v>
+      </c>
+      <c r="G387" t="s">
+        <v>345</v>
+      </c>
+      <c r="H387" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A388" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B388" s="1">
+        <v>86</v>
+      </c>
+      <c r="C388" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="D388" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="E388" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F388" t="s">
+        <v>827</v>
+      </c>
+      <c r="G388" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A389" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B389" s="1">
+        <v>86</v>
+      </c>
+      <c r="C389" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="D389" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="E389" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="F389" t="s">
+        <v>827</v>
+      </c>
+      <c r="G389" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A390" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B390" s="1">
+        <v>86</v>
+      </c>
+      <c r="C390" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="D390" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="E390" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="F390" t="s">
+        <v>827</v>
+      </c>
+      <c r="G390" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A391" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B391" s="1">
+        <v>86</v>
+      </c>
+      <c r="C391" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="D391" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="E391" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F391" t="s">
+        <v>827</v>
+      </c>
+      <c r="G391" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A392" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B392" s="1">
+        <v>85</v>
+      </c>
+      <c r="C392" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="D392" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="E392" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="F392" t="s">
+        <v>826</v>
+      </c>
+      <c r="G392" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A393" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B393" s="1">
+        <v>85</v>
+      </c>
+      <c r="C393" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="D393" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="E393" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F393" t="s">
+        <v>826</v>
+      </c>
+      <c r="G393" t="s">
+        <v>345</v>
+      </c>
+      <c r="H393" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A394" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B394" s="1">
+        <v>85</v>
+      </c>
+      <c r="C394" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="D394" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="E394" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="F394" t="s">
+        <v>826</v>
+      </c>
+      <c r="G394" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A395" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B395" s="1">
+        <v>85</v>
+      </c>
+      <c r="C395" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="D395" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="E395" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F395" t="s">
+        <v>827</v>
+      </c>
+      <c r="G395" t="s">
+        <v>345</v>
+      </c>
+      <c r="H395" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A396" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B396" s="1">
+        <v>85</v>
+      </c>
+      <c r="C396" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="D396" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="E396" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="F396" t="s">
+        <v>827</v>
+      </c>
+      <c r="G396" t="s">
+        <v>345</v>
+      </c>
+      <c r="H396" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A397" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B397" s="1">
+        <v>85</v>
+      </c>
+      <c r="C397" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="D397" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="E397" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="F397" t="s">
+        <v>827</v>
+      </c>
+      <c r="G397" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A398" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B398" s="1">
+        <v>85</v>
+      </c>
+      <c r="C398" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="D398" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="E398" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="F398" t="s">
+        <v>827</v>
+      </c>
+      <c r="G398" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A399" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B399" s="1">
+        <v>85</v>
+      </c>
+      <c r="C399" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="D399" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="E399" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="F399" t="s">
+        <v>829</v>
+      </c>
+      <c r="G399" t="s">
+        <v>345</v>
+      </c>
+      <c r="H399" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A400" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B400" s="1">
+        <v>85</v>
+      </c>
+      <c r="C400" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="D400" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="E400" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="F400" t="s">
+        <v>829</v>
+      </c>
+      <c r="G400" t="s">
+        <v>345</v>
+      </c>
+      <c r="H400" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A401" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B401" s="1">
+        <v>85</v>
+      </c>
+      <c r="C401" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="D401" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="E401" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="F401" t="s">
+        <v>829</v>
+      </c>
+      <c r="G401" t="s">
+        <v>345</v>
+      </c>
+      <c r="H401" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A402" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B402" s="1">
+        <v>85</v>
+      </c>
+      <c r="C402" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="D402" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="E402" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="F402" t="s">
+        <v>829</v>
+      </c>
+      <c r="G402" t="s">
+        <v>345</v>
+      </c>
+      <c r="H402" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A403" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B403" s="1">
+        <v>85</v>
+      </c>
+      <c r="C403" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="D403" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="E403" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="F403" t="s">
+        <v>829</v>
+      </c>
+      <c r="G403" t="s">
+        <v>345</v>
+      </c>
+      <c r="H403" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A404" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B404" s="1">
+        <v>85</v>
+      </c>
+      <c r="C404" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="D404" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="E404" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="F404" t="s">
+        <v>829</v>
+      </c>
+      <c r="G404" t="s">
+        <v>345</v>
+      </c>
+      <c r="H404" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A405" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B405" s="1">
+        <v>84</v>
+      </c>
+      <c r="C405" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="D405" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="E405" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F405" t="s">
+        <v>826</v>
+      </c>
+      <c r="G405" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A406" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B406" s="1">
+        <v>84</v>
+      </c>
+      <c r="C406" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="D406" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="E406" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="F406" t="s">
+        <v>827</v>
+      </c>
+      <c r="G406" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A407" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B407" s="1">
+        <v>84</v>
+      </c>
+      <c r="C407" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="D407" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="E407" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F407" t="s">
+        <v>828</v>
+      </c>
+      <c r="G407" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A408" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B408" s="1">
+        <v>83</v>
+      </c>
+      <c r="C408" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="D408" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E408" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F408" t="s">
+        <v>826</v>
+      </c>
+      <c r="G408" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A409" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B409" s="1">
+        <v>83</v>
+      </c>
+      <c r="C409" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="D409" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E409" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="F409" t="s">
+        <v>827</v>
+      </c>
+      <c r="G409" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A410" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B410" s="1">
+        <v>82</v>
+      </c>
+      <c r="C410" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="D410" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="E410" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F410" t="s">
+        <v>826</v>
+      </c>
+      <c r="G410" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A411" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B411" s="1">
+        <v>82</v>
+      </c>
+      <c r="C411" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="D411" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="E411" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="F411" t="s">
+        <v>827</v>
+      </c>
+      <c r="G411" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A412" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B412" s="1">
+        <v>82</v>
+      </c>
+      <c r="C412" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="D412" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="E412" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F412" t="s">
+        <v>828</v>
+      </c>
+      <c r="G412" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A413" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B413" s="1">
+        <v>81</v>
+      </c>
+      <c r="C413" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="D413" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="E413" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F413" t="s">
+        <v>826</v>
+      </c>
+      <c r="G413" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A414" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B414" s="1">
+        <v>81</v>
+      </c>
+      <c r="C414" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="D414" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="E414" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="F414" t="s">
+        <v>827</v>
+      </c>
+      <c r="G414" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A415" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B415" s="1">
+        <v>81</v>
+      </c>
+      <c r="C415" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="D415" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="E415" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F415" t="s">
+        <v>828</v>
+      </c>
+      <c r="G415" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A416" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B416" s="1">
         <v>80</v>
       </c>
-      <c r="E3" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B4" s="1">
+      <c r="C416" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="D416" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="E416" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F416" t="s">
+        <v>826</v>
+      </c>
+      <c r="G416" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A417" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B417" s="1">
+        <v>80</v>
+      </c>
+      <c r="C417" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="D417" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="E417" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="F417" t="s">
+        <v>827</v>
+      </c>
+      <c r="G417" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A418" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B418" s="1">
+        <v>80</v>
+      </c>
+      <c r="C418" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="D418" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="E418" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F418" t="s">
+        <v>828</v>
+      </c>
+      <c r="G418" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A419" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B419" s="1">
+        <v>79</v>
+      </c>
+      <c r="C419" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="D419" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="E419" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="F419" t="s">
+        <v>826</v>
+      </c>
+      <c r="G419" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A420" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B420" s="1">
+        <v>79</v>
+      </c>
+      <c r="C420" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="D420" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="E420" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="F420" t="s">
+        <v>826</v>
+      </c>
+      <c r="G420" t="s">
+        <v>345</v>
+      </c>
+      <c r="H420" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A421" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B421" s="1">
+        <v>79</v>
+      </c>
+      <c r="C421" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="D421" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="E421" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="F421" t="s">
+        <v>827</v>
+      </c>
+      <c r="G421" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A422" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B422" s="1">
+        <v>78</v>
+      </c>
+      <c r="C422" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="D422" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="E422" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="F422" t="s">
+        <v>826</v>
+      </c>
+      <c r="G422" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A423" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B423" s="1">
+        <v>78</v>
+      </c>
+      <c r="C423" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="D423" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="E423" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="F423" t="s">
+        <v>827</v>
+      </c>
+      <c r="G423" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A424" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B424" s="1">
+        <v>78</v>
+      </c>
+      <c r="C424" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="D424" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="E424" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F424" t="s">
+        <v>827</v>
+      </c>
+      <c r="G424" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A425" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B425" s="1">
+        <v>75</v>
+      </c>
+      <c r="C425" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D425" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E425" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="F425" t="s">
+        <v>826</v>
+      </c>
+      <c r="G425" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A426" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B426" s="1">
+        <v>75</v>
+      </c>
+      <c r="C426" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D426" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E426" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="F426" t="s">
+        <v>827</v>
+      </c>
+      <c r="G426" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A427" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B427" s="1">
+        <v>75</v>
+      </c>
+      <c r="C427" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D427" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E427" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F427" t="s">
+        <v>827</v>
+      </c>
+      <c r="G427" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A428" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B428" s="1">
+        <v>74</v>
+      </c>
+      <c r="C428" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="D428" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="E428" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="C4" s="2" t="s">
-[...28 lines deleted...]
-      <c r="E5" s="2" t="s">
+      <c r="F428" t="s">
+        <v>826</v>
+      </c>
+      <c r="G428" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A429" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B429" s="1">
+        <v>74</v>
+      </c>
+      <c r="C429" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="D429" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="E429" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="F429" t="s">
+        <v>827</v>
+      </c>
+      <c r="G429" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A430" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B430" s="1">
+        <v>73</v>
+      </c>
+      <c r="C430" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="D430" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="E430" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F430" t="s">
+        <v>826</v>
+      </c>
+      <c r="G430" t="s">
+        <v>334</v>
+      </c>
+      <c r="H430" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A431" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B431" s="1">
+        <v>73</v>
+      </c>
+      <c r="C431" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="D431" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="E431" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="F431" t="s">
+        <v>827</v>
+      </c>
+      <c r="G431" t="s">
+        <v>334</v>
+      </c>
+      <c r="H431" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A432" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B432" s="1">
+        <v>73</v>
+      </c>
+      <c r="C432" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="D432" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="E432" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F432" t="s">
+        <v>828</v>
+      </c>
+      <c r="G432" t="s">
+        <v>334</v>
+      </c>
+      <c r="H432" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A433" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B433" s="1">
+        <v>71</v>
+      </c>
+      <c r="C433" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="D433" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="E433" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F433" t="s">
+        <v>826</v>
+      </c>
+      <c r="G433" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A434" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B434" s="1">
+        <v>71</v>
+      </c>
+      <c r="C434" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="D434" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="E434" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="F434" t="s">
+        <v>826</v>
+      </c>
+      <c r="G434" t="s">
+        <v>323</v>
+      </c>
+      <c r="H434" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A435" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B435" s="1">
+        <v>71</v>
+      </c>
+      <c r="C435" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="D435" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="E435" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="F435" t="s">
+        <v>827</v>
+      </c>
+      <c r="G435" t="s">
+        <v>323</v>
+      </c>
+      <c r="H435" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A436" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B436" s="1">
+        <v>71</v>
+      </c>
+      <c r="C436" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="D436" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="E436" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="F436" t="s">
+        <v>827</v>
+      </c>
+      <c r="G436" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A437" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B437" s="1">
+        <v>70</v>
+      </c>
+      <c r="C437" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="D437" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="E437" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="F437" t="s">
+        <v>826</v>
+      </c>
+      <c r="G437" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A438" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B438" s="1">
+        <v>70</v>
+      </c>
+      <c r="C438" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="D438" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="E438" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="F438" t="s">
+        <v>827</v>
+      </c>
+      <c r="G438" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A439" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B439" s="1">
+        <v>70</v>
+      </c>
+      <c r="C439" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="D439" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="E439" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="F439" t="s">
+        <v>827</v>
+      </c>
+      <c r="G439" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A440" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B440" s="1">
+        <v>70</v>
+      </c>
+      <c r="C440" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="D440" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="E440" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="F440" t="s">
+        <v>827</v>
+      </c>
+      <c r="G440" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A441" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B441" s="1">
+        <v>70</v>
+      </c>
+      <c r="C441" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="D441" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="E441" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="F441" t="s">
+        <v>827</v>
+      </c>
+      <c r="G441" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A442" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B442" s="1">
+        <v>70</v>
+      </c>
+      <c r="C442" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="D442" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="E442" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="F442" t="s">
+        <v>827</v>
+      </c>
+      <c r="G442" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A443" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B443" s="1">
+        <v>70</v>
+      </c>
+      <c r="C443" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="D443" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="E443" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="F443" t="s">
+        <v>827</v>
+      </c>
+      <c r="G443" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A444" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B444" s="1">
+        <v>70</v>
+      </c>
+      <c r="C444" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="D444" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="E444" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="F444" t="s">
+        <v>827</v>
+      </c>
+      <c r="G444" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A445" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B445" s="1">
+        <v>70</v>
+      </c>
+      <c r="C445" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="D445" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="E445" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="F445" t="s">
+        <v>828</v>
+      </c>
+      <c r="G445" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A446" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B446" s="1">
+        <v>70</v>
+      </c>
+      <c r="C446" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="D446" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="E446" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="F446" t="s">
+        <v>828</v>
+      </c>
+      <c r="G446" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A447" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B447" s="1">
+        <v>67</v>
+      </c>
+      <c r="C447" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="D447" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="E447" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="F447" t="s">
+        <v>826</v>
+      </c>
+      <c r="G447" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A448" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B448" s="1">
+        <v>67</v>
+      </c>
+      <c r="C448" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="D448" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="E448" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="F448" t="s">
+        <v>827</v>
+      </c>
+      <c r="G448" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A449" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B449" s="1">
+        <v>67</v>
+      </c>
+      <c r="C449" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="D449" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="E449" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="F449" t="s">
+        <v>827</v>
+      </c>
+      <c r="G449" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A450" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B450" s="1">
+        <v>65</v>
+      </c>
+      <c r="C450" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="D450" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="E450" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="F450" t="s">
+        <v>826</v>
+      </c>
+      <c r="G450" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A451" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B451" s="1">
+        <v>65</v>
+      </c>
+      <c r="C451" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="D451" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="E451" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="F451" t="s">
+        <v>827</v>
+      </c>
+      <c r="G451" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A452" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B452" s="1">
+        <v>65</v>
+      </c>
+      <c r="C452" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="D452" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="E452" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="F452" t="s">
+        <v>829</v>
+      </c>
+      <c r="G452" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A453" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B453" s="1">
+        <v>63</v>
+      </c>
+      <c r="C453" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="D453" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="E453" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F453" t="s">
+        <v>826</v>
+      </c>
+      <c r="G453" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A454" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B454" s="1">
+        <v>63</v>
+      </c>
+      <c r="C454" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="D454" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="E454" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="F454" t="s">
+        <v>827</v>
+      </c>
+      <c r="G454" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A455" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B455" s="1">
+        <v>63</v>
+      </c>
+      <c r="C455" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="D455" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="E455" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F455" t="s">
+        <v>827</v>
+      </c>
+      <c r="G455" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A456" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B456" s="1">
+        <v>62</v>
+      </c>
+      <c r="C456" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="D456" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="E456" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F456" t="s">
+        <v>826</v>
+      </c>
+      <c r="G456" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A457" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B457" s="1">
+        <v>62</v>
+      </c>
+      <c r="C457" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="D457" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="E457" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="F457" t="s">
+        <v>827</v>
+      </c>
+      <c r="G457" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A458" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B458" s="1">
+        <v>61</v>
+      </c>
+      <c r="C458" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="D458" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="E458" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F458" t="s">
+        <v>826</v>
+      </c>
+      <c r="G458" t="s">
+        <v>11</v>
+      </c>
+      <c r="H458" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A459" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B459" s="1">
+        <v>61</v>
+      </c>
+      <c r="C459" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="D459" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="E459" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="F459" t="s">
+        <v>827</v>
+      </c>
+      <c r="G459" t="s">
+        <v>11</v>
+      </c>
+      <c r="H459" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A460" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B460" s="1">
+        <v>58</v>
+      </c>
+      <c r="C460" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="D460" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E460" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="F460" t="s">
+        <v>826</v>
+      </c>
+      <c r="G460" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A461" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B461" s="1">
+        <v>58</v>
+      </c>
+      <c r="C461" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="D461" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E461" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="F461" t="s">
+        <v>827</v>
+      </c>
+      <c r="G461" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A462" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B462" s="1">
+        <v>58</v>
+      </c>
+      <c r="C462" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="D462" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E462" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F462" t="s">
+        <v>827</v>
+      </c>
+      <c r="G462" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A463" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B463" s="1">
+        <v>55</v>
+      </c>
+      <c r="C463" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="D463" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E463" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F463" t="s">
+        <v>826</v>
+      </c>
+      <c r="G463" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A464" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B464" s="1">
+        <v>55</v>
+      </c>
+      <c r="C464" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="D464" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E464" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F464" t="s">
+        <v>827</v>
+      </c>
+      <c r="G464" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="465" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A465" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B465" s="1">
+        <v>54</v>
+      </c>
+      <c r="C465" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="D465" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="E465" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F465" t="s">
+        <v>826</v>
+      </c>
+      <c r="G465" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="466" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A466" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B466" s="1">
+        <v>54</v>
+      </c>
+      <c r="C466" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="D466" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="E466" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F466" t="s">
+        <v>827</v>
+      </c>
+      <c r="G466" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="467" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A467" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B467" s="1">
+        <v>50</v>
+      </c>
+      <c r="C467" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="D467" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E467" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="F467" t="s">
+        <v>826</v>
+      </c>
+      <c r="G467" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="468" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A468" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B468" s="1">
+        <v>50</v>
+      </c>
+      <c r="C468" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="D468" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E468" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="F468" t="s">
+        <v>827</v>
+      </c>
+      <c r="G468" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="469" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A469" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B469" s="1">
+        <v>50</v>
+      </c>
+      <c r="C469" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="D469" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E469" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F469" t="s">
+        <v>827</v>
+      </c>
+      <c r="G469" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="470" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A470" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B470" s="1">
+        <v>48</v>
+      </c>
+      <c r="C470" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="D470" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="E470" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="F470" t="s">
+        <v>826</v>
+      </c>
+      <c r="G470" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="471" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A471" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B471" s="1">
+        <v>48</v>
+      </c>
+      <c r="C471" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="D471" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="E471" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="F471" t="s">
+        <v>827</v>
+      </c>
+      <c r="G471" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="472" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A472" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B472" s="1">
+        <v>48</v>
+      </c>
+      <c r="C472" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="D472" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="E472" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F472" t="s">
+        <v>827</v>
+      </c>
+      <c r="G472" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="473" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A473" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B473" s="1">
+        <v>47</v>
+      </c>
+      <c r="C473" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="D473" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="E473" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="F473" t="s">
+        <v>826</v>
+      </c>
+      <c r="G473" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="474" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A474" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B474" s="1">
+        <v>47</v>
+      </c>
+      <c r="C474" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="D474" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="E474" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="F474" t="s">
+        <v>827</v>
+      </c>
+      <c r="G474" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="475" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A475" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B475" s="1">
+        <v>47</v>
+      </c>
+      <c r="C475" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="D475" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="E475" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F475" t="s">
+        <v>827</v>
+      </c>
+      <c r="G475" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="476" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A476" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B476" s="1">
+        <v>46</v>
+      </c>
+      <c r="C476" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="D476" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="E476" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="F476" t="s">
+        <v>826</v>
+      </c>
+      <c r="G476" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="477" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A477" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B477" s="1">
+        <v>46</v>
+      </c>
+      <c r="C477" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="D477" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="E477" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="F477" t="s">
+        <v>827</v>
+      </c>
+      <c r="G477" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="478" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A478" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B478" s="1">
+        <v>44</v>
+      </c>
+      <c r="C478" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="D478" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="E478" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="F478" t="s">
+        <v>826</v>
+      </c>
+      <c r="G478" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="479" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A479" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B479" s="1">
+        <v>44</v>
+      </c>
+      <c r="C479" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="D479" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="E479" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="F479" t="s">
+        <v>827</v>
+      </c>
+      <c r="G479" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="480" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A480" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B480" s="1">
         <v>43</v>
       </c>
-      <c r="F5" t="s">
-[...19 lines deleted...]
-      <c r="E6" s="2" t="s">
+      <c r="C480" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="D480" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="E480" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="F480" t="s">
+        <v>826</v>
+      </c>
+      <c r="G480" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="481" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A481" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B481" s="1">
+        <v>43</v>
+      </c>
+      <c r="C481" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="D481" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="E481" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="F481" t="s">
+        <v>827</v>
+      </c>
+      <c r="G481" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="482" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A482" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B482" s="1">
+        <v>43</v>
+      </c>
+      <c r="C482" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="D482" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="E482" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F482" t="s">
+        <v>827</v>
+      </c>
+      <c r="G482" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="483" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A483" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B483" s="1">
+        <v>39</v>
+      </c>
+      <c r="C483" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="D483" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="E483" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F483" t="s">
+        <v>826</v>
+      </c>
+      <c r="G483" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="484" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A484" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B484" s="1">
+        <v>39</v>
+      </c>
+      <c r="C484" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="D484" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="E484" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F484" t="s">
+        <v>827</v>
+      </c>
+      <c r="G484" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="485" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A485" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B485" s="1">
+        <v>38</v>
+      </c>
+      <c r="C485" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="D485" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="E485" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F485" t="s">
+        <v>826</v>
+      </c>
+      <c r="G485" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="486" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A486" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B486" s="1">
+        <v>38</v>
+      </c>
+      <c r="C486" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="D486" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="E486" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F486" t="s">
+        <v>827</v>
+      </c>
+      <c r="G486" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="487" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A487" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B487" s="1">
+        <v>37</v>
+      </c>
+      <c r="C487" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="D487" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="E487" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F487" t="s">
+        <v>826</v>
+      </c>
+      <c r="G487" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="488" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A488" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B488" s="1">
+        <v>37</v>
+      </c>
+      <c r="C488" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="D488" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="E488" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F488" t="s">
+        <v>827</v>
+      </c>
+      <c r="G488" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="489" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A489" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B489" s="1">
+        <v>36</v>
+      </c>
+      <c r="C489" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="D489" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="E489" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F489" t="s">
+        <v>826</v>
+      </c>
+      <c r="G489" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="490" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A490" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B490" s="1">
+        <v>36</v>
+      </c>
+      <c r="C490" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="D490" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="E490" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="F490" t="s">
+        <v>827</v>
+      </c>
+      <c r="G490" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="491" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A491" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B491" s="1">
+        <v>35</v>
+      </c>
+      <c r="C491" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="D491" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="E491" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F491" t="s">
+        <v>826</v>
+      </c>
+      <c r="G491" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="492" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A492" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B492" s="1">
+        <v>35</v>
+      </c>
+      <c r="C492" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="D492" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="E492" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F492" t="s">
+        <v>827</v>
+      </c>
+      <c r="G492" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="493" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A493" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B493" s="1">
+        <v>34</v>
+      </c>
+      <c r="C493" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D493" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E493" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F493" t="s">
+        <v>826</v>
+      </c>
+      <c r="G493" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="494" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A494" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B494" s="1">
+        <v>34</v>
+      </c>
+      <c r="C494" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D494" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E494" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F494" t="s">
+        <v>827</v>
+      </c>
+      <c r="G494" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="495" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A495" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B495" s="1">
+        <v>34</v>
+      </c>
+      <c r="C495" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D495" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E495" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="F495" t="s">
+        <v>827</v>
+      </c>
+      <c r="G495" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="496" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A496" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B496" s="1">
+        <v>33</v>
+      </c>
+      <c r="C496" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="D496" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="E496" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F496" t="s">
+        <v>826</v>
+      </c>
+      <c r="G496" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="497" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A497" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B497" s="1">
+        <v>33</v>
+      </c>
+      <c r="C497" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="D497" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="E497" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F497" t="s">
+        <v>827</v>
+      </c>
+      <c r="G497" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="498" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A498" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B498" s="1">
+        <v>30</v>
+      </c>
+      <c r="C498" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="D498" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="E498" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F498" t="s">
+        <v>826</v>
+      </c>
+      <c r="G498" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="499" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A499" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B499" s="1">
+        <v>30</v>
+      </c>
+      <c r="C499" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="D499" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="E499" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F499" t="s">
+        <v>827</v>
+      </c>
+      <c r="G499" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="500" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A500" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B500" s="1">
+        <v>27</v>
+      </c>
+      <c r="C500" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D500" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="E500" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F500" t="s">
+        <v>826</v>
+      </c>
+      <c r="G500" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="501" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A501" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B501" s="1">
+        <v>27</v>
+      </c>
+      <c r="C501" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D501" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="E501" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="F501" t="s">
+        <v>827</v>
+      </c>
+      <c r="G501" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="502" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A502" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B502" s="1">
+        <v>23</v>
+      </c>
+      <c r="C502" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="D502" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="E502" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="F502" t="s">
+        <v>826</v>
+      </c>
+      <c r="G502" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="503" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A503" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B503" s="1">
+        <v>23</v>
+      </c>
+      <c r="C503" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="D503" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="E503" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="F503" t="s">
+        <v>827</v>
+      </c>
+      <c r="G503" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="504" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A504" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B504" s="1">
+        <v>23</v>
+      </c>
+      <c r="C504" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="D504" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="E504" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="F504" t="s">
+        <v>828</v>
+      </c>
+      <c r="G504" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="505" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A505" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B505" s="1">
+        <v>23</v>
+      </c>
+      <c r="C505" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="D505" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="E505" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="F505" t="s">
+        <v>828</v>
+      </c>
+      <c r="G505" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="506" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A506" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B506" s="1">
+        <v>23</v>
+      </c>
+      <c r="C506" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="D506" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="E506" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F506" t="s">
+        <v>828</v>
+      </c>
+      <c r="G506" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="507" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A507" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B507" s="1">
+        <v>23</v>
+      </c>
+      <c r="C507" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="D507" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="E507" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F507" t="s">
+        <v>828</v>
+      </c>
+      <c r="G507" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="508" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A508" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B508" s="1">
+        <v>22</v>
+      </c>
+      <c r="C508" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="D508" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="E508" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F508" t="s">
+        <v>826</v>
+      </c>
+      <c r="G508" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="509" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A509" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B509" s="1">
+        <v>22</v>
+      </c>
+      <c r="C509" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="D509" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="E509" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F509" t="s">
+        <v>827</v>
+      </c>
+      <c r="G509" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="510" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A510" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B510" s="1">
+        <v>20</v>
+      </c>
+      <c r="C510" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="D510" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="E510" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F510" t="s">
+        <v>826</v>
+      </c>
+      <c r="G510" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="511" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A511" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B511" s="1">
+        <v>20</v>
+      </c>
+      <c r="C511" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="D511" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="E511" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="F511" t="s">
+        <v>827</v>
+      </c>
+      <c r="G511" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="512" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A512" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B512" s="1">
+        <v>19</v>
+      </c>
+      <c r="C512" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="D512" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="E512" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F512" t="s">
+        <v>826</v>
+      </c>
+      <c r="G512" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A513" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B513" s="1">
+        <v>19</v>
+      </c>
+      <c r="C513" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="D513" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="E513" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="F513" t="s">
+        <v>827</v>
+      </c>
+      <c r="G513" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A514" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B514" s="1">
+        <v>18</v>
+      </c>
+      <c r="C514" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="D514" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="E514" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F514" t="s">
+        <v>826</v>
+      </c>
+      <c r="G514" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A515" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B515" s="1">
+        <v>18</v>
+      </c>
+      <c r="C515" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="D515" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="E515" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="F515" t="s">
+        <v>827</v>
+      </c>
+      <c r="G515" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A516" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B516" s="1">
+        <v>17</v>
+      </c>
+      <c r="C516" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="D516" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="E516" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F516" t="s">
+        <v>826</v>
+      </c>
+      <c r="G516" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A517" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B517" s="1">
+        <v>17</v>
+      </c>
+      <c r="C517" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="D517" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="E517" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="F517" t="s">
+        <v>827</v>
+      </c>
+      <c r="G517" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A518" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B518" s="1">
+        <v>12</v>
+      </c>
+      <c r="C518" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="D518" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="E518" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F518" t="s">
+        <v>826</v>
+      </c>
+      <c r="G518" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A519" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B519" s="1">
+        <v>12</v>
+      </c>
+      <c r="C519" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="D519" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="E519" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F519" t="s">
+        <v>827</v>
+      </c>
+      <c r="G519" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A520" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B520" s="1">
+        <v>10</v>
+      </c>
+      <c r="C520" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="D520" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="E520" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="F520" t="s">
+        <v>826</v>
+      </c>
+      <c r="G520" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A521" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B521" s="1">
+        <v>10</v>
+      </c>
+      <c r="C521" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="D521" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="E521" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="F521" t="s">
+        <v>826</v>
+      </c>
+      <c r="G521" t="s">
+        <v>235</v>
+      </c>
+      <c r="H521" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A522" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B522" s="1">
+        <v>10</v>
+      </c>
+      <c r="C522" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="D522" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="E522" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="F522" t="s">
+        <v>827</v>
+      </c>
+      <c r="G522" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A523" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B523" s="1">
+        <v>10</v>
+      </c>
+      <c r="C523" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="D523" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="E523" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="F523" t="s">
+        <v>827</v>
+      </c>
+      <c r="G523" t="s">
+        <v>235</v>
+      </c>
+      <c r="H523" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A524" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B524" s="1">
+        <v>10</v>
+      </c>
+      <c r="C524" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="D524" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="E524" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="F524" t="s">
+        <v>827</v>
+      </c>
+      <c r="G524" t="s">
+        <v>234</v>
+      </c>
+      <c r="H524" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A525" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B525" s="1">
+        <v>9</v>
+      </c>
+      <c r="C525" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="D525" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="E525" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F525" t="s">
+        <v>826</v>
+      </c>
+      <c r="G525" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A526" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B526" s="1">
+        <v>9</v>
+      </c>
+      <c r="C526" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="D526" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="E526" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="F526" t="s">
+        <v>827</v>
+      </c>
+      <c r="G526" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A527" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B527" s="1">
+        <v>9</v>
+      </c>
+      <c r="C527" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="D527" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="E527" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="F527" t="s">
+        <v>827</v>
+      </c>
+      <c r="G527" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A528" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B528" s="1">
+        <v>9</v>
+      </c>
+      <c r="C528" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="D528" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="E528" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="F528" t="s">
+        <v>827</v>
+      </c>
+      <c r="G528" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="529" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A529" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B529" s="1">
+        <v>7</v>
+      </c>
+      <c r="C529" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="D529" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="E529" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F529" t="s">
+        <v>826</v>
+      </c>
+      <c r="G529" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="530" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A530" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B530" s="1">
+        <v>7</v>
+      </c>
+      <c r="C530" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="D530" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="E530" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F530" t="s">
+        <v>827</v>
+      </c>
+      <c r="G530" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="531" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A531" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B531" s="1">
+        <v>5</v>
+      </c>
+      <c r="C531" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="D531" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E531" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F531" t="s">
+        <v>826</v>
+      </c>
+      <c r="G531" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="532" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A532" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B532" s="1">
+        <v>5</v>
+      </c>
+      <c r="C532" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="D532" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E532" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F532" t="s">
+        <v>827</v>
+      </c>
+      <c r="G532" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="533" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A533" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B533" s="1">
+        <v>4</v>
+      </c>
+      <c r="C533" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="D533" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="E533" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F533" t="s">
+        <v>826</v>
+      </c>
+      <c r="G533" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="534" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A534" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B534" s="1">
+        <v>4</v>
+      </c>
+      <c r="C534" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="D534" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="E534" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F534" t="s">
+        <v>827</v>
+      </c>
+      <c r="G534" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="535" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A535" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B535" s="1">
+        <v>2</v>
+      </c>
+      <c r="C535" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="D535" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="E535" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="F535" t="s">
+        <v>826</v>
+      </c>
+      <c r="G535" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="536" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A536" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B536" s="1">
+        <v>2</v>
+      </c>
+      <c r="C536" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="D536" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="E536" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="F536" t="s">
+        <v>827</v>
+      </c>
+      <c r="G536" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="537" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A537" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B537" s="1">
+        <v>2</v>
+      </c>
+      <c r="C537" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="D537" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="E537" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="F537" t="s">
+        <v>828</v>
+      </c>
+      <c r="G537" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="538" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A538" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B538" s="1">
+        <v>55</v>
+      </c>
+      <c r="C538" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="D538" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="E538" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="F538" t="s">
+        <v>826</v>
+      </c>
+      <c r="G538" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="539" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A539" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B539" s="1">
+        <v>55</v>
+      </c>
+      <c r="C539" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="D539" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="E539" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="F539" t="s">
+        <v>827</v>
+      </c>
+      <c r="G539" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="540" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A540" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B540" s="1">
+        <v>53</v>
+      </c>
+      <c r="C540" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="D540" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="E540" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F540" t="s">
+        <v>826</v>
+      </c>
+      <c r="G540" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="541" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A541" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B541" s="1">
+        <v>53</v>
+      </c>
+      <c r="C541" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="D541" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="E541" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="F541" t="s">
+        <v>827</v>
+      </c>
+      <c r="G541" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="542" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A542" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B542" s="1">
+        <v>53</v>
+      </c>
+      <c r="C542" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="D542" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="E542" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="F542" t="s">
+        <v>828</v>
+      </c>
+      <c r="G542" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="543" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A543" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B543" s="1">
+        <v>49</v>
+      </c>
+      <c r="C543" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="D543" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E543" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="F543" t="s">
+        <v>826</v>
+      </c>
+      <c r="G543" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="544" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A544" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B544" s="1">
+        <v>49</v>
+      </c>
+      <c r="C544" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="D544" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E544" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="F544" t="s">
+        <v>827</v>
+      </c>
+      <c r="G544" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A545" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B545" s="1">
+        <v>49</v>
+      </c>
+      <c r="C545" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="D545" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E545" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F545" t="s">
+        <v>827</v>
+      </c>
+      <c r="G545" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A546" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B546" s="1">
+        <v>48</v>
+      </c>
+      <c r="C546" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="D546" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="E546" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F546" t="s">
+        <v>826</v>
+      </c>
+      <c r="G546" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A547" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B547" s="1">
+        <v>48</v>
+      </c>
+      <c r="C547" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="D547" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="E547" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="F547" t="s">
+        <v>827</v>
+      </c>
+      <c r="G547" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A548" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B548" s="1">
+        <v>48</v>
+      </c>
+      <c r="C548" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="D548" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="E548" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F548" t="s">
+        <v>828</v>
+      </c>
+      <c r="G548" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A549" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B549" s="1">
         <v>45</v>
       </c>
-      <c r="F6" t="s">
-[...19 lines deleted...]
-      <c r="E7" s="2" t="s">
+      <c r="C549" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="D549" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="E549" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="F549" t="s">
+        <v>826</v>
+      </c>
+      <c r="G549" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A550" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B550" s="1">
+        <v>45</v>
+      </c>
+      <c r="C550" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="D550" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="E550" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="F550" t="s">
+        <v>827</v>
+      </c>
+      <c r="G550" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A551" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B551" s="1">
+        <v>45</v>
+      </c>
+      <c r="C551" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="D551" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="E551" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F551" t="s">
+        <v>827</v>
+      </c>
+      <c r="G551" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A552" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B552" s="1">
+        <v>44</v>
+      </c>
+      <c r="C552" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="D552" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="E552" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="F552" t="s">
+        <v>826</v>
+      </c>
+      <c r="G552" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A553" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B553" s="1">
+        <v>44</v>
+      </c>
+      <c r="C553" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="D553" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="E553" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="F553" t="s">
+        <v>826</v>
+      </c>
+      <c r="G553" t="s">
+        <v>194</v>
+      </c>
+      <c r="H553" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A554" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B554" s="1">
+        <v>44</v>
+      </c>
+      <c r="C554" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="D554" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="E554" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="F554" t="s">
+        <v>827</v>
+      </c>
+      <c r="G554" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A555" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B555" s="1">
+        <v>44</v>
+      </c>
+      <c r="C555" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="D555" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="E555" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="F555" t="s">
+        <v>827</v>
+      </c>
+      <c r="G555" t="s">
+        <v>194</v>
+      </c>
+      <c r="H555" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A556" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B556" s="1">
+        <v>44</v>
+      </c>
+      <c r="C556" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="D556" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="E556" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="F556" t="s">
+        <v>827</v>
+      </c>
+      <c r="G556" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A557" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B557" s="1">
         <v>43</v>
       </c>
-      <c r="F7" t="s">
-[...33 lines deleted...]
-      <c r="B9" s="1">
+      <c r="C557" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="D557" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="E557" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="F557" t="s">
+        <v>826</v>
+      </c>
+      <c r="G557" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A558" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B558" s="1">
+        <v>43</v>
+      </c>
+      <c r="C558" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="D558" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="E558" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="F558" t="s">
+        <v>826</v>
+      </c>
+      <c r="G558" t="s">
+        <v>186</v>
+      </c>
+      <c r="H558" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A559" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B559" s="1">
+        <v>43</v>
+      </c>
+      <c r="C559" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="D559" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="E559" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="F559" t="s">
+        <v>827</v>
+      </c>
+      <c r="G559" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A560" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B560" s="1">
+        <v>43</v>
+      </c>
+      <c r="C560" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="D560" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="E560" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="F560" t="s">
+        <v>827</v>
+      </c>
+      <c r="G560" t="s">
+        <v>186</v>
+      </c>
+      <c r="H560" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="561" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A561" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B561" s="1">
+        <v>43</v>
+      </c>
+      <c r="C561" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="D561" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="E561" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="F561" t="s">
+        <v>827</v>
+      </c>
+      <c r="G561" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="562" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A562" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B562" s="1">
+        <v>40</v>
+      </c>
+      <c r="C562" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="D562" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E562" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="F562" t="s">
+        <v>826</v>
+      </c>
+      <c r="G562" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="563" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A563" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B563" s="1">
+        <v>40</v>
+      </c>
+      <c r="C563" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="D563" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E563" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="F563" t="s">
+        <v>827</v>
+      </c>
+      <c r="G563" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="564" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A564" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B564" s="1">
+        <v>39</v>
+      </c>
+      <c r="C564" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="D564" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="E564" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F564" t="s">
+        <v>826</v>
+      </c>
+      <c r="G564" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="565" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A565" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B565" s="1">
+        <v>39</v>
+      </c>
+      <c r="C565" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="D565" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="E565" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="F565" t="s">
+        <v>827</v>
+      </c>
+      <c r="G565" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="566" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A566" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B566" s="1">
+        <v>37</v>
+      </c>
+      <c r="C566" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="D566" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="E566" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="F566" t="s">
+        <v>826</v>
+      </c>
+      <c r="G566" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="567" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A567" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B567" s="1">
+        <v>37</v>
+      </c>
+      <c r="C567" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="D567" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="E567" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="F567" t="s">
+        <v>827</v>
+      </c>
+      <c r="G567" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="568" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A568" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B568" s="1">
+        <v>36</v>
+      </c>
+      <c r="C568" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D568" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="E568" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="F568" t="s">
+        <v>826</v>
+      </c>
+      <c r="G568" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="569" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A569" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B569" s="1">
+        <v>36</v>
+      </c>
+      <c r="C569" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D569" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="E569" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="F569" t="s">
+        <v>827</v>
+      </c>
+      <c r="G569" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="570" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A570" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B570" s="1">
+        <v>36</v>
+      </c>
+      <c r="C570" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D570" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="E570" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F570" t="s">
+        <v>827</v>
+      </c>
+      <c r="G570" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="571" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A571" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B571" s="1">
+        <v>31</v>
+      </c>
+      <c r="C571" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="D571" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E571" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F571" t="s">
+        <v>826</v>
+      </c>
+      <c r="G571" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="572" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A572" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B572" s="1">
         <v>27</v>
       </c>
-      <c r="C9" s="2" t="s">
-[...19 lines deleted...]
-      <c r="B10" s="1">
+      <c r="C572" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="D572" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="E572" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="F572" t="s">
+        <v>826</v>
+      </c>
+      <c r="G572" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="573" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A573" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B573" s="1">
         <v>27</v>
       </c>
-      <c r="C10" s="2" t="s">
-[...19 lines deleted...]
-      <c r="B11" s="1">
+      <c r="C573" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="D573" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="E573" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="F573" t="s">
+        <v>827</v>
+      </c>
+      <c r="G573" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="574" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A574" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B574" s="1">
         <v>26</v>
       </c>
-      <c r="C11" s="2" t="s">
-[...19 lines deleted...]
-      <c r="B12" s="1">
+      <c r="C574" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D574" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="E574" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="F574" t="s">
+        <v>826</v>
+      </c>
+      <c r="G574" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="575" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A575" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B575" s="1">
         <v>26</v>
       </c>
-      <c r="C12" s="2" t="s">
-[...249 lines deleted...]
-      <c r="B23" s="1">
+      <c r="C575" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D575" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="E575" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="F575" t="s">
+        <v>827</v>
+      </c>
+      <c r="G575" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="576" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A576" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B576" s="1">
+        <v>24</v>
+      </c>
+      <c r="C576" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="D576" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="E576" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="F576" t="s">
+        <v>826</v>
+      </c>
+      <c r="G576" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A577" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B577" s="1">
+        <v>24</v>
+      </c>
+      <c r="C577" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="D577" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="E577" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="F577" t="s">
+        <v>827</v>
+      </c>
+      <c r="G577" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A578" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B578" s="1">
         <v>19</v>
       </c>
-      <c r="C23" s="2" t="s">
-[...19 lines deleted...]
-      <c r="B24" s="1">
+      <c r="C578" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D578" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="E578" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="F578" t="s">
+        <v>826</v>
+      </c>
+      <c r="G578" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A579" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B579" s="1">
         <v>19</v>
       </c>
-      <c r="C24" s="2" t="s">
-[...65 lines deleted...]
-      <c r="B27" s="1">
+      <c r="C579" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D579" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="E579" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="F579" t="s">
+        <v>827</v>
+      </c>
+      <c r="G579" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A580" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B580" s="1">
         <v>16</v>
       </c>
-      <c r="C27" s="2" t="s">
-[...19 lines deleted...]
-      <c r="B28" s="1">
+      <c r="C580" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="D580" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="E580" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F580" t="s">
+        <v>826</v>
+      </c>
+      <c r="G580" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A581" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B581" s="1">
         <v>16</v>
       </c>
-      <c r="C28" s="2" t="s">
-[...1454 lines deleted...]
-      <c r="E91" s="2" t="s">
+      <c r="C581" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="D581" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="E581" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F581" t="s">
+        <v>827</v>
+      </c>
+      <c r="G581" t="s">
         <v>144</v>
       </c>
-      <c r="F91" t="s">
-[...11376 lines deleted...]
-      </c>
     </row>
     <row r="582" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A582" s="1" t="s">
-        <v>46</v>
+      <c r="A582" s="2">
+        <v>2022</v>
       </c>
       <c r="B582" s="1">
         <v>16</v>
       </c>
-      <c r="C582" s="2" t="s">
-[...6 lines deleted...]
-        <v>43</v>
+      <c r="C582" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="D582" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="E582" s="3" t="s">
+        <v>141</v>
       </c>
       <c r="F582" t="s">
-        <v>758</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>827</v>
+      </c>
+      <c r="G582" t="s">
+        <v>144</v>
       </c>
     </row>
     <row r="583" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A583" s="1" t="s">
-        <v>46</v>
+      <c r="A583" s="2">
+        <v>2022</v>
       </c>
       <c r="B583" s="1">
         <v>16</v>
       </c>
-      <c r="C583" s="2" t="s">
-[...6 lines deleted...]
-        <v>56</v>
+      <c r="C583" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="D583" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="E583" s="3" t="s">
+        <v>142</v>
       </c>
       <c r="F583" t="s">
-        <v>759</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>827</v>
+      </c>
+      <c r="G583" t="s">
+        <v>144</v>
       </c>
     </row>
     <row r="584" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A584" s="1" t="s">
-        <v>46</v>
+      <c r="A584" s="2">
+        <v>2022</v>
       </c>
       <c r="B584" s="1">
-        <v>10</v>
-[...8 lines deleted...]
-        <v>59</v>
+        <v>15</v>
+      </c>
+      <c r="C584" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="D584" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="E584" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="F584" t="s">
-        <v>758</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>826</v>
+      </c>
+      <c r="G584" t="s">
+        <v>140</v>
       </c>
     </row>
     <row r="585" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A585" s="1" t="s">
-        <v>46</v>
+      <c r="A585" s="2">
+        <v>2022</v>
       </c>
       <c r="B585" s="1">
-        <v>10</v>
-[...8 lines deleted...]
-        <v>68</v>
+        <v>15</v>
+      </c>
+      <c r="C585" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="D585" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="E585" s="3" t="s">
+        <v>101</v>
       </c>
       <c r="F585" t="s">
-        <v>760</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>827</v>
+      </c>
+      <c r="G585" t="s">
+        <v>140</v>
       </c>
     </row>
     <row r="586" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A586" s="1" t="s">
-        <v>46</v>
+      <c r="A586" s="2">
+        <v>2022</v>
       </c>
       <c r="B586" s="1">
-        <v>10</v>
-[...8 lines deleted...]
-        <v>69</v>
+        <v>15</v>
+      </c>
+      <c r="C586" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="D586" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="E586" s="3" t="s">
+        <v>141</v>
       </c>
       <c r="F586" t="s">
-        <v>759</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>827</v>
+      </c>
+      <c r="G586" t="s">
+        <v>140</v>
       </c>
     </row>
     <row r="587" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A587" s="1" t="s">
-        <v>46</v>
+      <c r="A587" s="2">
+        <v>2022</v>
       </c>
       <c r="B587" s="1">
-        <v>10</v>
-[...8 lines deleted...]
-        <v>71</v>
+        <v>15</v>
+      </c>
+      <c r="C587" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="D587" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="E587" s="3" t="s">
+        <v>142</v>
       </c>
       <c r="F587" t="s">
-        <v>759</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>827</v>
+      </c>
+      <c r="G587" t="s">
+        <v>140</v>
       </c>
     </row>
     <row r="588" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A588" s="1" t="s">
-        <v>46</v>
+      <c r="A588" s="2">
+        <v>2022</v>
       </c>
       <c r="B588" s="1">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>59</v>
+        <v>11</v>
+      </c>
+      <c r="C588" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="D588" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="E588" s="3" t="s">
+        <v>136</v>
       </c>
       <c r="F588" t="s">
-        <v>758</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>826</v>
+      </c>
+      <c r="G588" t="s">
+        <v>137</v>
       </c>
     </row>
     <row r="589" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A589" s="1" t="s">
-        <v>46</v>
+      <c r="A589" s="2">
+        <v>2022</v>
       </c>
       <c r="B589" s="1">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>68</v>
+        <v>8</v>
+      </c>
+      <c r="C589" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="D589" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="E589" s="3" t="s">
+        <v>51</v>
       </c>
       <c r="F589" t="s">
-        <v>760</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>826</v>
+      </c>
+      <c r="G589" t="s">
+        <v>126</v>
       </c>
     </row>
     <row r="590" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A590" s="1" t="s">
-        <v>46</v>
+      <c r="A590" s="2">
+        <v>2022</v>
       </c>
       <c r="B590" s="1">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>69</v>
+        <v>8</v>
+      </c>
+      <c r="C590" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="D590" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="E590" s="3" t="s">
+        <v>128</v>
       </c>
       <c r="F590" t="s">
-        <v>759</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>826</v>
+      </c>
+      <c r="G590" t="s">
+        <v>132</v>
+      </c>
+      <c r="H590" t="s">
+        <v>126</v>
       </c>
     </row>
     <row r="591" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A591" s="1" t="s">
-        <v>46</v>
+      <c r="A591" s="2">
+        <v>2022</v>
       </c>
       <c r="B591" s="1">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>71</v>
+        <v>8</v>
+      </c>
+      <c r="C591" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="D591" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="E591" s="3" t="s">
+        <v>124</v>
       </c>
       <c r="F591" t="s">
-        <v>759</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>827</v>
+      </c>
+      <c r="G591" t="s">
+        <v>131</v>
+      </c>
+      <c r="H591" t="s">
+        <v>126</v>
       </c>
     </row>
     <row r="592" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A592" s="1" t="s">
-        <v>46</v>
+      <c r="A592" s="2">
+        <v>2022</v>
       </c>
       <c r="B592" s="1">
         <v>8</v>
       </c>
-      <c r="C592" s="2" t="s">
-[...6 lines deleted...]
-        <v>43</v>
+      <c r="C592" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="D592" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="E592" s="3" t="s">
+        <v>127</v>
       </c>
       <c r="F592" t="s">
-        <v>758</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>827</v>
+      </c>
+      <c r="G592" t="s">
+        <v>126</v>
       </c>
     </row>
     <row r="593" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A593" s="1" t="s">
-        <v>46</v>
+      <c r="A593" s="2">
+        <v>2022</v>
       </c>
       <c r="B593" s="1">
         <v>8</v>
       </c>
-      <c r="C593" s="2" t="s">
-[...6 lines deleted...]
-        <v>56</v>
+      <c r="C593" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="D593" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="E593" s="3" t="s">
+        <v>53</v>
       </c>
       <c r="F593" t="s">
-        <v>759</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>827</v>
+      </c>
+      <c r="G593" t="s">
+        <v>132</v>
+      </c>
+      <c r="H593" t="s">
+        <v>133</v>
       </c>
     </row>
     <row r="594" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A594" s="1" t="s">
-        <v>46</v>
+      <c r="A594" s="2">
+        <v>2022</v>
       </c>
       <c r="B594" s="1">
-        <v>7</v>
-[...8 lines deleted...]
-        <v>59</v>
+        <v>8</v>
+      </c>
+      <c r="C594" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="D594" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="E594" s="3" t="s">
+        <v>54</v>
       </c>
       <c r="F594" t="s">
-        <v>758</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>827</v>
+      </c>
+      <c r="G594" t="s">
+        <v>132</v>
+      </c>
+      <c r="H594" t="s">
+        <v>133</v>
       </c>
     </row>
     <row r="595" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A595" s="1" t="s">
-        <v>46</v>
+      <c r="A595" s="2">
+        <v>2022</v>
       </c>
       <c r="B595" s="1">
-        <v>7</v>
-[...8 lines deleted...]
-        <v>61</v>
+        <v>6</v>
+      </c>
+      <c r="C595" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="D595" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="E595" s="3" t="s">
+        <v>51</v>
       </c>
       <c r="F595" t="s">
-        <v>759</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>826</v>
+      </c>
+      <c r="G595" t="s">
+        <v>126</v>
       </c>
     </row>
     <row r="596" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A596" s="1" t="s">
-        <v>46</v>
+      <c r="A596" s="2">
+        <v>2022</v>
       </c>
       <c r="B596" s="1">
         <v>6</v>
       </c>
-      <c r="C596" s="2" t="s">
-[...6 lines deleted...]
-        <v>59</v>
+      <c r="C596" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="D596" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="E596" s="3" t="s">
+        <v>128</v>
       </c>
       <c r="F596" t="s">
-        <v>758</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>826</v>
+      </c>
+      <c r="G596" t="s">
+        <v>125</v>
+      </c>
+      <c r="H596" t="s">
+        <v>126</v>
       </c>
     </row>
     <row r="597" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A597" s="1" t="s">
-        <v>46</v>
+      <c r="A597" s="2">
+        <v>2022</v>
       </c>
       <c r="B597" s="1">
         <v>6</v>
       </c>
-      <c r="C597" s="2" t="s">
+      <c r="C597" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="D597" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="E597" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="F597" t="s">
+        <v>827</v>
+      </c>
+      <c r="G597" t="s">
+        <v>125</v>
+      </c>
+      <c r="H597" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A598" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B598" s="1">
+        <v>6</v>
+      </c>
+      <c r="C598" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="D598" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="E598" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="F598" t="s">
+        <v>827</v>
+      </c>
+      <c r="G598" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A599" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B599" s="1">
+        <v>3</v>
+      </c>
+      <c r="C599" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D599" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="E599" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="F599" t="s">
+        <v>826</v>
+      </c>
+      <c r="G599" t="s">
+        <v>119</v>
+      </c>
+      <c r="H599" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A600" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B600" s="1">
+        <v>3</v>
+      </c>
+      <c r="C600" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D600" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="E600" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="F600" t="s">
+        <v>827</v>
+      </c>
+      <c r="G600" t="s">
+        <v>119</v>
+      </c>
+      <c r="H600" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A601" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B601" s="1">
+        <v>124</v>
+      </c>
+      <c r="C601" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D601" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="E601" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F601" t="s">
+        <v>826</v>
+      </c>
+      <c r="G601" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A602" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B602" s="1">
+        <v>124</v>
+      </c>
+      <c r="C602" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D602" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="E602" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="F602" t="s">
+        <v>827</v>
+      </c>
+      <c r="G602" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A603" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B603" s="1">
+        <v>124</v>
+      </c>
+      <c r="C603" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D603" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="E603" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F603" t="s">
+        <v>827</v>
+      </c>
+      <c r="G603" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A604" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B604" s="1">
+        <v>123</v>
+      </c>
+      <c r="C604" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D604" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="E604" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F604" t="s">
+        <v>826</v>
+      </c>
+      <c r="G604" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A605" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B605" s="1">
+        <v>123</v>
+      </c>
+      <c r="C605" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D605" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="E605" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F605" t="s">
+        <v>827</v>
+      </c>
+      <c r="G605" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A606" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B606" s="1">
+        <v>123</v>
+      </c>
+      <c r="C606" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D606" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="E606" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F606" t="s">
+        <v>828</v>
+      </c>
+      <c r="G606" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A607" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B607" s="1">
+        <v>122</v>
+      </c>
+      <c r="C607" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="D607" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="E607" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F607" t="s">
+        <v>826</v>
+      </c>
+      <c r="G607" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A608" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B608" s="1">
+        <v>122</v>
+      </c>
+      <c r="C608" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="D608" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="E608" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F608" t="s">
+        <v>827</v>
+      </c>
+      <c r="G608" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="609" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A609" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B609" s="1">
+        <v>122</v>
+      </c>
+      <c r="C609" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="D609" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="E609" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F609" t="s">
+        <v>828</v>
+      </c>
+      <c r="G609" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="610" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A610" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B610" s="1">
+        <v>119</v>
+      </c>
+      <c r="C610" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="D610" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="E610" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F610" t="s">
+        <v>826</v>
+      </c>
+      <c r="G610" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="611" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A611" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B611" s="1">
+        <v>119</v>
+      </c>
+      <c r="C611" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="D611" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="E611" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F611" t="s">
+        <v>827</v>
+      </c>
+      <c r="G611" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="612" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A612" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B612" s="1">
+        <v>119</v>
+      </c>
+      <c r="C612" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="D612" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="E612" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F612" t="s">
+        <v>828</v>
+      </c>
+      <c r="G612" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="613" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A613" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B613" s="1">
+        <v>118</v>
+      </c>
+      <c r="C613" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="D613" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E613" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F613" t="s">
+        <v>826</v>
+      </c>
+      <c r="G613" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="614" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A614" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B614" s="1">
+        <v>118</v>
+      </c>
+      <c r="C614" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="D614" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E614" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F614" t="s">
+        <v>827</v>
+      </c>
+      <c r="G614" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="615" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A615" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B615" s="1">
+        <v>118</v>
+      </c>
+      <c r="C615" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="D615" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E615" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F615" t="s">
+        <v>828</v>
+      </c>
+      <c r="G615" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="616" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A616" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B616" s="1">
+        <v>117</v>
+      </c>
+      <c r="C616" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="D616" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E616" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F616" t="s">
+        <v>826</v>
+      </c>
+      <c r="G616" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="617" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A617" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B617" s="1">
+        <v>117</v>
+      </c>
+      <c r="C617" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="D617" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E617" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F617" t="s">
+        <v>827</v>
+      </c>
+      <c r="G617" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="618" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A618" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B618" s="1">
+        <v>116</v>
+      </c>
+      <c r="C618" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="D618" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E618" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F618" t="s">
+        <v>826</v>
+      </c>
+      <c r="G618" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="619" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A619" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B619" s="1">
+        <v>116</v>
+      </c>
+      <c r="C619" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="D619" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E619" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F619" t="s">
+        <v>827</v>
+      </c>
+      <c r="G619" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="620" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A620" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B620" s="1">
+        <v>116</v>
+      </c>
+      <c r="C620" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="D620" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E620" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F620" t="s">
+        <v>828</v>
+      </c>
+      <c r="G620" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="621" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A621" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B621" s="1">
+        <v>104</v>
+      </c>
+      <c r="C621" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="D621" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E621" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F621" t="s">
+        <v>826</v>
+      </c>
+      <c r="G621" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="622" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A622" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B622" s="1">
+        <v>104</v>
+      </c>
+      <c r="C622" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="D622" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E622" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F622" t="s">
+        <v>827</v>
+      </c>
+      <c r="G622" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="623" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A623" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B623" s="1">
+        <v>103</v>
+      </c>
+      <c r="C623" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="D623" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="E623" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F623" t="s">
+        <v>826</v>
+      </c>
+      <c r="G623" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="624" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A624" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B624" s="1">
+        <v>103</v>
+      </c>
+      <c r="C624" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="D624" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="E624" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="F624" t="s">
+        <v>827</v>
+      </c>
+      <c r="G624" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="625" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A625" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B625" s="1">
+        <v>103</v>
+      </c>
+      <c r="C625" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="D625" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="E625" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F625" t="s">
+        <v>827</v>
+      </c>
+      <c r="G625" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="626" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A626" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B626" s="1">
+        <v>96</v>
+      </c>
+      <c r="C626" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="D626" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E626" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F626" t="s">
+        <v>826</v>
+      </c>
+      <c r="G626" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="627" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A627" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B627" s="1">
+        <v>96</v>
+      </c>
+      <c r="C627" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="D627" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E627" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F627" t="s">
+        <v>827</v>
+      </c>
+      <c r="G627" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="628" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A628" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B628" s="1">
+        <v>96</v>
+      </c>
+      <c r="C628" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="D628" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E628" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="F628" t="s">
+        <v>827</v>
+      </c>
+      <c r="G628" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="629" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A629" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B629" s="1">
+        <v>95</v>
+      </c>
+      <c r="C629" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="D629" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E629" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F629" t="s">
+        <v>826</v>
+      </c>
+      <c r="G629" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="630" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A630" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B630" s="1">
+        <v>95</v>
+      </c>
+      <c r="C630" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="D630" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E630" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="F630" t="s">
+        <v>827</v>
+      </c>
+      <c r="G630" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="631" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A631" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B631" s="1">
+        <v>95</v>
+      </c>
+      <c r="C631" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="D631" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E631" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F631" t="s">
+        <v>827</v>
+      </c>
+      <c r="G631" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="632" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A632" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B632" s="1">
+        <v>94</v>
+      </c>
+      <c r="C632" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="D632" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="E632" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F632" t="s">
+        <v>826</v>
+      </c>
+      <c r="G632" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="633" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A633" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B633" s="1">
+        <v>94</v>
+      </c>
+      <c r="C633" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="D633" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="E633" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F633" t="s">
+        <v>827</v>
+      </c>
+      <c r="G633" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="634" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A634" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B634" s="1">
+        <v>94</v>
+      </c>
+      <c r="C634" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="D634" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="E634" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="F634" t="s">
+        <v>828</v>
+      </c>
+      <c r="G634" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="635" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A635" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B635" s="1">
+        <v>89</v>
+      </c>
+      <c r="C635" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="D635" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E635" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="F635" t="s">
+        <v>826</v>
+      </c>
+      <c r="G635" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="636" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A636" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B636" s="1">
+        <v>89</v>
+      </c>
+      <c r="C636" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="D636" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E636" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="F636" t="s">
+        <v>827</v>
+      </c>
+      <c r="G636" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="637" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A637" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B637" s="1">
+        <v>89</v>
+      </c>
+      <c r="C637" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="D637" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E637" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F637" t="s">
+        <v>827</v>
+      </c>
+      <c r="G637" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="638" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A638" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B638" s="1">
+        <v>88</v>
+      </c>
+      <c r="C638" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D638" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E638" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F638" t="s">
+        <v>826</v>
+      </c>
+      <c r="G638" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="639" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A639" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B639" s="1">
+        <v>88</v>
+      </c>
+      <c r="C639" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D639" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E639" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="F639" t="s">
+        <v>827</v>
+      </c>
+      <c r="G639" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="640" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A640" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B640" s="1">
+        <v>88</v>
+      </c>
+      <c r="C640" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D640" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E640" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F640" t="s">
+        <v>827</v>
+      </c>
+      <c r="G640" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="641" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A641" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B641" s="1">
+        <v>81</v>
+      </c>
+      <c r="C641" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="D641" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E641" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F641" t="s">
+        <v>826</v>
+      </c>
+      <c r="G641" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="642" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A642" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B642" s="1">
+        <v>81</v>
+      </c>
+      <c r="C642" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="D642" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E642" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F642" t="s">
+        <v>827</v>
+      </c>
+      <c r="G642" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="643" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A643" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B643" s="1">
+        <v>80</v>
+      </c>
+      <c r="C643" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D643" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E643" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F643" t="s">
+        <v>826</v>
+      </c>
+      <c r="G643" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="644" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A644" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B644" s="1">
+        <v>80</v>
+      </c>
+      <c r="C644" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D644" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E644" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F644" t="s">
+        <v>827</v>
+      </c>
+      <c r="G644" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="645" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A645" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B645" s="1">
+        <v>75</v>
+      </c>
+      <c r="C645" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D645" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E645" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F645" t="s">
+        <v>826</v>
+      </c>
+      <c r="G645" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="646" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A646" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B646" s="1">
+        <v>75</v>
+      </c>
+      <c r="C646" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D646" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E646" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="F646" t="s">
+        <v>827</v>
+      </c>
+      <c r="G646" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="647" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A647" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B647" s="1">
+        <v>75</v>
+      </c>
+      <c r="C647" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D647" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E647" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F647" t="s">
+        <v>827</v>
+      </c>
+      <c r="G647" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="648" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A648" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B648" s="1">
+        <v>74</v>
+      </c>
+      <c r="C648" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D648" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E648" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F648" t="s">
+        <v>826</v>
+      </c>
+      <c r="G648" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="649" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A649" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B649" s="1">
+        <v>74</v>
+      </c>
+      <c r="C649" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D649" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E649" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="F649" t="s">
+        <v>827</v>
+      </c>
+      <c r="G649" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="650" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A650" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B650" s="1">
+        <v>74</v>
+      </c>
+      <c r="C650" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D650" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E650" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F650" t="s">
+        <v>827</v>
+      </c>
+      <c r="G650" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="651" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A651" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B651" s="1">
+        <v>65</v>
+      </c>
+      <c r="C651" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="D651" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E651" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F651" t="s">
+        <v>826</v>
+      </c>
+      <c r="G651" t="s">
         <v>57</v>
       </c>
-      <c r="D597" s="2" t="s">
+    </row>
+    <row r="652" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A652" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B652" s="1">
+        <v>65</v>
+      </c>
+      <c r="C652" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="D652" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E652" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="E597" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A598" s="1" t="s">
+      <c r="F652" t="s">
+        <v>827</v>
+      </c>
+      <c r="G652" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="653" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A653" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B653" s="1">
+        <v>65</v>
+      </c>
+      <c r="C653" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="D653" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E653" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="F653" t="s">
+        <v>827</v>
+      </c>
+      <c r="G653" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="654" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A654" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B654" s="1">
+        <v>58</v>
+      </c>
+      <c r="C654" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D654" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E654" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F654" t="s">
+        <v>826</v>
+      </c>
+      <c r="G654" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="655" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A655" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B655" s="1">
+        <v>58</v>
+      </c>
+      <c r="C655" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D655" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E655" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="F655" t="s">
+        <v>827</v>
+      </c>
+      <c r="G655" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="656" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A656" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B656" s="1">
+        <v>58</v>
+      </c>
+      <c r="C656" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D656" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E656" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F656" t="s">
+        <v>827</v>
+      </c>
+      <c r="G656" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="657" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A657" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B657" s="1">
+        <v>55</v>
+      </c>
+      <c r="C657" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D657" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E657" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F657" t="s">
+        <v>826</v>
+      </c>
+      <c r="G657" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="658" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A658" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B658" s="1">
+        <v>55</v>
+      </c>
+      <c r="C658" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D658" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E658" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F658" t="s">
+        <v>826</v>
+      </c>
+      <c r="G658" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="659" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A659" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B659" s="1">
+        <v>55</v>
+      </c>
+      <c r="C659" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D659" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E659" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="F659" t="s">
+        <v>827</v>
+      </c>
+      <c r="G659" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="660" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A660" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B660" s="1">
+        <v>55</v>
+      </c>
+      <c r="C660" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D660" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E660" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F660" t="s">
+        <v>827</v>
+      </c>
+      <c r="G660" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="661" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A661" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B661" s="1">
+        <v>55</v>
+      </c>
+      <c r="C661" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D661" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E661" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="B598" s="1">
+      <c r="F661" t="s">
+        <v>828</v>
+      </c>
+      <c r="G661" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="662" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A662" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B662" s="1">
+        <v>25</v>
+      </c>
+      <c r="C662" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D662" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E662" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F662" t="s">
+        <v>826</v>
+      </c>
+      <c r="G662" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="663" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A663" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B663" s="1">
+        <v>25</v>
+      </c>
+      <c r="C663" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D663" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E663" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F663" t="s">
+        <v>827</v>
+      </c>
+      <c r="G663" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="664" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A664" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B664" s="1">
+        <v>16</v>
+      </c>
+      <c r="C664" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D664" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E664" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F664" t="s">
+        <v>826</v>
+      </c>
+      <c r="G664" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="665" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A665" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B665" s="1">
+        <v>16</v>
+      </c>
+      <c r="C665" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D665" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E665" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F665" t="s">
+        <v>827</v>
+      </c>
+      <c r="G665" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="666" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A666" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B666" s="1">
+        <v>8</v>
+      </c>
+      <c r="C666" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D666" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E666" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F666" t="s">
+        <v>826</v>
+      </c>
+      <c r="G666" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="667" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A667" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B667" s="1">
+        <v>8</v>
+      </c>
+      <c r="C667" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D667" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E667" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F667" t="s">
+        <v>827</v>
+      </c>
+      <c r="G667" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="668" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A668" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B668" s="1">
+        <v>1</v>
+      </c>
+      <c r="C668" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D668" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E668" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F668" t="s">
+        <v>826</v>
+      </c>
+      <c r="G668" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="669" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A669" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B669" s="1">
+        <v>1</v>
+      </c>
+      <c r="C669" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D669" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E669" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F669" t="s">
+        <v>827</v>
+      </c>
+      <c r="G669" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="670" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A670" s="2">
+        <v>2019</v>
+      </c>
+      <c r="B670" s="1">
+        <v>195</v>
+      </c>
+      <c r="C670" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D670" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E670" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F670" t="s">
+        <v>826</v>
+      </c>
+      <c r="G670" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="671" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A671" s="2">
+        <v>2019</v>
+      </c>
+      <c r="B671" s="1">
+        <v>195</v>
+      </c>
+      <c r="C671" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D671" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E671" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F671" t="s">
+        <v>827</v>
+      </c>
+      <c r="G671" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="672" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A672" s="2">
+        <v>2019</v>
+      </c>
+      <c r="B672" s="1">
+        <v>195</v>
+      </c>
+      <c r="C672" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D672" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E672" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="F672" t="s">
+        <v>827</v>
+      </c>
+      <c r="G672" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A673" s="2">
+        <v>2019</v>
+      </c>
+      <c r="B673" s="1">
+        <v>195</v>
+      </c>
+      <c r="C673" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D673" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E673" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F673" t="s">
+        <v>828</v>
+      </c>
+      <c r="G673" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A674" s="2">
+        <v>2019</v>
+      </c>
+      <c r="B674" s="1">
+        <v>195</v>
+      </c>
+      <c r="C674" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D674" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E674" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F674" t="s">
+        <v>828</v>
+      </c>
+      <c r="G674" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A675" s="2">
+        <v>2019</v>
+      </c>
+      <c r="B675" s="1">
+        <v>195</v>
+      </c>
+      <c r="C675" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D675" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E675" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F675" t="s">
+        <v>828</v>
+      </c>
+      <c r="G675" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A676" s="2">
+        <v>2017</v>
+      </c>
+      <c r="B676" s="1">
+        <v>96</v>
+      </c>
+      <c r="C676" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D676" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E676" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F676" t="s">
+        <v>826</v>
+      </c>
+      <c r="G676" t="s">
+        <v>11</v>
+      </c>
+      <c r="H676" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A677" s="2">
+        <v>2016</v>
+      </c>
+      <c r="B677" s="1">
+        <v>270</v>
+      </c>
+      <c r="C677" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C598" s="2" t="s">
-[...22 lines deleted...]
-      <c r="B599" s="1">
+      <c r="D677" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E677" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="F677" t="s">
+        <v>826</v>
+      </c>
+      <c r="G677" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A678" s="2">
+        <v>2016</v>
+      </c>
+      <c r="B678" s="1">
+        <v>270</v>
+      </c>
+      <c r="C678" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C599" s="2" t="s">
-[...22 lines deleted...]
-      <c r="B600" s="1">
+      <c r="D678" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E678" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F678" t="s">
+        <v>827</v>
+      </c>
+      <c r="G678" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A679" s="2">
+        <v>2016</v>
+      </c>
+      <c r="B679" s="1">
+        <v>68</v>
+      </c>
+      <c r="C679" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="D679" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="C600" s="2" t="s">
-[...396 lines deleted...]
-      <c r="D617" s="2" t="s">
+      <c r="E679" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="E617" s="2" t="s">
+      <c r="F679" t="s">
+        <v>826</v>
+      </c>
+      <c r="G679" t="s">
         <v>3</v>
       </c>
-      <c r="F617" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <sortState ref="A2:I620">
-[...1 lines deleted...]
-    <sortCondition descending="1" ref="B2:B620"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:H679">
+    <sortCondition descending="1" ref="A2:A679"/>
+    <sortCondition descending="1" ref="B2:B679"/>
+    <sortCondition descending="1" ref="F2:F679"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-[...2 lines deleted...]
-  </ignoredErrors>
   <tableParts count="1">
-    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Gestores - Fiscais</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>