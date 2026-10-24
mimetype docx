--- v0 (2026-05-21)
+++ v1 (2026-10-24)
@@ -1,914 +1,812 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00984846" w:rsidRDefault="00984846" w:rsidP="00984846">
-[...1 lines deleted...]
-        <w:pStyle w:val="AAHTurReferencia"/>
+    <w:p w:rsidR="00E55114" w:rsidP="189D79BB" w:rsidRDefault="00E55114" w14:paraId="66FA6C54" w14:textId="1855463F">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...110 lines deleted...]
-    <w:p w:rsidR="003A1BCF" w:rsidRPr="003F2B94" w:rsidRDefault="003A1BCF" w:rsidP="0068682E">
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline wp14:editId="0485105B" wp14:anchorId="002A93A5">
+            <wp:extent cx="1797721" cy="1249210"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="549687138" name="drawing"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="549687138" name="Picture 549687138"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1332439781">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm rot="0">
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1797721" cy="1249210"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E55114" w:rsidP="00E55114" w:rsidRDefault="00E55114" w14:paraId="48FD3F76" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="0068682E" w:rsidRPr="003F2B94" w:rsidRDefault="00CD750C" w:rsidP="00CD750C">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E55114" w:rsidP="00E55114" w:rsidRDefault="00E55114" w14:paraId="42B7E839" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E11C8" w:rsidP="002E11C8" w:rsidRDefault="002E11C8" w14:paraId="1C11EBE6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E11C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Senhor Diretor-Geral Administrativo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E11C8" w:rsidR="002E11C8" w:rsidP="002E11C8" w:rsidRDefault="002E11C8" w14:paraId="211E7C81" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E2E43" w:rsidR="001E2E43" w:rsidP="001E2E43" w:rsidRDefault="001E2E43" w14:paraId="68A790CB" w14:textId="4E1A6BB2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2E43">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solicita-se a instituição de regime de cooperação junto à comarca de ____________________, para atuação no cargo de ____________________, </w:t>
+      </w:r>
+      <w:r w:rsidR="003514B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pelo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E2E43">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> período de ____________________, com frequência</w:t>
+      </w:r>
+      <w:r w:rsidR="00C571D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E2E43">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____________________, </w:t>
+      </w:r>
+      <w:r w:rsidR="002B6FD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>observadas</w:t>
+      </w:r>
+      <w:r w:rsidR="00D92BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as disposições</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E2E43">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da Resolução GP n. 11/2014.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E11C8" w:rsidR="002E11C8" w:rsidP="002E11C8" w:rsidRDefault="002E11C8" w14:paraId="2EA7E379" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002E11C8" w:rsidR="002E11C8" w:rsidP="002E11C8" w:rsidRDefault="002E11C8" w14:paraId="17DDA728" w14:textId="6B7F55A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E11C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apresenta-se, a seguir, relatório circunstanciado contendo as razões que fundamentam a necessidade da cooperação, bem como informações </w:t>
+      </w:r>
+      <w:r w:rsidR="002D0C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>acerca d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E11C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">as condições de funcionamento da unidade, </w:t>
+      </w:r>
+      <w:r w:rsidR="00052E2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E11C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a demanda de trabalho e</w:t>
+      </w:r>
+      <w:r w:rsidR="00052E2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00235CA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>de outros</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E11C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> elementos que justifi</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD5F5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>cam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E11C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o pedido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00984846" w:rsidP="00984846" w:rsidRDefault="00984846" w14:paraId="271AC188" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004C1383" w:rsidP="00984846" w:rsidRDefault="004C1383" w14:paraId="487F35EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004C1383" w:rsidP="00984846" w:rsidRDefault="004C1383" w14:paraId="78B16B96" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004C1383" w:rsidP="00984846" w:rsidRDefault="004C1383" w14:paraId="49795D11" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004C1383" w:rsidP="00984846" w:rsidRDefault="004C1383" w14:paraId="4FF42D84" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00113DEC" w:rsidP="008C0230" w:rsidRDefault="00113DEC" w14:paraId="658300B6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Solicito</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>Nesses termos, pede deferimento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F2B94" w:rsidR="00113DEC" w:rsidP="008C0230" w:rsidRDefault="00113DEC" w14:paraId="6DBF2533" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Comarca </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C77565">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>de</w:t>
       </w:r>
       <w:r w:rsidR="006976C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>na comarca de ____________</w:t>
-[...23 lines deleted...]
-        <w:t>de</w:t>
+        <w:t xml:space="preserve"> _________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, ____/____/____.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F2B94" w:rsidR="008C0230" w:rsidP="008C0230" w:rsidRDefault="008C0230" w14:paraId="5903029F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AA16B3" w:rsidP="008C0230" w:rsidRDefault="00AA16B3" w14:paraId="63887995" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C002C4" w:rsidP="008C0230" w:rsidRDefault="00AA16B3" w14:paraId="05AD3195" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="0048322C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F2B94" w:rsidR="00827EF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>______________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AA16B3" w:rsidP="00C002C4" w:rsidRDefault="008C0230" w14:paraId="6053DC8C" w14:textId="0B431F61">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F2B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>assinatura do(a) Juiz(a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D473B" w:rsidR="00295BA6" w:rsidP="001D473B" w:rsidRDefault="008C0230" w14:paraId="0C40C246" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F2B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Diretor(a) de Foro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F2B94" w:rsidR="00827EF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:r w:rsidR="00C002C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>comarca</w:t>
       </w:r>
       <w:r w:rsidR="00295BA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> _____________________</w:t>
-[...369 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> requerente </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00295BA6" w:rsidRPr="001D473B">
-[...1 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838"/>
+    <w:sectPr w:rsidRPr="001D473B" w:rsidR="00295BA6">
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00421DD3" w:rsidRDefault="00421DD3" w:rsidP="00666F05">
+    <w:p w:rsidR="006C095E" w:rsidP="00666F05" w:rsidRDefault="006C095E" w14:paraId="4A6B225E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00421DD3" w:rsidRDefault="00421DD3" w:rsidP="00666F05">
+    <w:p w:rsidR="006C095E" w:rsidP="00666F05" w:rsidRDefault="006C095E" w14:paraId="55E15546" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...11 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00421DD3" w:rsidRDefault="00421DD3" w:rsidP="00666F05">
+    <w:p w:rsidR="006C095E" w:rsidP="00666F05" w:rsidRDefault="006C095E" w14:paraId="05E54833" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00421DD3" w:rsidRDefault="00421DD3" w:rsidP="00666F05">
+    <w:p w:rsidR="006C095E" w:rsidP="00666F05" w:rsidRDefault="006C095E" w14:paraId="13D70D3F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00666F05" w:rsidRDefault="00666F05">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00666F05" w:rsidRDefault="00666F05" w14:paraId="3C21F4CB" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003A1BCF"/>
+    <w:rsid w:val="00005A8E"/>
+    <w:rsid w:val="00052E2C"/>
+    <w:rsid w:val="000D2137"/>
     <w:rsid w:val="000E0368"/>
     <w:rsid w:val="00113DEC"/>
+    <w:rsid w:val="00180970"/>
+    <w:rsid w:val="00184237"/>
     <w:rsid w:val="001A23CD"/>
     <w:rsid w:val="001D473B"/>
+    <w:rsid w:val="001E2E43"/>
+    <w:rsid w:val="00235CA4"/>
     <w:rsid w:val="00295BA6"/>
+    <w:rsid w:val="002B6FD3"/>
+    <w:rsid w:val="002D0C33"/>
+    <w:rsid w:val="002E11C8"/>
     <w:rsid w:val="002E1DC9"/>
+    <w:rsid w:val="003514B4"/>
+    <w:rsid w:val="0039186D"/>
     <w:rsid w:val="003A1BCF"/>
     <w:rsid w:val="003F2B94"/>
     <w:rsid w:val="00421DD3"/>
     <w:rsid w:val="0048322C"/>
+    <w:rsid w:val="004A000E"/>
     <w:rsid w:val="004B6846"/>
+    <w:rsid w:val="004B6F84"/>
     <w:rsid w:val="004C1383"/>
     <w:rsid w:val="00666F05"/>
     <w:rsid w:val="0068682E"/>
     <w:rsid w:val="006976C0"/>
     <w:rsid w:val="006A281D"/>
+    <w:rsid w:val="006B3BD5"/>
+    <w:rsid w:val="006C095E"/>
+    <w:rsid w:val="006E6A4D"/>
     <w:rsid w:val="00713E65"/>
+    <w:rsid w:val="00761BC0"/>
     <w:rsid w:val="00827EF0"/>
+    <w:rsid w:val="0083605D"/>
+    <w:rsid w:val="00851907"/>
     <w:rsid w:val="008C0230"/>
     <w:rsid w:val="0090196B"/>
+    <w:rsid w:val="00954A6D"/>
     <w:rsid w:val="00984846"/>
+    <w:rsid w:val="009A572D"/>
     <w:rsid w:val="00A37F5F"/>
+    <w:rsid w:val="00A674E3"/>
     <w:rsid w:val="00AA16B3"/>
     <w:rsid w:val="00B745DD"/>
     <w:rsid w:val="00C002C4"/>
+    <w:rsid w:val="00C571D6"/>
     <w:rsid w:val="00C77565"/>
+    <w:rsid w:val="00C865CB"/>
     <w:rsid w:val="00CD750C"/>
+    <w:rsid w:val="00D04462"/>
+    <w:rsid w:val="00D92BFC"/>
     <w:rsid w:val="00DF36D3"/>
     <w:rsid w:val="00E23940"/>
+    <w:rsid w:val="00E46C3F"/>
+    <w:rsid w:val="00E55114"/>
     <w:rsid w:val="00E979F0"/>
+    <w:rsid w:val="00F4088E"/>
     <w:rsid w:val="00F43822"/>
     <w:rsid w:val="00F447F4"/>
     <w:rsid w:val="00F76617"/>
+    <w:rsid w:val="00FD5F5B"/>
+    <w:rsid w:val="189D79BB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="pt-BR"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...7 lines deleted...]
-  <w15:docId w15:val="{73435B47-864C-544F-8622-E93D26AB433B}"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="5F62DB19"/>
+  <w15:docId w15:val="{506AA568-5409-42BF-87E9-424B959E5163}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1064,52 +962,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1170,195 +1068,199 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelacomgrade">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Tabelanormal"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00B745DD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cabealho">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CabealhoChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00666F05"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
-[...2 lines deleted...]
-    <w:link w:val="Cabealho"/>
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00666F05"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rodap">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="RodapChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00666F05"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
-[...2 lines deleted...]
-    <w:link w:val="Rodap"/>
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00666F05"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AAHTurReferencia">
+  <w:style w:type="paragraph" w:styleId="AAHTurReferencia" w:customStyle="1">
     <w:name w:val="AAHTurReferencia"/>
     <w:rsid w:val="001D473B"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AAHTurTimbre">
+  <w:style w:type="paragraph" w:styleId="AAHTurTimbre" w:customStyle="1">
     <w:name w:val="AAHTurTimbre"/>
     <w:rsid w:val="001D473B"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:kern w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="rId1332439781" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1603,69 +1505,50 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>Microsoft</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>usuario</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <keywords/>
+  <lastModifiedBy>Usuário Convidado</lastModifiedBy>
+  <revision>20</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>