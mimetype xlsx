--- v0 (2026-08-14)
+++ v1 (2026-09-30)
@@ -5,94 +5,94 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://tjscjusbr0.sharepoint.com/sites/DPFDICFSeodeCustoseTransparncia/Documentos Compartilhados/Seção de Custos e Transparência/Depositos judiciais/2026/07 julho/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://tjscjusbr0.sharepoint.com/sites/DGDJ/Documentos Compartilhados/Utilização de Depósitos Judiciais por Entes/Publicações - Resolução 48/Planilhas EC 94 e LCP 151 - 2026/Agosto/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="107" documentId="13_ncr:1_{D387E040-6DA9-4468-998D-5421B2CDB93D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{16F5B1D2-C684-46DD-B7A7-B34EA35D5F20}"/>
+  <xr:revisionPtr revIDLastSave="131" documentId="13_ncr:1_{D387E040-6DA9-4468-998D-5421B2CDB93D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{247D56CB-FED8-4169-B562-C22809C127B8}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EC 94-2016" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'EC 94-2016'!$A$1:$G$64</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'EC 94-2016'!$A$1:$G$65</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E62" i="1" l="1"/>
-  <c r="C62" i="1"/>
+  <c r="E63" i="1" l="1"/>
+  <c r="C63" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="33">
   <si>
     <t>Relatório de movimentação de Depósitos Judiciais - Emenda Constitucional n. 94/2016 (depósitos judiciais de terceiros)</t>
   </si>
   <si>
     <t>Entidade</t>
   </si>
   <si>
     <t>Nº Processo</t>
   </si>
   <si>
     <t>Valor Transferido</t>
   </si>
   <si>
     <t>Data transferência</t>
   </si>
   <si>
     <t>Valor atualizado*</t>
   </si>
   <si>
     <t>Início devolução</t>
@@ -165,51 +165,51 @@
   </si>
   <si>
     <t xml:space="preserve">* Atualizado pela taxa selic. </t>
   </si>
   <si>
     <t>0023913-69.2023</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 ESTADO DE SANTA CATARINA
 TRIBUNAL DE JUSTIÇA
 DIRETORIA-GERAL ADMINISTRATIVA
 DIRETORIA DE PLANEJAMENTO E FINANÇAS
 COORDENADORIA EXECUTIVA DE FINANÇAS</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Situação em </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>01-08-2026</t>
+      <t>01-09-2026</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-&quot;R$ &quot;* #,##0.00_-;&quot;-R$ &quot;* #,##0.00_-;_-&quot;R$ &quot;* \-??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* \-??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="[$-416]mmm\-yy;@"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* \-??_-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="&quot;R$ &quot;#,##0.00"/>
     <numFmt numFmtId="169" formatCode="d/m/yyyy"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -428,185 +428,159 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="17" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="4" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="4" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="4" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="4" fillId="0" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="169" fontId="4" fillId="0" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="169" fontId="4" fillId="0" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="169" fontId="4" fillId="0" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="169" fontId="4" fillId="0" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="11" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="11" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...79 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Moeda 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Vírgula" xfId="1" builtinId="3"/>
     <cellStyle name="Vírgula 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -821,961 +795,959 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G66"/>
+  <dimension ref="A1:G67"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A4" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="K30" sqref="K30"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="E64" sqref="E64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="50" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="23.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="24.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="31" style="2" bestFit="1" customWidth="1"/>
-    <col min="8" max="16180" width="9.140625" style="1"/>
-    <col min="16181" max="16384" width="11.5703125" style="1" customWidth="1"/>
+    <col min="8" max="16175" width="9.140625" style="1"/>
+    <col min="16176" max="16384" width="11.5703125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="31" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="7"/>
-[...4 lines deleted...]
-      <c r="G1" s="7"/>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A2" s="7"/>
-[...5 lines deleted...]
-      <c r="G2" s="7"/>
+      <c r="A2" s="31"/>
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A3" s="7"/>
-[...5 lines deleted...]
-      <c r="G3" s="7"/>
+      <c r="A3" s="31"/>
+      <c r="B3" s="31"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="31"/>
+      <c r="E3" s="31"/>
+      <c r="F3" s="31"/>
+      <c r="G3" s="31"/>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A4" s="7"/>
-[...5 lines deleted...]
-      <c r="G4" s="7"/>
+      <c r="A4" s="31"/>
+      <c r="B4" s="31"/>
+      <c r="C4" s="31"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
+      <c r="G4" s="31"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A5" s="7"/>
-[...5 lines deleted...]
-      <c r="G5" s="7"/>
+      <c r="A5" s="31"/>
+      <c r="B5" s="31"/>
+      <c r="C5" s="31"/>
+      <c r="D5" s="31"/>
+      <c r="E5" s="31"/>
+      <c r="F5" s="31"/>
+      <c r="G5" s="31"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A6" s="7"/>
-[...5 lines deleted...]
-      <c r="G6" s="7"/>
+      <c r="A6" s="31"/>
+      <c r="B6" s="31"/>
+      <c r="C6" s="31"/>
+      <c r="D6" s="31"/>
+      <c r="E6" s="31"/>
+      <c r="F6" s="31"/>
+      <c r="G6" s="31"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A7" s="7"/>
-[...5 lines deleted...]
-      <c r="G7" s="7"/>
+      <c r="A7" s="31"/>
+      <c r="B7" s="31"/>
+      <c r="C7" s="31"/>
+      <c r="D7" s="31"/>
+      <c r="E7" s="31"/>
+      <c r="F7" s="31"/>
+      <c r="G7" s="31"/>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A8" s="7"/>
-[...5 lines deleted...]
-      <c r="G8" s="7"/>
+      <c r="A8" s="31"/>
+      <c r="B8" s="31"/>
+      <c r="C8" s="31"/>
+      <c r="D8" s="31"/>
+      <c r="E8" s="31"/>
+      <c r="F8" s="31"/>
+      <c r="G8" s="31"/>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A9" s="7"/>
-[...5 lines deleted...]
-      <c r="G9" s="7"/>
+      <c r="A9" s="31"/>
+      <c r="B9" s="31"/>
+      <c r="C9" s="31"/>
+      <c r="D9" s="31"/>
+      <c r="E9" s="31"/>
+      <c r="F9" s="31"/>
+      <c r="G9" s="31"/>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A10" s="7"/>
-[...5 lines deleted...]
-      <c r="G10" s="7"/>
+      <c r="A10" s="31"/>
+      <c r="B10" s="31"/>
+      <c r="C10" s="31"/>
+      <c r="D10" s="31"/>
+      <c r="E10" s="31"/>
+      <c r="F10" s="31"/>
+      <c r="G10" s="31"/>
     </row>
     <row r="11" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="7"/>
-[...17 lines deleted...]
-      <c r="A13" s="30" t="s">
+      <c r="A11" s="31"/>
+      <c r="B11" s="31"/>
+      <c r="C11" s="31"/>
+      <c r="D11" s="31"/>
+      <c r="E11" s="31"/>
+      <c r="F11" s="31"/>
+      <c r="G11" s="31"/>
+    </row>
+    <row r="12" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="30"/>
+      <c r="B12" s="30"/>
+      <c r="C12" s="30"/>
+      <c r="D12" s="30"/>
+      <c r="E12" s="30"/>
+      <c r="F12" s="30"/>
+      <c r="G12" s="30"/>
+    </row>
+    <row r="13" spans="1:7" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A13" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B13" s="30"/>
-[...21 lines deleted...]
-      <c r="G15" s="33" t="s">
+      <c r="B13" s="32"/>
+      <c r="C13" s="32"/>
+      <c r="D13" s="32"/>
+      <c r="E13" s="32"/>
+      <c r="F13" s="32"/>
+      <c r="G13" s="32"/>
+    </row>
+    <row r="15" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="3"/>
+      <c r="B15" s="4"/>
+      <c r="C15" s="4"/>
+      <c r="D15" s="4"/>
+      <c r="E15" s="4"/>
+      <c r="F15" s="4"/>
+      <c r="G15" s="5" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="16" spans="1:7" s="34" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="3" t="s">
+    <row r="16" spans="1:7" s="7" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B16" s="3" t="s">
+      <c r="B16" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="C16" s="3" t="s">
+      <c r="C16" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="D16" s="3" t="s">
+      <c r="D16" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="E16" s="3" t="s">
+      <c r="E16" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="F16" s="3" t="s">
+      <c r="F16" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="G16" s="3" t="s">
+      <c r="G16" s="6" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="17" spans="1:7" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="16" t="s">
+    <row r="17" spans="1:7" s="11" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="B17" s="20" t="s">
+      <c r="B17" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="C17" s="21">
+      <c r="C17" s="9">
         <v>509167194.20999998</v>
       </c>
-      <c r="D17" s="22">
+      <c r="D17" s="10">
         <v>43076</v>
       </c>
-      <c r="E17" s="8">
-[...2 lines deleted...]
-      <c r="F17" s="10">
+      <c r="E17" s="33">
+        <v>1430464764.1199999</v>
+      </c>
+      <c r="F17" s="35">
         <v>47514</v>
       </c>
-      <c r="G17" s="13" t="s">
+      <c r="G17" s="38" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="18" spans="1:7" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B18" s="20" t="s">
+    <row r="18" spans="1:7" s="11" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="42"/>
+      <c r="B18" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="C18" s="21">
+      <c r="C18" s="9">
         <v>145157635.94</v>
       </c>
-      <c r="D18" s="22">
+      <c r="D18" s="10">
         <v>43938</v>
       </c>
-      <c r="E18" s="9"/>
-[...5 lines deleted...]
-      <c r="B19" s="20" t="s">
+      <c r="E18" s="34"/>
+      <c r="F18" s="36"/>
+      <c r="G18" s="39"/>
+    </row>
+    <row r="19" spans="1:7" s="11" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="42"/>
+      <c r="B19" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="C19" s="21">
+      <c r="C19" s="9">
         <v>51869437.100000001</v>
       </c>
-      <c r="D19" s="22">
+      <c r="D19" s="10">
         <v>44529</v>
       </c>
-      <c r="E19" s="9"/>
-[...5 lines deleted...]
-      <c r="B20" s="20" t="s">
+      <c r="E19" s="34"/>
+      <c r="F19" s="36"/>
+      <c r="G19" s="39"/>
+    </row>
+    <row r="20" spans="1:7" s="11" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="42"/>
+      <c r="B20" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="C20" s="21">
+      <c r="C20" s="9">
         <v>65004129.590000004</v>
       </c>
       <c r="D20" s="23">
         <v>45377</v>
       </c>
-      <c r="E20" s="9"/>
-[...5 lines deleted...]
-      <c r="B21" s="6" t="s">
+      <c r="E20" s="34"/>
+      <c r="F20" s="36"/>
+      <c r="G20" s="39"/>
+    </row>
+    <row r="21" spans="1:7" s="11" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="43"/>
+      <c r="B21" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="C21" s="21">
+      <c r="C21" s="9">
         <v>21478985.640000001</v>
       </c>
       <c r="D21" s="23">
         <v>45406</v>
       </c>
-      <c r="E21" s="9"/>
-[...4 lines deleted...]
-      <c r="A22" s="36" t="s">
+      <c r="E21" s="34"/>
+      <c r="F21" s="37"/>
+      <c r="G21" s="40"/>
+    </row>
+    <row r="22" spans="1:7" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="B22" s="24" t="s">
+      <c r="B22" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="C22" s="25">
+      <c r="C22" s="26">
         <v>2928227.89</v>
       </c>
-      <c r="D22" s="26">
+      <c r="D22" s="27">
         <v>43130</v>
       </c>
-      <c r="E22" s="27">
-[...2 lines deleted...]
-      <c r="F22" s="26">
+      <c r="E22" s="28">
+        <v>5215448.3899999997</v>
+      </c>
+      <c r="F22" s="27">
         <v>47514</v>
       </c>
-      <c r="G22" s="24" t="s">
+      <c r="G22" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="23" spans="1:7" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.2">
-      <c r="A23" s="36" t="s">
+    <row r="23" spans="1:7" ht="15" x14ac:dyDescent="0.2">
+      <c r="A23" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="B23" s="24" t="s">
+      <c r="B23" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="C23" s="25">
+      <c r="C23" s="26">
         <v>14571550.699999999</v>
       </c>
-      <c r="D23" s="26">
+      <c r="D23" s="27">
         <v>43122</v>
       </c>
-      <c r="E23" s="27">
-[...2 lines deleted...]
-      <c r="F23" s="26">
+      <c r="E23" s="28">
+        <v>8423539.9700000007</v>
+      </c>
+      <c r="F23" s="27">
         <v>44227</v>
       </c>
-      <c r="G23" s="24" t="s">
+      <c r="G23" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="24" spans="1:7" s="37" customFormat="1" ht="15" x14ac:dyDescent="0.2">
-      <c r="A24" s="36" t="s">
+    <row r="24" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A24" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="B24" s="24" t="s">
+      <c r="B24" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="C24" s="25">
+      <c r="C24" s="26">
         <v>15479759.26</v>
       </c>
-      <c r="D24" s="26">
+      <c r="D24" s="27">
         <v>43161</v>
       </c>
-      <c r="E24" s="27">
-[...2 lines deleted...]
-      <c r="F24" s="26">
+      <c r="E24" s="28">
+        <v>30373359.829999998</v>
+      </c>
+      <c r="F24" s="27">
         <v>47514</v>
       </c>
-      <c r="G24" s="24" t="s">
+      <c r="G24" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="25" spans="1:7" s="37" customFormat="1" ht="15" x14ac:dyDescent="0.2">
-      <c r="A25" s="16" t="s">
+    <row r="25" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A25" s="41" t="s">
         <v>19</v>
       </c>
-      <c r="B25" s="13" t="s">
+      <c r="B25" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="C25" s="21">
+      <c r="C25" s="9">
         <v>32876246.66</v>
       </c>
-      <c r="D25" s="38">
+      <c r="D25" s="15">
         <v>43130</v>
       </c>
-      <c r="E25" s="8">
-[...2 lines deleted...]
-      <c r="F25" s="10">
+      <c r="E25" s="33">
+        <v>216274678.03999999</v>
+      </c>
+      <c r="F25" s="35">
         <v>47514</v>
       </c>
-      <c r="G25" s="13" t="s">
+      <c r="G25" s="38" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="26" spans="1:7" s="37" customFormat="1" ht="15" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C26" s="21">
+    <row r="26" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A26" s="42"/>
+      <c r="B26" s="39"/>
+      <c r="C26" s="9">
         <v>3352585.59</v>
       </c>
-      <c r="D26" s="22">
+      <c r="D26" s="10">
         <v>45233</v>
       </c>
-      <c r="E26" s="9"/>
-[...6 lines deleted...]
-      <c r="C27" s="21">
+      <c r="E26" s="34"/>
+      <c r="F26" s="36"/>
+      <c r="G26" s="39"/>
+    </row>
+    <row r="27" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A27" s="42"/>
+      <c r="B27" s="39"/>
+      <c r="C27" s="9">
         <v>3445041.99</v>
       </c>
-      <c r="D27" s="22">
+      <c r="D27" s="10">
         <v>45260</v>
       </c>
-      <c r="E27" s="9"/>
-[...6 lines deleted...]
-      <c r="C28" s="21">
+      <c r="E27" s="34"/>
+      <c r="F27" s="36"/>
+      <c r="G27" s="39"/>
+    </row>
+    <row r="28" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A28" s="42"/>
+      <c r="B28" s="39"/>
+      <c r="C28" s="9">
         <v>3483525.6</v>
       </c>
-      <c r="D28" s="22">
+      <c r="D28" s="10">
         <v>44941</v>
       </c>
-      <c r="E28" s="9"/>
-[...6 lines deleted...]
-      <c r="C29" s="21">
+      <c r="E28" s="34"/>
+      <c r="F28" s="36"/>
+      <c r="G28" s="39"/>
+    </row>
+    <row r="29" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A29" s="42"/>
+      <c r="B29" s="39"/>
+      <c r="C29" s="9">
         <v>7141693.3399999999</v>
       </c>
-      <c r="D29" s="22">
+      <c r="D29" s="10">
         <v>45352</v>
       </c>
-      <c r="E29" s="9"/>
-[...6 lines deleted...]
-      <c r="C30" s="4">
+      <c r="E29" s="34"/>
+      <c r="F29" s="36"/>
+      <c r="G29" s="39"/>
+    </row>
+    <row r="30" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A30" s="42"/>
+      <c r="B30" s="39"/>
+      <c r="C30" s="22">
         <v>3693148.74</v>
       </c>
       <c r="D30" s="23">
         <v>45386</v>
       </c>
-      <c r="E30" s="9"/>
-[...6 lines deleted...]
-      <c r="C31" s="4">
+      <c r="E30" s="34"/>
+      <c r="F30" s="36"/>
+      <c r="G30" s="39"/>
+    </row>
+    <row r="31" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A31" s="42"/>
+      <c r="B31" s="39"/>
+      <c r="C31" s="22">
         <v>3679539</v>
       </c>
-      <c r="D31" s="5">
+      <c r="D31" s="29">
         <v>45415</v>
       </c>
-      <c r="E31" s="9"/>
-[...6 lines deleted...]
-      <c r="C32" s="4">
+      <c r="E31" s="34"/>
+      <c r="F31" s="36"/>
+      <c r="G31" s="39"/>
+    </row>
+    <row r="32" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A32" s="42"/>
+      <c r="B32" s="39"/>
+      <c r="C32" s="22">
         <v>3706801.63</v>
       </c>
-      <c r="D32" s="5">
+      <c r="D32" s="29">
         <v>45443</v>
       </c>
-      <c r="E32" s="9"/>
-[...6 lines deleted...]
-      <c r="C33" s="4">
+      <c r="E32" s="34"/>
+      <c r="F32" s="36"/>
+      <c r="G32" s="39"/>
+    </row>
+    <row r="33" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A33" s="42"/>
+      <c r="B33" s="39"/>
+      <c r="C33" s="22">
         <v>3741263.4</v>
       </c>
-      <c r="D33" s="5">
+      <c r="D33" s="29">
         <v>45476</v>
       </c>
-      <c r="E33" s="9"/>
-[...6 lines deleted...]
-      <c r="C34" s="4">
+      <c r="E33" s="34"/>
+      <c r="F33" s="36"/>
+      <c r="G33" s="39"/>
+    </row>
+    <row r="34" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A34" s="42"/>
+      <c r="B34" s="39"/>
+      <c r="C34" s="22">
         <v>3763199.82</v>
       </c>
-      <c r="D34" s="5">
+      <c r="D34" s="29">
         <v>45512</v>
       </c>
-      <c r="E34" s="9"/>
-[...6 lines deleted...]
-      <c r="C35" s="4">
+      <c r="E34" s="34"/>
+      <c r="F34" s="36"/>
+      <c r="G34" s="39"/>
+    </row>
+    <row r="35" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A35" s="42"/>
+      <c r="B35" s="39"/>
+      <c r="C35" s="22">
         <v>3795860.71</v>
       </c>
-      <c r="D35" s="5">
+      <c r="D35" s="29">
         <v>45540</v>
       </c>
-      <c r="E35" s="9"/>
-[...6 lines deleted...]
-      <c r="C36" s="4">
+      <c r="E35" s="34"/>
+      <c r="F35" s="36"/>
+      <c r="G35" s="39"/>
+    </row>
+    <row r="36" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A36" s="42"/>
+      <c r="B36" s="39"/>
+      <c r="C36" s="22">
         <v>3847848.76</v>
       </c>
-      <c r="D36" s="5">
+      <c r="D36" s="29">
         <v>45566</v>
       </c>
-      <c r="E36" s="9"/>
-[...6 lines deleted...]
-      <c r="C37" s="4">
+      <c r="E36" s="34"/>
+      <c r="F36" s="36"/>
+      <c r="G36" s="39"/>
+    </row>
+    <row r="37" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A37" s="42"/>
+      <c r="B37" s="39"/>
+      <c r="C37" s="22">
         <v>3874152.29</v>
       </c>
-      <c r="D37" s="5">
+      <c r="D37" s="29">
         <v>45604</v>
       </c>
-      <c r="E37" s="9"/>
-[...6 lines deleted...]
-      <c r="C38" s="4">
+      <c r="E37" s="34"/>
+      <c r="F37" s="36"/>
+      <c r="G37" s="39"/>
+    </row>
+    <row r="38" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A38" s="42"/>
+      <c r="B38" s="39"/>
+      <c r="C38" s="22">
         <v>3870637.09</v>
       </c>
-      <c r="D38" s="5">
+      <c r="D38" s="29">
         <v>45630</v>
       </c>
-      <c r="E38" s="9"/>
-[...6 lines deleted...]
-      <c r="C39" s="4">
+      <c r="E38" s="34"/>
+      <c r="F38" s="36"/>
+      <c r="G38" s="39"/>
+    </row>
+    <row r="39" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A39" s="42"/>
+      <c r="B39" s="39"/>
+      <c r="C39" s="22">
         <v>3940757.51</v>
       </c>
-      <c r="D39" s="5">
+      <c r="D39" s="29">
         <v>45667</v>
       </c>
-      <c r="E39" s="9"/>
-[...6 lines deleted...]
-      <c r="C40" s="4">
+      <c r="E39" s="34"/>
+      <c r="F39" s="36"/>
+      <c r="G39" s="39"/>
+    </row>
+    <row r="40" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A40" s="42"/>
+      <c r="B40" s="39"/>
+      <c r="C40" s="22">
         <v>3955949.57</v>
       </c>
-      <c r="D40" s="5">
+      <c r="D40" s="29">
         <v>45692</v>
       </c>
-      <c r="E40" s="9"/>
-[...6 lines deleted...]
-      <c r="C41" s="4">
+      <c r="E40" s="34"/>
+      <c r="F40" s="36"/>
+      <c r="G40" s="39"/>
+    </row>
+    <row r="41" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A41" s="42"/>
+      <c r="B41" s="39"/>
+      <c r="C41" s="22">
         <v>3922692.66</v>
       </c>
-      <c r="D41" s="5">
+      <c r="D41" s="29">
         <v>45731</v>
       </c>
-      <c r="E41" s="9"/>
-[...6 lines deleted...]
-      <c r="C42" s="4">
+      <c r="E41" s="34"/>
+      <c r="F41" s="36"/>
+      <c r="G41" s="39"/>
+    </row>
+    <row r="42" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A42" s="42"/>
+      <c r="B42" s="39"/>
+      <c r="C42" s="22">
         <v>3982817.07</v>
       </c>
-      <c r="D42" s="5">
+      <c r="D42" s="29">
         <v>45749</v>
       </c>
-      <c r="E42" s="9"/>
-[...6 lines deleted...]
-      <c r="C43" s="4">
+      <c r="E42" s="34"/>
+      <c r="F42" s="36"/>
+      <c r="G42" s="39"/>
+    </row>
+    <row r="43" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A43" s="42"/>
+      <c r="B43" s="39"/>
+      <c r="C43" s="22">
         <v>4081914.64</v>
       </c>
-      <c r="D43" s="5">
+      <c r="D43" s="29">
         <v>45783</v>
       </c>
-      <c r="E43" s="9"/>
-[...6 lines deleted...]
-      <c r="C44" s="4">
+      <c r="E43" s="34"/>
+      <c r="F43" s="36"/>
+      <c r="G43" s="39"/>
+    </row>
+    <row r="44" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A44" s="42"/>
+      <c r="B44" s="39"/>
+      <c r="C44" s="22">
         <v>4113620.35</v>
       </c>
-      <c r="D44" s="5">
+      <c r="D44" s="29">
         <v>45812</v>
       </c>
-      <c r="E44" s="9"/>
-[...6 lines deleted...]
-      <c r="C45" s="4">
+      <c r="E44" s="34"/>
+      <c r="F44" s="36"/>
+      <c r="G44" s="39"/>
+    </row>
+    <row r="45" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A45" s="42"/>
+      <c r="B45" s="39"/>
+      <c r="C45" s="22">
         <v>4154114.32</v>
       </c>
-      <c r="D45" s="5">
+      <c r="D45" s="29">
         <v>45839</v>
       </c>
-      <c r="E45" s="9"/>
-[...6 lines deleted...]
-      <c r="C46" s="4">
+      <c r="E45" s="34"/>
+      <c r="F45" s="36"/>
+      <c r="G45" s="39"/>
+    </row>
+    <row r="46" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A46" s="42"/>
+      <c r="B46" s="39"/>
+      <c r="C46" s="22">
         <v>4185538.01</v>
       </c>
-      <c r="D46" s="5">
+      <c r="D46" s="29">
         <v>45870</v>
       </c>
-      <c r="E46" s="9"/>
-[...6 lines deleted...]
-      <c r="C47" s="4">
+      <c r="E46" s="34"/>
+      <c r="F46" s="36"/>
+      <c r="G46" s="39"/>
+    </row>
+    <row r="47" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A47" s="42"/>
+      <c r="B47" s="39"/>
+      <c r="C47" s="22">
         <v>4212951.34</v>
       </c>
-      <c r="D47" s="5">
+      <c r="D47" s="29">
         <v>45903</v>
       </c>
-      <c r="E47" s="9"/>
-[...6 lines deleted...]
-      <c r="C48" s="4">
+      <c r="E47" s="34"/>
+      <c r="F47" s="36"/>
+      <c r="G47" s="39"/>
+    </row>
+    <row r="48" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A48" s="42"/>
+      <c r="B48" s="39"/>
+      <c r="C48" s="22">
         <v>4241137.67</v>
       </c>
-      <c r="D48" s="5">
+      <c r="D48" s="29">
         <v>45931</v>
       </c>
-      <c r="E48" s="9"/>
-[...6 lines deleted...]
-      <c r="C49" s="4">
+      <c r="E48" s="34"/>
+      <c r="F48" s="36"/>
+      <c r="G48" s="39"/>
+    </row>
+    <row r="49" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A49" s="42"/>
+      <c r="B49" s="39"/>
+      <c r="C49" s="22">
         <v>4283207.26</v>
       </c>
-      <c r="D49" s="5">
+      <c r="D49" s="29">
         <v>45961</v>
       </c>
-      <c r="E49" s="9"/>
-[...6 lines deleted...]
-      <c r="C50" s="4">
+      <c r="E49" s="34"/>
+      <c r="F49" s="36"/>
+      <c r="G49" s="39"/>
+    </row>
+    <row r="50" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A50" s="42"/>
+      <c r="B50" s="39"/>
+      <c r="C50" s="22">
         <v>2703178.44</v>
       </c>
-      <c r="D50" s="5">
+      <c r="D50" s="29">
         <v>45994</v>
       </c>
-      <c r="E50" s="9"/>
-[...6 lines deleted...]
-      <c r="C51" s="4">
+      <c r="E50" s="34"/>
+      <c r="F50" s="36"/>
+      <c r="G50" s="39"/>
+    </row>
+    <row r="51" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A51" s="42"/>
+      <c r="B51" s="39"/>
+      <c r="C51" s="22">
         <v>2703178.44</v>
       </c>
-      <c r="D51" s="5">
+      <c r="D51" s="29">
         <v>46009</v>
       </c>
-      <c r="E51" s="9"/>
-[...6 lines deleted...]
-      <c r="C52" s="4">
+      <c r="E51" s="34"/>
+      <c r="F51" s="36"/>
+      <c r="G51" s="39"/>
+    </row>
+    <row r="52" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A52" s="42"/>
+      <c r="B52" s="39"/>
+      <c r="C52" s="22">
         <v>3162228.45</v>
       </c>
-      <c r="D52" s="5">
+      <c r="D52" s="29">
         <v>46055</v>
       </c>
-      <c r="E52" s="9"/>
-[...6 lines deleted...]
-      <c r="C53" s="4">
+      <c r="E52" s="34"/>
+      <c r="F52" s="36"/>
+      <c r="G52" s="39"/>
+    </row>
+    <row r="53" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A53" s="42"/>
+      <c r="B53" s="39"/>
+      <c r="C53" s="22">
         <v>3162228.45</v>
       </c>
-      <c r="D53" s="5">
+      <c r="D53" s="29">
         <v>46080</v>
       </c>
-      <c r="E53" s="9"/>
-[...6 lines deleted...]
-      <c r="C54" s="4">
+      <c r="E53" s="34"/>
+      <c r="F53" s="36"/>
+      <c r="G53" s="39"/>
+    </row>
+    <row r="54" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A54" s="42"/>
+      <c r="B54" s="39"/>
+      <c r="C54" s="22">
         <v>3162228.45</v>
       </c>
-      <c r="D54" s="5">
+      <c r="D54" s="29">
         <v>46125</v>
       </c>
-      <c r="E54" s="9"/>
-[...6 lines deleted...]
-      <c r="C55" s="4">
+      <c r="E54" s="34"/>
+      <c r="F54" s="36"/>
+      <c r="G54" s="39"/>
+    </row>
+    <row r="55" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A55" s="42"/>
+      <c r="B55" s="39"/>
+      <c r="C55" s="22">
         <v>3162228.45</v>
       </c>
-      <c r="D55" s="5">
+      <c r="D55" s="29">
         <v>46140</v>
       </c>
-      <c r="E55" s="9"/>
-[...6 lines deleted...]
-      <c r="C56" s="4">
+      <c r="E55" s="34"/>
+      <c r="F55" s="36"/>
+      <c r="G55" s="39"/>
+    </row>
+    <row r="56" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A56" s="42"/>
+      <c r="B56" s="39"/>
+      <c r="C56" s="22">
         <v>3162228.45</v>
       </c>
-      <c r="D56" s="5">
+      <c r="D56" s="29">
         <v>46171</v>
       </c>
-      <c r="E56" s="9"/>
-[...6 lines deleted...]
-      <c r="C57" s="4">
+      <c r="E56" s="34"/>
+      <c r="F56" s="36"/>
+      <c r="G56" s="39"/>
+    </row>
+    <row r="57" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A57" s="42"/>
+      <c r="B57" s="39"/>
+      <c r="C57" s="22">
         <v>3162228.45</v>
       </c>
-      <c r="D57" s="5">
+      <c r="D57" s="29">
         <v>46206</v>
       </c>
-      <c r="E57" s="9"/>
-[...6 lines deleted...]
-      <c r="C58" s="4">
+      <c r="E57" s="34"/>
+      <c r="F57" s="36"/>
+      <c r="G57" s="39"/>
+    </row>
+    <row r="58" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A58" s="42"/>
+      <c r="B58" s="39"/>
+      <c r="C58" s="22">
         <v>3162228.45</v>
       </c>
-      <c r="D58" s="5">
+      <c r="D58" s="29">
         <v>46231</v>
       </c>
-      <c r="E58" s="19"/>
-[...4 lines deleted...]
-      <c r="A59" s="36" t="s">
+      <c r="E58" s="34"/>
+      <c r="F58" s="36"/>
+      <c r="G58" s="39"/>
+    </row>
+    <row r="59" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A59" s="43"/>
+      <c r="B59" s="40"/>
+      <c r="C59" s="22">
+        <v>3162228.45</v>
+      </c>
+      <c r="D59" s="29">
+        <v>46260</v>
+      </c>
+      <c r="E59" s="44"/>
+      <c r="F59" s="37"/>
+      <c r="G59" s="40"/>
+    </row>
+    <row r="60" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A60" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="B59" s="24" t="s">
+      <c r="B60" s="25" t="s">
         <v>22</v>
       </c>
-      <c r="C59" s="25">
+      <c r="C60" s="26">
         <v>1812142.26</v>
       </c>
-      <c r="D59" s="26">
+      <c r="D60" s="27">
         <v>43089</v>
       </c>
-      <c r="E59" s="27">
-[...2 lines deleted...]
-      <c r="F59" s="26">
+      <c r="E60" s="28">
+        <v>3595431.18</v>
+      </c>
+      <c r="F60" s="27">
         <v>47514</v>
       </c>
-      <c r="G59" s="24" t="s">
+      <c r="G60" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="60" spans="1:7" s="37" customFormat="1" ht="15" x14ac:dyDescent="0.2">
-      <c r="A60" s="36" t="s">
+    <row r="61" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A61" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="B60" s="24" t="s">
+      <c r="B61" s="25" t="s">
         <v>24</v>
       </c>
-      <c r="C60" s="25">
+      <c r="C61" s="26">
         <v>1046269.06</v>
       </c>
-      <c r="D60" s="26">
+      <c r="D61" s="27">
         <v>43200</v>
       </c>
-      <c r="E60" s="27">
-[...2 lines deleted...]
-      <c r="F60" s="26">
+      <c r="E61" s="28">
+        <v>880104.82</v>
+      </c>
+      <c r="F61" s="27">
         <v>44227</v>
       </c>
-      <c r="G60" s="24" t="s">
+      <c r="G61" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="61" spans="1:7" s="37" customFormat="1" ht="15" x14ac:dyDescent="0.2">
-      <c r="A61" s="39" t="s">
+    <row r="62" spans="1:7" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A62" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="B61" s="20" t="s">
+      <c r="B62" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="C61" s="21">
+      <c r="C62" s="9">
         <v>11423377.65</v>
       </c>
-      <c r="D61" s="38">
+      <c r="D62" s="15">
         <v>43200</v>
       </c>
-      <c r="E61" s="40">
-[...2 lines deleted...]
-      <c r="F61" s="38">
+      <c r="E62" s="13">
+        <v>22288034.390000001</v>
+      </c>
+      <c r="F62" s="15">
         <v>47514</v>
       </c>
-      <c r="G61" s="20" t="s">
+      <c r="G62" s="8" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="62" spans="1:7" s="28" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="41" t="s">
+    <row r="63" spans="1:7" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="B62" s="42"/>
-[...13 lines deleted...]
-      <c r="A63" s="44" t="s">
+      <c r="B63" s="17"/>
+      <c r="C63" s="18">
+        <f>SUM(C17:C62)</f>
+        <v>999989138.80000067</v>
+      </c>
+      <c r="D63" s="17"/>
+      <c r="E63" s="18">
+        <f>SUM(E17:E62)</f>
+        <v>1717515360.74</v>
+      </c>
+      <c r="F63" s="17"/>
+      <c r="G63" s="17"/>
+    </row>
+    <row r="64" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B63" s="45"/>
-[...6 lines deleted...]
-      <c r="A64" s="44" t="s">
+      <c r="B64" s="20"/>
+      <c r="C64" s="20"/>
+      <c r="D64" s="20"/>
+      <c r="E64" s="20"/>
+      <c r="F64" s="20"/>
+      <c r="G64" s="1"/>
+    </row>
+    <row r="65" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B64" s="39"/>
-[...15 lines deleted...]
-      <c r="G66" s="1"/>
+      <c r="B65" s="12"/>
+      <c r="C65" s="12"/>
+      <c r="D65" s="12"/>
+      <c r="E65" s="12"/>
+      <c r="F65" s="12"/>
+      <c r="G65" s="12"/>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G67" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="E25:E58"/>
-[...3 lines deleted...]
-    <mergeCell ref="A25:A58"/>
+    <mergeCell ref="E25:E59"/>
+    <mergeCell ref="F25:F59"/>
+    <mergeCell ref="G25:G59"/>
+    <mergeCell ref="B25:B59"/>
+    <mergeCell ref="A25:A59"/>
     <mergeCell ref="A1:G11"/>
     <mergeCell ref="A13:G13"/>
     <mergeCell ref="E17:E21"/>
     <mergeCell ref="F17:F21"/>
     <mergeCell ref="G17:G21"/>
     <mergeCell ref="A17:A21"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51180555555555596" right="0.51180555555555596" top="0.78749999999999998" bottom="0.78749999999999998" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
@@ -1920,79 +1892,60 @@
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5FE1442-079B-4EB2-9017-2E6528C4E04B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61507C4A-81C7-4ABD-B11D-8C2CA7A94D42}">
-[...13 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76BC4F19-9AB4-4AF1-96AF-EEB6C47C538A}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B01E7834-C11D-4041-AD7F-DD29AD7BCAAD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="b07b5bdf-d089-45e6-bcef-2c55de348169"/>
+    <ds:schemaRef ds:uri="dca56a28-097a-48e6-8ae1-1426fc4686db"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalos Nomeados</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>