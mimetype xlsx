--- v0 (2026-08-14)
+++ v1 (2026-09-30)
@@ -5,58 +5,58 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://tjscjusbr0.sharepoint.com/sites/DGDJ/Documentos Compartilhados/Utilização de Depósitos Judiciais por Entes/Publicações - Resolução 48/Planilhas EC 94 e LCP 151 - 2026/Julho/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://tjscjusbr0.sharepoint.com/sites/DGDJ/Documentos Compartilhados/Utilização de Depósitos Judiciais por Entes/Publicações - Resolução 48/Planilhas EC 94 e LCP 151 - 2026/Agosto/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="33" documentId="13_ncr:1_{F817FAB6-7DA4-4617-A924-F7CDA9D68125}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BD3358D7-B610-42E7-8D61-A170BFA869F9}"/>
+  <xr:revisionPtr revIDLastSave="41" documentId="13_ncr:1_{F817FAB6-7DA4-4617-A924-F7CDA9D68125}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E08D61B2-ADDE-4009-A0AA-311AAF665FB8}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-165" windowWidth="29040" windowHeight="16440" tabRatio="547" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="LCP 151-2015" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'LCP 151-2015'!$A$1:$F$32</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -146,51 +146,51 @@
   </si>
   <si>
     <t>Município de Indaial</t>
   </si>
   <si>
     <t>Município de Itapema</t>
   </si>
   <si>
     <t>Município de Joinville</t>
   </si>
   <si>
     <t>Município de Lages</t>
   </si>
   <si>
     <t xml:space="preserve">Total </t>
   </si>
   <si>
     <t>Fonte: Sistema de Gestão de Depósitos Judiciais - SIDEJUD</t>
   </si>
   <si>
     <t xml:space="preserve">*Atualizado pela caderneta de poupança pro rata die.
 Obs: Conforme decisão do Gabinete da Presidência de 30/7/19 no processo administrativo SEI n. 0014579-50.2019.8.24.0710, os saldos dos fundos de reserva do Estado de SC referentes às leis n. 10.482/2002 e n. 11.429/2006 e lei complementar n. 151/2015 foram unificados. 
 </t>
   </si>
   <si>
-    <t>Situação em 31-07-2026</t>
+    <t>Situação em 31-08-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="8" formatCode="&quot;R$&quot;\ #,##0.00;[Red]\-&quot;R$&quot;\ #,##0.00"/>
     <numFmt numFmtId="44" formatCode="_-&quot;R$&quot;\ * #,##0.00_-;\-&quot;R$&quot;\ * #,##0.00_-;_-&quot;R$&quot;\ * &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="[$-416]mmm\-yy;@"/>
     <numFmt numFmtId="166" formatCode="&quot;R$&quot;\ #,##0.00"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
@@ -951,51 +951,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="E27" sqref="E27"/>
+      <selection activeCell="G14" sqref="G14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="41" style="1" customWidth="1"/>
     <col min="2" max="2" width="23.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" style="2" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="21.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="16.5703125" style="2" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="41" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="43"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A2" s="44"/>
@@ -1116,366 +1116,360 @@
     <row r="16" spans="1:6" s="7" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C16" s="17" t="s">
         <v>4</v>
       </c>
       <c r="D16" s="17" t="s">
         <v>5</v>
       </c>
       <c r="E16" s="17" t="s">
         <v>6</v>
       </c>
       <c r="F16" s="17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6" s="8" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A17" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="22">
-        <v>405554518.14999998</v>
+        <v>430597507.13999999</v>
       </c>
       <c r="C17" s="22"/>
       <c r="D17" s="22">
-        <v>313275187.22000003</v>
+        <v>332711263.14999998</v>
       </c>
       <c r="E17" s="22">
-        <v>105851807.59999999</v>
+        <v>102225443.92</v>
       </c>
       <c r="F17" s="30">
         <f>E17/B17</f>
-        <v>0.26100512474342408</v>
+        <v>0.23740370583883452</v>
       </c>
     </row>
     <row r="18" spans="1:6" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A18" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B18" s="28">
-        <v>6375801.0099999998</v>
+        <v>6416179.3700000001</v>
       </c>
       <c r="C18" s="29"/>
       <c r="D18" s="28">
-        <v>4463060.76</v>
+        <v>4491325.62</v>
       </c>
       <c r="E18" s="28">
-        <v>2467027.39</v>
+        <v>2495797.4500000002</v>
       </c>
       <c r="F18" s="30">
         <f>E18/B18</f>
-        <v>0.38693607064126367</v>
+        <v>0.38898498718248897</v>
       </c>
     </row>
     <row r="19" spans="1:6" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A19" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B19" s="32">
-        <v>36535236.299999997</v>
+        <v>36586378.479999997</v>
       </c>
       <c r="C19" s="33"/>
       <c r="D19" s="32">
-        <v>25574665.440000001</v>
+        <v>25610464.879999999</v>
       </c>
       <c r="E19" s="32">
-        <v>13257298</v>
+        <v>13501827.630000001</v>
       </c>
       <c r="F19" s="34">
         <f>E19/B19</f>
-        <v>0.36286334351695437</v>
+        <v>0.36903974077075696</v>
       </c>
     </row>
     <row r="20" spans="1:6" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A20" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="28">
-        <v>28099033.66</v>
+        <v>28275047.059999999</v>
       </c>
       <c r="C20" s="29"/>
       <c r="D20" s="28">
-        <v>19669323.77</v>
+        <v>19792533.16</v>
       </c>
       <c r="E20" s="28">
-        <v>12062581.310000001</v>
+        <v>12204367.82</v>
       </c>
       <c r="F20" s="30">
         <f>E20/B20</f>
-        <v>0.42928811915590981</v>
+        <v>0.43163032740855145</v>
       </c>
     </row>
     <row r="21" spans="1:6" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A21" s="31" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="32">
-        <v>44060573.909999996</v>
+        <v>44340273.789999999</v>
       </c>
       <c r="C21" s="33"/>
       <c r="D21" s="32">
-        <v>30842401.75</v>
+        <v>31038191.670000002</v>
       </c>
       <c r="E21" s="32">
-        <v>16374189.84</v>
+        <v>16564983.109999999</v>
       </c>
       <c r="F21" s="34">
         <f t="shared" ref="F21:F29" si="0">E21/B21</f>
-        <v>0.37162906396649797</v>
+        <v>0.37358774978371645</v>
       </c>
     </row>
     <row r="22" spans="1:6" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A22" s="27" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="28">
-        <v>14280364.83</v>
+        <v>14371010.02</v>
       </c>
       <c r="C22" s="29"/>
       <c r="D22" s="28">
-        <v>10693798.35</v>
+        <v>10761678.039999999</v>
       </c>
       <c r="E22" s="28">
-        <v>4607199.03</v>
+        <v>4641312.5599999996</v>
       </c>
       <c r="F22" s="30">
         <f t="shared" si="0"/>
-        <v>0.32262474277416625</v>
+        <v>0.32296356021885231</v>
       </c>
     </row>
     <row r="23" spans="1:6" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A23" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="32">
-        <v>1350228.63</v>
+        <v>1358741.71</v>
       </c>
       <c r="C23" s="33"/>
       <c r="D23" s="32">
-        <v>999691.91</v>
+        <v>1005994.35</v>
       </c>
       <c r="E23" s="32">
-        <v>461246.93</v>
+        <v>464662.18</v>
       </c>
       <c r="F23" s="34">
         <f t="shared" si="0"/>
-        <v>0.34160653962729265</v>
+        <v>0.3419797718581849</v>
       </c>
     </row>
     <row r="24" spans="1:6" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A24" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="28">
-        <v>13524873.800000001</v>
+        <v>13610659.84</v>
       </c>
       <c r="C24" s="29"/>
       <c r="D24" s="28">
-        <v>9471513.8499999996</v>
+        <v>9531589.7599999998</v>
       </c>
       <c r="E24" s="28">
-        <v>5606309.2699999996</v>
+        <v>5647820.6100000003</v>
       </c>
       <c r="F24" s="30">
         <f t="shared" si="0"/>
-        <v>0.41451841643062126</v>
+        <v>0.41495568006201822</v>
       </c>
     </row>
     <row r="25" spans="1:6" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="28">
-        <v>932841.99</v>
+        <v>938732.9</v>
       </c>
       <c r="C25" s="29"/>
       <c r="D25" s="28">
-        <v>652989.19999999995</v>
+        <v>657112.85</v>
       </c>
       <c r="E25" s="28">
-        <v>329158.40999999997</v>
+        <v>331595.63</v>
       </c>
       <c r="F25" s="30">
         <f t="shared" si="0"/>
-        <v>0.35285548198789807</v>
+        <v>0.35323746509789949</v>
       </c>
     </row>
     <row r="26" spans="1:6" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A26" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="28">
-        <v>38394.57</v>
+        <v>38634.629999999997</v>
       </c>
       <c r="C26" s="29"/>
       <c r="D26" s="28">
-        <v>26876.2</v>
+        <v>27044.240000000002</v>
       </c>
       <c r="E26" s="28">
-        <v>15360.24</v>
+        <v>15661.59</v>
       </c>
       <c r="F26" s="30">
         <f t="shared" si="0"/>
-        <v>0.40006282138333621</v>
+        <v>0.4053769895039761</v>
       </c>
     </row>
     <row r="27" spans="1:6" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A27" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="28">
-        <v>3969.08</v>
+        <v>3994.15</v>
       </c>
       <c r="C27" s="29"/>
       <c r="D27" s="28">
-        <v>2778.37</v>
+        <v>2795.92</v>
       </c>
       <c r="E27" s="28">
-        <v>1197</v>
+        <v>1205.8699999999999</v>
       </c>
       <c r="F27" s="30">
         <f t="shared" si="0"/>
-        <v>0.30158122285265099</v>
+        <v>0.30190904197388679</v>
       </c>
     </row>
     <row r="28" spans="1:6" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A28" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="28">
-        <v>3084327.02</v>
+        <v>2670893.91</v>
       </c>
       <c r="C28" s="29"/>
       <c r="D28" s="28">
-        <v>2159028.9500000002</v>
+        <v>1869625.76</v>
       </c>
       <c r="E28" s="28">
-        <v>1560429.54</v>
+        <v>1145730.75</v>
       </c>
       <c r="F28" s="30">
         <f t="shared" si="0"/>
-        <v>0.5059222092474488</v>
+        <v>0.42896902258465219</v>
       </c>
     </row>
     <row r="29" spans="1:6" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A29" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="24">
-        <v>1615335.7</v>
+        <v>1625468.67</v>
       </c>
       <c r="C29" s="25"/>
       <c r="D29" s="24">
-        <v>1130735.22</v>
+        <v>1137828.29</v>
       </c>
       <c r="E29" s="24">
-        <v>690652.42</v>
+        <v>698701.44</v>
       </c>
       <c r="F29" s="26">
         <f t="shared" si="0"/>
-        <v>0.42755968310488035</v>
+        <v>0.42984614400473187</v>
       </c>
     </row>
     <row r="30" spans="1:6" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="20">
         <f>SUM(B17:B29)</f>
-        <v>555455498.6500001</v>
+        <v>580833521.66999996</v>
       </c>
       <c r="C30" s="20">
         <f>SUM(C17:C29)</f>
         <v>0</v>
       </c>
       <c r="D30" s="20">
         <f>SUM(D17:D29)</f>
-        <v>418962050.99000007</v>
+        <v>438637447.69000012</v>
       </c>
       <c r="E30" s="20">
         <f>SUM(E17:E29)</f>
-        <v>163284456.97999999</v>
+        <v>159939110.56000003</v>
       </c>
       <c r="F30" s="10"/>
     </row>
     <row r="31" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="39"/>
       <c r="C32" s="39"/>
       <c r="D32" s="39"/>
       <c r="E32" s="39"/>
       <c r="F32" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A32:F32"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A1:F11"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="65" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100A658FBE72A53884C8CB3FAEF7C661ABA" ma:contentTypeVersion="3" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="d241590447d42f3b7d3e65e7fbe1906d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1adda70d-7ba3-45bd-a2fc-3fd3af698a1a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2a8d186b5b816be1a0afa82bbd87cf76" ns2:_="">
     <xsd:import namespace="1adda70d-7ba3-45bd-a2fc-3fd3af698a1a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1adda70d-7ba3-45bd-a2fc-3fd3af698a1a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
@@ -1569,78 +1563,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA0BF911-7C9B-415F-A4D6-0B623E9AE9BF}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C3D2343-5D2D-4AEC-882A-0F74D2A6126F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B63ECEE-1F11-458A-BCA9-8144F2C3EEE5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="b07b5bdf-d089-45e6-bcef-2c55de348169"/>
     <ds:schemaRef ds:uri="dca56a28-097a-48e6-8ae1-1426fc4686db"/>
-  </ds:schemaRefs>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalos Nomeados</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>