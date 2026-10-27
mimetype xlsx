--- v0 (2026-09-10)
+++ v1 (2026-10-27)
@@ -1,137 +1,136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\maralara\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0E6F2860-A44F-46E1-A00B-248C958EFC2B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{431F749B-004A-4CCC-AC5D-610D7FB4DF3E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{F30FD67E-ACD0-4D0C-AD74-693C0B0AF932}"/>
   </bookViews>
   <sheets>
     <sheet name="Planilha1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="N23" i="1" l="1"/>
+  <c r="N18" i="1" l="1"/>
+  <c r="N23" i="1"/>
   <c r="N20" i="1"/>
   <c r="N19" i="1"/>
-  <c r="N18" i="1"/>
   <c r="N14" i="1"/>
   <c r="I16" i="1"/>
   <c r="G16" i="1"/>
   <c r="H16" i="1"/>
   <c r="N34" i="1"/>
   <c r="D16" i="1"/>
   <c r="F16" i="1"/>
   <c r="E16" i="1"/>
-  <c r="J16" i="1"/>
   <c r="K16" i="1"/>
   <c r="L16" i="1"/>
   <c r="M16" i="1"/>
   <c r="C16" i="1"/>
-  <c r="N37" i="1" l="1"/>
+  <c r="J16" i="1" l="1"/>
+  <c r="N37" i="1"/>
   <c r="N33" i="1"/>
   <c r="N31" i="1"/>
   <c r="N29" i="1"/>
   <c r="N28" i="1"/>
   <c r="N27" i="1"/>
   <c r="N26" i="1"/>
   <c r="C25" i="1"/>
   <c r="B25" i="1"/>
   <c r="N22" i="1"/>
   <c r="N21" i="1"/>
   <c r="B16" i="1"/>
   <c r="N17" i="1"/>
   <c r="N35" i="1" l="1"/>
   <c r="L25" i="1"/>
   <c r="D25" i="1"/>
   <c r="D38" i="1" s="1"/>
   <c r="M25" i="1"/>
   <c r="M38" i="1" s="1"/>
   <c r="K25" i="1"/>
   <c r="F25" i="1"/>
   <c r="G25" i="1"/>
   <c r="N30" i="1"/>
   <c r="J25" i="1"/>
+  <c r="J38" i="1" s="1"/>
   <c r="E25" i="1"/>
   <c r="I25" i="1"/>
   <c r="I38" i="1" s="1"/>
   <c r="L38" i="1"/>
-  <c r="J38" i="1"/>
   <c r="C38" i="1"/>
   <c r="N36" i="1"/>
   <c r="B38" i="1"/>
   <c r="H25" i="1"/>
   <c r="N32" i="1"/>
   <c r="N25" i="1" l="1"/>
   <c r="B40" i="1"/>
   <c r="H38" i="1"/>
   <c r="E38" i="1"/>
   <c r="K38" i="1"/>
   <c r="F38" i="1"/>
   <c r="G38" i="1"/>
   <c r="N16" i="1"/>
   <c r="N38" i="1" l="1"/>
   <c r="C14" i="1"/>
   <c r="C40" i="1" s="1"/>
   <c r="D14" i="1" l="1"/>
   <c r="D40" i="1" s="1"/>
   <c r="E14" i="1" l="1"/>
   <c r="E40" i="1" s="1"/>
   <c r="F14" i="1" l="1"/>
   <c r="F40" i="1" s="1"/>
   <c r="G14" i="1" l="1"/>
   <c r="G40" i="1" s="1"/>
   <c r="H14" i="1" l="1"/>
@@ -263,54 +262,54 @@
   <si>
     <t>Mara Beatriz Guarda Lara</t>
   </si>
   <si>
     <t>Chefe da Seção de Contabilidade</t>
   </si>
   <si>
     <t>Divisão de Informação Contábil e Fiscal</t>
   </si>
   <si>
     <t>2.2 (-) Dedução de receita de serviços extrajudiciais</t>
   </si>
   <si>
     <t>2.3  Recuperação de despesa de exercícios anteriores</t>
   </si>
   <si>
     <t>2.4  IRRF/INSSRF a recolher</t>
   </si>
   <si>
     <t>3.8 (-) Devoluçaõ de diária</t>
   </si>
   <si>
     <t>3.10  Pagamento de IRRF/INSSRF</t>
   </si>
   <si>
-    <t>Elainy Cristine Peres</t>
-[...2 lines deleted...]
-    <t>Chefe da Divisão de Informação Contábil e Fiscal e.e.</t>
+    <t>Ariane Debastiani</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chefe da Divisão de Informação Contábil e Fiscal </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="mmm/yyyy"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -975,185 +974,181 @@
     <xf numFmtId="43" fontId="14" fillId="4" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="10" fillId="4" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="10" fillId="4" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="14" fillId="4" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="10" fillId="4" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="10" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="10" fillId="4" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="10" fillId="4" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="10" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="5" xr:uid="{83226E4D-6F63-48AD-B951-D297FA2E7BDB}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{A70A4CB1-85F1-4B26-B2FB-A4B6CBB471CC}"/>
     <cellStyle name="Normal 4 2" xfId="6" xr:uid="{3C382492-AF81-4677-9202-F68DFDE8EC7B}"/>
     <cellStyle name="Normal 9" xfId="3" xr:uid="{7EFBECB7-820E-4A30-8AAC-6E7EE6325204}"/>
     <cellStyle name="Vírgula" xfId="1" builtinId="3"/>
     <cellStyle name="Vírgula 2" xfId="4" xr:uid="{7EA49BE7-9D03-425E-AC4F-DBEE2D221B46}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFF2F2F2"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>904875</xdr:colOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>438150</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>4</xdr:col>
-      <xdr:colOff>419100</xdr:colOff>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>85725</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>366325</xdr:rowOff>
+      <xdr:rowOff>356800</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="Imagem 32">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88E481B9-DDE4-68DC-73B8-DB660E676F29}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="5934075" y="47625"/>
+          <a:off x="6362700" y="38100"/>
           <a:ext cx="1704975" cy="1337875"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1436,321 +1431,321 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8D95DED1-8D32-4667-9D52-F9FEC91AB385}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AH56"/>
+  <dimension ref="A1:AH55"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A11" workbookViewId="0">
-      <selection activeCell="B55" sqref="B55"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="A9" sqref="A9:N9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="58.140625" style="2" customWidth="1"/>
+    <col min="1" max="1" width="54.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="17.28515625" style="10" customWidth="1"/>
     <col min="3" max="3" width="17.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="15.5703125" style="2" customWidth="1"/>
     <col min="5" max="7" width="15.28515625" style="2" customWidth="1"/>
     <col min="8" max="8" width="15.85546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="17.28515625" style="2" customWidth="1"/>
-    <col min="10" max="10" width="16.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="16.140625" style="2" customWidth="1"/>
     <col min="11" max="11" width="17.28515625" style="2" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="16" style="2" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="15.7109375" style="2" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="17.28515625" style="2" customWidth="1"/>
     <col min="15" max="15" width="15.7109375" style="2" customWidth="1"/>
     <col min="16" max="16" width="22" style="2" customWidth="1"/>
     <col min="17" max="17" width="14.5703125" style="2" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="2" customWidth="1"/>
     <col min="19" max="19" width="11.7109375" style="2" customWidth="1"/>
     <col min="20" max="20" width="21.42578125" style="2" customWidth="1"/>
     <col min="21" max="21" width="11.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="13.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="11.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A1" s="124"/>
-[...11 lines deleted...]
-      <c r="M1" s="124"/>
+      <c r="A1" s="135"/>
+      <c r="B1" s="135"/>
+      <c r="C1" s="135"/>
+      <c r="D1" s="135"/>
+      <c r="E1" s="135"/>
+      <c r="F1" s="135"/>
+      <c r="G1" s="135"/>
+      <c r="H1" s="135"/>
+      <c r="I1" s="135"/>
+      <c r="J1" s="135"/>
+      <c r="K1" s="135"/>
+      <c r="L1" s="135"/>
+      <c r="M1" s="135"/>
       <c r="N1" s="1"/>
     </row>
     <row r="2" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A2" s="124"/>
-[...11 lines deleted...]
-      <c r="M2" s="124"/>
+      <c r="A2" s="135"/>
+      <c r="B2" s="135"/>
+      <c r="C2" s="135"/>
+      <c r="D2" s="135"/>
+      <c r="E2" s="135"/>
+      <c r="F2" s="135"/>
+      <c r="G2" s="135"/>
+      <c r="H2" s="135"/>
+      <c r="I2" s="135"/>
+      <c r="J2" s="135"/>
+      <c r="K2" s="135"/>
+      <c r="L2" s="135"/>
+      <c r="M2" s="135"/>
       <c r="N2" s="1"/>
     </row>
     <row r="3" spans="1:23" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="4"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
     </row>
     <row r="4" spans="1:23" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="4"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
     </row>
     <row r="5" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="125" t="s">
+      <c r="A5" s="136" t="s">
         <v>38</v>
       </c>
-      <c r="B5" s="125"/>
-[...11 lines deleted...]
-      <c r="N5" s="125"/>
+      <c r="B5" s="136"/>
+      <c r="C5" s="136"/>
+      <c r="D5" s="136"/>
+      <c r="E5" s="136"/>
+      <c r="F5" s="136"/>
+      <c r="G5" s="136"/>
+      <c r="H5" s="136"/>
+      <c r="I5" s="136"/>
+      <c r="J5" s="136"/>
+      <c r="K5" s="136"/>
+      <c r="L5" s="136"/>
+      <c r="M5" s="136"/>
+      <c r="N5" s="136"/>
     </row>
     <row r="6" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
     </row>
     <row r="7" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A7" s="123" t="s">
-[...14 lines deleted...]
-      <c r="N7" s="123"/>
+      <c r="A7" s="134" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="134"/>
+      <c r="C7" s="134"/>
+      <c r="D7" s="134"/>
+      <c r="E7" s="134"/>
+      <c r="F7" s="134"/>
+      <c r="G7" s="134"/>
+      <c r="H7" s="134"/>
+      <c r="I7" s="134"/>
+      <c r="J7" s="134"/>
+      <c r="K7" s="134"/>
+      <c r="L7" s="134"/>
+      <c r="M7" s="134"/>
+      <c r="N7" s="134"/>
     </row>
     <row r="8" spans="1:23" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="123" t="s">
+      <c r="A8" s="134" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="123"/>
-[...10 lines deleted...]
-      <c r="M8" s="123"/>
+      <c r="B8" s="134"/>
+      <c r="C8" s="134"/>
+      <c r="D8" s="134"/>
+      <c r="E8" s="134"/>
+      <c r="F8" s="134"/>
+      <c r="G8" s="134"/>
+      <c r="H8" s="134"/>
+      <c r="I8" s="134"/>
+      <c r="J8" s="134"/>
+      <c r="K8" s="134"/>
+      <c r="L8" s="134"/>
+      <c r="M8" s="134"/>
       <c r="N8" s="6"/>
       <c r="R8"/>
     </row>
     <row r="9" spans="1:23" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A9" s="123" t="s">
+      <c r="A9" s="134" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="123"/>
-[...11 lines deleted...]
-      <c r="N9" s="123"/>
+      <c r="B9" s="134"/>
+      <c r="C9" s="134"/>
+      <c r="D9" s="134"/>
+      <c r="E9" s="134"/>
+      <c r="F9" s="134"/>
+      <c r="G9" s="134"/>
+      <c r="H9" s="134"/>
+      <c r="I9" s="134"/>
+      <c r="J9" s="134"/>
+      <c r="K9" s="134"/>
+      <c r="L9" s="134"/>
+      <c r="M9" s="134"/>
+      <c r="N9" s="134"/>
       <c r="O9" s="7"/>
       <c r="P9" s="8"/>
       <c r="Q9" s="6"/>
     </row>
     <row r="10" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A10" s="123" t="s">
+      <c r="A10" s="134" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="123"/>
-[...11 lines deleted...]
-      <c r="N10" s="123"/>
+      <c r="B10" s="134"/>
+      <c r="C10" s="134"/>
+      <c r="D10" s="134"/>
+      <c r="E10" s="134"/>
+      <c r="F10" s="134"/>
+      <c r="G10" s="134"/>
+      <c r="H10" s="134"/>
+      <c r="I10" s="134"/>
+      <c r="J10" s="134"/>
+      <c r="K10" s="134"/>
+      <c r="L10" s="134"/>
+      <c r="M10" s="134"/>
+      <c r="N10" s="134"/>
       <c r="O10" s="9"/>
       <c r="T10" s="10"/>
       <c r="V10" s="10"/>
     </row>
     <row r="11" spans="1:23" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="129" t="s">
+      <c r="A11" s="137" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="130" t="s">
+      <c r="B11" s="138" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="126" t="s">
         <v>6</v>
       </c>
       <c r="D11" s="126" t="s">
         <v>7</v>
       </c>
       <c r="E11" s="126" t="s">
         <v>8</v>
       </c>
       <c r="F11" s="126" t="s">
         <v>9</v>
       </c>
       <c r="G11" s="126" t="s">
         <v>10</v>
       </c>
       <c r="H11" s="126" t="s">
         <v>11</v>
       </c>
-      <c r="I11" s="136" t="s">
+      <c r="I11" s="127" t="s">
         <v>12</v>
       </c>
-      <c r="J11" s="136" t="s">
+      <c r="J11" s="127" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="136" t="s">
+      <c r="K11" s="127" t="s">
         <v>14</v>
       </c>
-      <c r="L11" s="136" t="s">
+      <c r="L11" s="127" t="s">
         <v>15</v>
       </c>
-      <c r="M11" s="131" t="s">
+      <c r="M11" s="130" t="s">
         <v>16</v>
       </c>
-      <c r="N11" s="133" t="s">
+      <c r="N11" s="132" t="s">
         <v>17</v>
       </c>
       <c r="O11" s="10"/>
       <c r="P11" s="10"/>
       <c r="R11" s="86"/>
     </row>
     <row r="12" spans="1:23" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="129"/>
-      <c r="B12" s="130"/>
+      <c r="A12" s="137"/>
+      <c r="B12" s="138"/>
       <c r="C12" s="126"/>
       <c r="D12" s="126"/>
       <c r="E12" s="126"/>
       <c r="F12" s="126"/>
       <c r="G12" s="126"/>
       <c r="H12" s="126"/>
-      <c r="I12" s="137"/>
-[...4 lines deleted...]
-      <c r="N12" s="134"/>
+      <c r="I12" s="128"/>
+      <c r="J12" s="128"/>
+      <c r="K12" s="128"/>
+      <c r="L12" s="128"/>
+      <c r="M12" s="131"/>
+      <c r="N12" s="133"/>
       <c r="P12" s="9"/>
       <c r="R12" s="87"/>
     </row>
     <row r="13" spans="1:23" ht="16.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="91"/>
       <c r="B13" s="92"/>
       <c r="C13" s="93"/>
       <c r="D13" s="93"/>
       <c r="E13" s="93"/>
       <c r="F13" s="94"/>
       <c r="G13" s="95"/>
       <c r="H13" s="96"/>
       <c r="I13" s="96"/>
       <c r="J13" s="97"/>
       <c r="K13" s="97"/>
       <c r="L13" s="97"/>
       <c r="M13" s="98"/>
       <c r="N13" s="99"/>
     </row>
     <row r="14" spans="1:23" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="100" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="101">
         <v>24272657.579999998</v>
@@ -1767,59 +1762,59 @@
         <f t="shared" si="0"/>
         <v>28533704.340000004</v>
       </c>
       <c r="F14" s="101">
         <f t="shared" si="0"/>
         <v>29050807.190000005</v>
       </c>
       <c r="G14" s="101">
         <f t="shared" si="0"/>
         <v>29172863.000000007</v>
       </c>
       <c r="H14" s="101">
         <f t="shared" si="0"/>
         <v>29502999.280000009</v>
       </c>
       <c r="I14" s="102">
         <f>H40</f>
         <v>30371408.70000001</v>
       </c>
       <c r="J14" s="102">
         <f>I40</f>
         <v>32027917.610000014</v>
       </c>
       <c r="K14" s="102">
         <f>J40</f>
-        <v>32027917.610000014</v>
+        <v>33481249.920000017</v>
       </c>
       <c r="L14" s="102">
         <f>K40</f>
-        <v>32027917.610000014</v>
+        <v>33481249.920000017</v>
       </c>
       <c r="M14" s="103">
         <f>L40</f>
-        <v>32027917.610000014</v>
+        <v>33481249.920000017</v>
       </c>
       <c r="N14" s="104">
         <f>B14</f>
         <v>24272657.579999998</v>
       </c>
       <c r="O14" s="10"/>
       <c r="P14" s="10"/>
       <c r="R14" s="88"/>
     </row>
     <row r="15" spans="1:23" ht="16.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="105"/>
       <c r="B15" s="106"/>
       <c r="C15" s="107"/>
       <c r="D15" s="107"/>
       <c r="E15" s="108"/>
       <c r="F15" s="108"/>
       <c r="G15" s="109"/>
       <c r="H15" s="106"/>
       <c r="I15" s="106"/>
       <c r="J15" s="110"/>
       <c r="K15" s="110"/>
       <c r="L15" s="110"/>
       <c r="M15" s="111"/>
       <c r="N15" s="112"/>
       <c r="R15" s="37"/>
@@ -1840,67 +1835,67 @@
         <f t="shared" ref="D16:M16" si="1">D18+D20+D21+D23+D22+D19</f>
         <v>7867785.8399999999</v>
       </c>
       <c r="E16" s="101">
         <f t="shared" si="1"/>
         <v>9614870.4999999981</v>
       </c>
       <c r="F16" s="101">
         <f t="shared" si="1"/>
         <v>9061925.6700000018</v>
       </c>
       <c r="G16" s="101">
         <f t="shared" si="1"/>
         <v>9073809.709999999</v>
       </c>
       <c r="H16" s="101">
         <f t="shared" si="1"/>
         <v>9452861.379999999</v>
       </c>
       <c r="I16" s="101">
         <f>I18+I20+I21+I23+I22+I19</f>
         <v>10472115.780000001</v>
       </c>
       <c r="J16" s="101">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>9629377.8400000017</v>
       </c>
       <c r="K16" s="101">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L16" s="101">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M16" s="101">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N16" s="113">
         <f>SUM(B16:M16)</f>
-        <v>74699136.320000008</v>
+        <v>84328514.160000011</v>
       </c>
       <c r="P16" s="10"/>
       <c r="T16" s="9"/>
       <c r="W16" s="9"/>
     </row>
     <row r="17" spans="1:34" ht="16.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="12"/>
       <c r="B17" s="13"/>
       <c r="C17" s="14"/>
       <c r="D17" s="15"/>
       <c r="E17" s="16"/>
       <c r="F17" s="17"/>
       <c r="G17" s="18"/>
       <c r="H17" s="19"/>
       <c r="I17" s="19"/>
       <c r="J17" s="20"/>
       <c r="K17" s="20"/>
       <c r="L17" s="21"/>
       <c r="M17" s="22"/>
       <c r="N17" s="23">
         <f t="shared" ref="N17:N37" si="2">SUM(B17:M17)</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:34" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
@@ -1909,139 +1904,145 @@
       </c>
       <c r="B18" s="13">
         <v>10677282.74</v>
       </c>
       <c r="C18" s="13">
         <v>8436653.7200000007</v>
       </c>
       <c r="D18" s="13">
         <v>7789207.4199999999</v>
       </c>
       <c r="E18" s="13">
         <v>9533029.6199999992</v>
       </c>
       <c r="F18" s="13">
         <v>9027305.8800000008</v>
       </c>
       <c r="G18" s="13">
         <v>9029246.5399999991</v>
       </c>
       <c r="H18" s="13">
         <v>9405068.5500000007</v>
       </c>
       <c r="I18" s="13">
         <v>10440481.630000001</v>
       </c>
-      <c r="J18" s="13"/>
+      <c r="J18" s="13">
+        <v>9613039.9900000002</v>
+      </c>
       <c r="K18" s="13"/>
       <c r="L18" s="13"/>
       <c r="M18" s="13"/>
       <c r="N18" s="23">
         <f>SUM(B18:M18)</f>
-        <v>74338276.099999994</v>
+        <v>83951316.089999989</v>
       </c>
       <c r="O18" s="24"/>
       <c r="P18" s="25"/>
       <c r="R18" s="89"/>
       <c r="S18" s="86"/>
     </row>
     <row r="19" spans="1:34" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="13">
         <v>0</v>
       </c>
       <c r="C19" s="13">
         <v>-39554.83</v>
       </c>
       <c r="D19" s="13">
         <v>0</v>
       </c>
       <c r="E19" s="13">
         <v>0</v>
       </c>
       <c r="F19" s="13">
         <v>-1187.79</v>
       </c>
       <c r="G19" s="13">
         <v>0</v>
       </c>
       <c r="H19" s="13">
         <v>-1286.81</v>
       </c>
       <c r="I19" s="13">
         <v>0</v>
       </c>
-      <c r="J19" s="13"/>
+      <c r="J19" s="13">
+        <v>-3890.86</v>
+      </c>
       <c r="K19" s="13"/>
       <c r="L19" s="13"/>
       <c r="M19" s="13"/>
       <c r="N19" s="23">
         <f>SUM(B19:M19)</f>
-        <v>-42029.43</v>
+        <v>-45920.29</v>
       </c>
       <c r="O19" s="24"/>
       <c r="P19" s="25"/>
       <c r="R19" s="89"/>
       <c r="S19" s="86"/>
     </row>
     <row r="20" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A20" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B20" s="13">
         <v>22791.47</v>
       </c>
       <c r="C20" s="13">
         <v>58594.34</v>
       </c>
       <c r="D20" s="13">
         <v>74052.55</v>
       </c>
       <c r="E20" s="13">
         <v>50394.6</v>
       </c>
       <c r="F20" s="13">
         <v>32468.959999999999</v>
       </c>
       <c r="G20" s="13">
         <v>29837.99</v>
       </c>
       <c r="H20" s="13">
         <v>39658.11</v>
       </c>
       <c r="I20" s="13">
         <v>31634.15</v>
       </c>
-      <c r="J20" s="13"/>
+      <c r="J20" s="13">
+        <v>20228.71</v>
+      </c>
       <c r="K20" s="13"/>
       <c r="L20" s="13"/>
       <c r="M20" s="13"/>
       <c r="N20" s="23">
         <f>SUM(B20:M20)</f>
-        <v>339432.17</v>
+        <v>359660.88</v>
       </c>
       <c r="O20" s="26"/>
       <c r="P20" s="26"/>
       <c r="Q20" s="26"/>
       <c r="U20" s="10"/>
       <c r="W20" s="9"/>
     </row>
     <row r="21" spans="1:34" ht="16.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="13">
         <v>0</v>
       </c>
       <c r="C21" s="13">
         <v>0</v>
       </c>
       <c r="D21" s="14">
         <v>0</v>
       </c>
       <c r="E21" s="27">
         <v>0</v>
       </c>
       <c r="F21" s="28">
         <v>0</v>
@@ -2096,51 +2097,53 @@
       </c>
       <c r="B23" s="13">
         <v>0</v>
       </c>
       <c r="C23" s="13">
         <v>0</v>
       </c>
       <c r="D23" s="13">
         <v>4525.87</v>
       </c>
       <c r="E23" s="13">
         <v>31446.28</v>
       </c>
       <c r="F23" s="13">
         <v>3338.62</v>
       </c>
       <c r="G23" s="13">
         <v>14725.18</v>
       </c>
       <c r="H23" s="13">
         <v>9421.5300000000007</v>
       </c>
       <c r="I23" s="13">
         <v>0</v>
       </c>
-      <c r="J23" s="13"/>
+      <c r="J23" s="13">
+        <v>0</v>
+      </c>
       <c r="K23" s="13"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
       <c r="N23" s="23">
         <f>SUM(B23:M23)</f>
         <v>63457.48</v>
       </c>
       <c r="O23" s="10"/>
       <c r="P23" s="31"/>
       <c r="Q23" s="10"/>
       <c r="R23" s="90"/>
       <c r="S23" s="86"/>
       <c r="T23" s="90"/>
       <c r="W23" s="9"/>
     </row>
     <row r="24" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
       <c r="A24" s="12"/>
       <c r="B24" s="13"/>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24" s="13"/>
       <c r="F24" s="13"/>
       <c r="G24" s="13"/>
       <c r="H24" s="13"/>
       <c r="I24" s="13"/>
@@ -2171,67 +2174,67 @@
         <f t="shared" si="3"/>
         <v>7896446.3299999991</v>
       </c>
       <c r="E25" s="101">
         <f t="shared" si="3"/>
         <v>9097767.6499999985</v>
       </c>
       <c r="F25" s="101">
         <f t="shared" si="3"/>
         <v>8939869.8600000013</v>
       </c>
       <c r="G25" s="101">
         <f t="shared" si="3"/>
         <v>8743673.4299999997</v>
       </c>
       <c r="H25" s="101">
         <f t="shared" si="3"/>
         <v>8584451.9599999972</v>
       </c>
       <c r="I25" s="101">
         <f>SUM(I29:I36)</f>
         <v>8815606.8699999973</v>
       </c>
       <c r="J25" s="101">
         <f t="shared" si="3"/>
-        <v>0</v>
+        <v>8176045.5299999993</v>
       </c>
       <c r="K25" s="101">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L25" s="101">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="M25" s="101">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N25" s="113">
         <f>SUM(B25:M25)</f>
-        <v>66943876.289999984</v>
+        <v>75119921.819999978</v>
       </c>
       <c r="O25" s="32"/>
       <c r="P25" s="32"/>
       <c r="Q25" s="10"/>
       <c r="R25"/>
       <c r="W25" s="9"/>
     </row>
     <row r="26" spans="1:34" ht="16.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="12"/>
       <c r="B26" s="13"/>
       <c r="C26" s="14"/>
       <c r="D26" s="14"/>
       <c r="E26" s="17"/>
       <c r="F26" s="17"/>
       <c r="G26" s="29"/>
       <c r="H26" s="13"/>
       <c r="I26" s="19"/>
       <c r="J26" s="20"/>
       <c r="K26" s="20"/>
       <c r="L26" s="20"/>
       <c r="M26" s="22"/>
       <c r="N26" s="23">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
@@ -2317,375 +2320,391 @@
       </c>
       <c r="B29" s="13">
         <v>4742451.0199999996</v>
       </c>
       <c r="C29" s="14">
         <v>5183152.93</v>
       </c>
       <c r="D29" s="14">
         <v>4962087.87</v>
       </c>
       <c r="E29" s="27">
         <v>6153643.5599999996</v>
       </c>
       <c r="F29" s="27">
         <v>6408874.5199999996</v>
       </c>
       <c r="G29" s="18">
         <v>5824138.5599999996</v>
       </c>
       <c r="H29" s="13">
         <v>5761722.46</v>
       </c>
       <c r="I29" s="13">
         <v>6168230.2599999998</v>
       </c>
-      <c r="J29" s="19"/>
+      <c r="J29" s="19">
+        <v>5557716.6600000001</v>
+      </c>
       <c r="K29" s="19"/>
       <c r="L29" s="13"/>
       <c r="M29" s="36"/>
       <c r="N29" s="23">
         <f t="shared" si="2"/>
-        <v>45204301.179999992</v>
+        <v>50762017.839999989</v>
       </c>
       <c r="O29"/>
       <c r="P29" s="37"/>
       <c r="R29" s="9"/>
       <c r="T29" s="9"/>
     </row>
     <row r="30" spans="1:34" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="13">
         <v>0</v>
       </c>
       <c r="C30" s="13">
         <v>-1398.97</v>
       </c>
       <c r="D30" s="13">
         <v>-69063.740000000005</v>
       </c>
       <c r="E30" s="13">
         <v>-26051.57</v>
       </c>
       <c r="F30" s="13">
         <v>-4509.66</v>
       </c>
       <c r="G30" s="13">
         <v>-5291.88</v>
       </c>
       <c r="H30" s="13">
         <v>-869.83</v>
       </c>
       <c r="I30" s="13">
         <v>-12212.57</v>
       </c>
-      <c r="J30" s="13"/>
+      <c r="J30" s="13">
+        <v>-987.58999999999992</v>
+      </c>
       <c r="K30" s="13"/>
       <c r="L30" s="13"/>
       <c r="M30" s="13"/>
       <c r="N30" s="23">
         <f t="shared" si="2"/>
-        <v>-119398.22</v>
+        <v>-120385.81</v>
       </c>
       <c r="O30"/>
       <c r="P30"/>
       <c r="T30" s="9"/>
     </row>
     <row r="31" spans="1:34" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="13">
         <v>1219802.25</v>
       </c>
       <c r="C31" s="14">
         <v>1661918.9</v>
       </c>
       <c r="D31" s="14">
         <v>1691853.81</v>
       </c>
       <c r="E31" s="27">
         <v>1384004.56</v>
       </c>
       <c r="F31" s="33">
         <v>1363138.9</v>
       </c>
       <c r="G31" s="18">
         <v>1776074.18</v>
       </c>
       <c r="H31" s="13">
         <v>1660015.22</v>
       </c>
       <c r="I31" s="13">
         <v>1427614.68</v>
       </c>
-      <c r="J31" s="19"/>
+      <c r="J31" s="19">
+        <v>1432273.69</v>
+      </c>
       <c r="K31" s="19"/>
       <c r="L31" s="13"/>
       <c r="M31" s="36"/>
       <c r="N31" s="23">
         <f t="shared" si="2"/>
-        <v>12184422.5</v>
+        <v>13616696.189999999</v>
       </c>
       <c r="P31" s="10"/>
       <c r="R31" s="10"/>
       <c r="S31" s="9"/>
       <c r="T31" s="38"/>
       <c r="U31" s="34"/>
       <c r="V31" s="35"/>
       <c r="W31" s="34"/>
       <c r="X31" s="34"/>
       <c r="Y31" s="34"/>
       <c r="Z31" s="34"/>
       <c r="AA31" s="34"/>
     </row>
     <row r="32" spans="1:34" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="13">
         <v>0</v>
       </c>
       <c r="C32" s="13">
         <v>0</v>
       </c>
       <c r="D32" s="13">
         <v>0</v>
       </c>
       <c r="E32" s="13">
         <v>-15581.57</v>
       </c>
       <c r="F32" s="13">
         <v>-58750.21</v>
       </c>
       <c r="G32" s="13">
         <v>-27391.3</v>
       </c>
       <c r="H32" s="13">
         <v>-17215.919999999998</v>
       </c>
       <c r="I32" s="13">
         <v>0</v>
       </c>
-      <c r="J32" s="13"/>
+      <c r="J32" s="13">
+        <v>0</v>
+      </c>
       <c r="K32" s="13"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13"/>
       <c r="N32" s="23">
         <f t="shared" si="2"/>
         <v>-118939</v>
       </c>
       <c r="R32" s="10"/>
       <c r="S32" s="9"/>
       <c r="T32" s="38"/>
       <c r="U32" s="34"/>
       <c r="V32" s="35"/>
       <c r="W32" s="34"/>
       <c r="X32" s="34"/>
       <c r="Y32" s="34"/>
       <c r="Z32" s="34"/>
       <c r="AA32" s="34"/>
     </row>
     <row r="33" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="13">
         <v>849400.24</v>
       </c>
       <c r="C33" s="14">
         <v>997862.27</v>
       </c>
       <c r="D33" s="14">
         <v>1218866.58</v>
       </c>
       <c r="E33" s="27">
         <v>1507725.43</v>
       </c>
       <c r="F33" s="27">
         <v>1093023.8699999999</v>
       </c>
       <c r="G33" s="18">
         <v>1072084.55</v>
       </c>
       <c r="H33" s="13">
         <v>1063874.6099999999</v>
       </c>
       <c r="I33" s="13">
         <v>1116667.94</v>
       </c>
-      <c r="J33" s="19"/>
+      <c r="J33" s="19">
+        <v>1071624.7699999998</v>
+      </c>
       <c r="K33" s="19"/>
       <c r="L33" s="19"/>
       <c r="M33" s="30"/>
       <c r="N33" s="23">
         <f t="shared" si="2"/>
-        <v>8919505.4899999984</v>
+        <v>9991130.2599999979</v>
       </c>
       <c r="O33" s="39"/>
       <c r="P33" s="39"/>
       <c r="Q33" s="39"/>
       <c r="R33" s="10"/>
       <c r="S33" s="9"/>
       <c r="T33" s="38"/>
       <c r="U33" s="34"/>
       <c r="V33" s="40"/>
       <c r="W33" s="34"/>
       <c r="X33" s="34"/>
       <c r="Y33" s="34"/>
       <c r="Z33" s="34"/>
       <c r="AA33" s="34"/>
     </row>
     <row r="34" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="13">
         <v>0</v>
       </c>
       <c r="C34" s="14">
         <v>0</v>
       </c>
       <c r="D34" s="14">
         <v>-747.75</v>
       </c>
       <c r="E34" s="27">
         <v>0</v>
       </c>
       <c r="F34" s="27">
         <v>-56.86</v>
       </c>
       <c r="G34" s="18">
         <v>-733.94</v>
       </c>
       <c r="H34" s="13">
         <v>-247.46</v>
       </c>
       <c r="I34" s="13">
         <v>-406.22</v>
       </c>
-      <c r="J34" s="19"/>
+      <c r="J34" s="19">
+        <v>-1160</v>
+      </c>
       <c r="K34" s="19"/>
       <c r="L34" s="19"/>
       <c r="M34" s="30"/>
       <c r="N34" s="23">
         <f t="shared" si="2"/>
-        <v>-2192.2300000000005</v>
+        <v>-3352.2300000000005</v>
       </c>
       <c r="O34" s="39"/>
       <c r="P34" s="39"/>
       <c r="Q34" s="39"/>
       <c r="R34" s="10"/>
       <c r="S34" s="9"/>
       <c r="T34" s="38"/>
       <c r="U34" s="34"/>
       <c r="V34" s="40"/>
       <c r="W34" s="34"/>
       <c r="X34" s="34"/>
       <c r="Y34" s="34"/>
       <c r="Z34" s="34"/>
       <c r="AA34" s="34"/>
     </row>
     <row r="35" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="13">
         <v>88413.6</v>
       </c>
       <c r="C35" s="14">
         <v>107000.74</v>
       </c>
       <c r="D35" s="14">
         <v>84556.93</v>
       </c>
       <c r="E35" s="14">
         <v>78632.600000000006</v>
       </c>
       <c r="F35" s="14">
         <v>95834.25</v>
       </c>
       <c r="G35" s="14">
         <v>90585.87</v>
       </c>
       <c r="H35" s="13">
         <v>90590.86</v>
       </c>
       <c r="I35" s="13">
         <v>94434.41</v>
       </c>
-      <c r="J35" s="13"/>
+      <c r="J35" s="13">
+        <v>104721.16</v>
+      </c>
       <c r="K35" s="13"/>
       <c r="L35" s="13"/>
       <c r="M35" s="13"/>
       <c r="N35" s="23">
         <f t="shared" si="2"/>
-        <v>730049.26</v>
+        <v>834770.42</v>
       </c>
       <c r="P35" s="10"/>
       <c r="R35" s="10"/>
       <c r="S35" s="9"/>
       <c r="T35" s="9"/>
       <c r="V35" s="9"/>
     </row>
     <row r="36" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A36" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="13">
         <v>8564.58</v>
       </c>
       <c r="C36" s="14">
         <v>8892.6299999999992</v>
       </c>
       <c r="D36" s="14">
         <v>8892.6299999999992</v>
       </c>
       <c r="E36" s="14">
         <v>15394.64</v>
       </c>
       <c r="F36" s="14">
         <v>42315.05</v>
       </c>
       <c r="G36" s="14">
         <v>14207.39</v>
       </c>
       <c r="H36" s="14">
         <v>26582.02</v>
       </c>
       <c r="I36" s="14">
         <v>21278.370000000003</v>
       </c>
-      <c r="J36" s="14"/>
+      <c r="J36" s="14">
+        <v>11856.84</v>
+      </c>
       <c r="K36" s="14"/>
       <c r="L36" s="14"/>
       <c r="M36" s="14"/>
       <c r="N36" s="23">
         <f t="shared" si="2"/>
-        <v>146127.31</v>
+        <v>157984.15</v>
       </c>
       <c r="O36" s="37"/>
       <c r="P36"/>
       <c r="R36" s="10"/>
       <c r="T36" s="10"/>
       <c r="U36" s="9"/>
       <c r="V36" s="26"/>
       <c r="W36" s="10"/>
     </row>
     <row r="37" spans="1:27" hidden="1" x14ac:dyDescent="0.25">
       <c r="A37" s="12"/>
       <c r="B37" s="13"/>
       <c r="C37" s="14"/>
       <c r="D37" s="14"/>
       <c r="E37" s="17"/>
       <c r="F37" s="41"/>
       <c r="G37" s="29"/>
       <c r="H37" s="13"/>
       <c r="I37" s="13"/>
       <c r="J37" s="42"/>
       <c r="K37" s="42"/>
       <c r="L37" s="42"/>
       <c r="M37" s="43"/>
       <c r="N37" s="23">
         <f t="shared" si="2"/>
@@ -2712,67 +2731,67 @@
         <f t="shared" si="4"/>
         <v>-28660.489999999292</v>
       </c>
       <c r="E38" s="114">
         <f t="shared" si="4"/>
         <v>517102.84999999963</v>
       </c>
       <c r="F38" s="101">
         <f t="shared" si="4"/>
         <v>122055.81000000052</v>
       </c>
       <c r="G38" s="101">
         <f t="shared" si="4"/>
         <v>330136.27999999933</v>
       </c>
       <c r="H38" s="101">
         <f t="shared" si="4"/>
         <v>868409.42000000179</v>
       </c>
       <c r="I38" s="101">
         <f>I16-I25</f>
         <v>1656508.9100000039</v>
       </c>
       <c r="J38" s="101">
         <f t="shared" si="4"/>
-        <v>0</v>
+        <v>1453332.3100000024</v>
       </c>
       <c r="K38" s="101">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L38" s="101">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M38" s="115">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N38" s="113">
         <f>SUM(B38:M38)</f>
-        <v>7755260.0300000086</v>
+        <v>9208592.340000011</v>
       </c>
       <c r="O38" s="10"/>
       <c r="T38" s="10"/>
       <c r="W38" s="9"/>
     </row>
     <row r="39" spans="1:27" ht="16.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="77"/>
       <c r="B39" s="78"/>
       <c r="C39" s="79"/>
       <c r="D39" s="79"/>
       <c r="E39" s="80"/>
       <c r="F39" s="81"/>
       <c r="G39" s="82"/>
       <c r="H39" s="78"/>
       <c r="I39" s="78"/>
       <c r="J39" s="83"/>
       <c r="K39" s="84"/>
       <c r="L39" s="84"/>
       <c r="M39" s="85"/>
       <c r="N39" s="11"/>
     </row>
     <row r="40" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="116" t="s">
         <v>33</v>
       </c>
@@ -2788,67 +2807,67 @@
         <f t="shared" si="5"/>
         <v>28533704.340000004</v>
       </c>
       <c r="E40" s="118">
         <f t="shared" si="5"/>
         <v>29050807.190000005</v>
       </c>
       <c r="F40" s="119">
         <f t="shared" si="5"/>
         <v>29172863.000000007</v>
       </c>
       <c r="G40" s="120">
         <f t="shared" si="5"/>
         <v>29502999.280000009</v>
       </c>
       <c r="H40" s="119">
         <f t="shared" si="5"/>
         <v>30371408.70000001</v>
       </c>
       <c r="I40" s="119">
         <f t="shared" si="5"/>
         <v>32027917.610000014</v>
       </c>
       <c r="J40" s="120">
         <f t="shared" si="5"/>
-        <v>32027917.610000014</v>
+        <v>33481249.920000017</v>
       </c>
       <c r="K40" s="120">
         <f t="shared" si="5"/>
-        <v>32027917.610000014</v>
+        <v>33481249.920000017</v>
       </c>
       <c r="L40" s="120">
         <f t="shared" si="5"/>
-        <v>32027917.610000014</v>
+        <v>33481249.920000017</v>
       </c>
       <c r="M40" s="121">
         <f t="shared" si="5"/>
-        <v>32027917.610000014</v>
+        <v>33481249.920000017</v>
       </c>
       <c r="N40" s="122">
         <f>M40</f>
-        <v>32027917.610000014</v>
+        <v>33481249.920000017</v>
       </c>
       <c r="O40" s="9"/>
       <c r="P40" s="9"/>
       <c r="Q40" s="9"/>
       <c r="R40" s="37"/>
       <c r="S40" s="9"/>
       <c r="U40" s="9"/>
     </row>
     <row r="41" spans="1:27" ht="16.5" hidden="1" x14ac:dyDescent="0.3">
       <c r="A41" s="44" t="s">
         <v>34</v>
       </c>
       <c r="B41" s="45"/>
       <c r="C41" s="46"/>
       <c r="D41" s="47"/>
       <c r="E41" s="47"/>
       <c r="F41" s="48"/>
       <c r="G41" s="48"/>
       <c r="H41" s="48"/>
       <c r="I41" s="46"/>
       <c r="J41" s="49"/>
       <c r="K41" s="49"/>
       <c r="L41" s="49"/>
       <c r="M41" s="50"/>
       <c r="N41" s="51"/>
@@ -2877,266 +2896,244 @@
       <c r="S42" s="9"/>
       <c r="T42" s="10"/>
     </row>
     <row r="43" spans="1:27" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A43" s="52"/>
       <c r="B43" s="53"/>
       <c r="C43" s="54"/>
       <c r="D43" s="55"/>
       <c r="E43" s="56"/>
       <c r="F43" s="57"/>
       <c r="G43" s="57"/>
       <c r="H43" s="53"/>
       <c r="I43" s="53"/>
       <c r="J43" s="58"/>
       <c r="K43" s="57"/>
       <c r="L43" s="59"/>
       <c r="M43" s="57"/>
       <c r="N43" s="57"/>
       <c r="O43" s="57"/>
       <c r="P43" s="57"/>
       <c r="Q43" s="10"/>
       <c r="R43" s="10"/>
       <c r="S43" s="9"/>
       <c r="T43" s="10"/>
     </row>
-    <row r="44" spans="1:27" ht="16.5" x14ac:dyDescent="0.3">
-[...19 lines deleted...]
-      <c r="T44" s="10"/>
+    <row r="44" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A44" s="124" t="s">
+        <v>36</v>
+      </c>
+      <c r="B44" s="124"/>
+      <c r="C44" s="124"/>
+      <c r="D44" s="124"/>
+      <c r="E44" s="124"/>
+      <c r="F44" s="124" t="s">
+        <v>44</v>
+      </c>
+      <c r="G44" s="124"/>
+      <c r="H44" s="124"/>
+      <c r="I44" s="124"/>
+      <c r="J44" s="124"/>
+      <c r="K44" s="124"/>
+      <c r="L44" s="124"/>
+      <c r="M44" s="124"/>
+      <c r="N44" s="124"/>
+      <c r="O44" s="10"/>
+      <c r="P44" s="10"/>
     </row>
     <row r="45" spans="1:27" x14ac:dyDescent="0.25">
-      <c r="A45" s="128" t="s">
-[...16 lines deleted...]
-      <c r="N45" s="128"/>
+      <c r="A45" s="125" t="s">
+        <v>37</v>
+      </c>
+      <c r="B45" s="125"/>
+      <c r="C45" s="125"/>
+      <c r="D45" s="125"/>
+      <c r="E45" s="125"/>
+      <c r="F45" s="125" t="s">
+        <v>45</v>
+      </c>
+      <c r="G45" s="125"/>
+      <c r="H45" s="125"/>
+      <c r="I45" s="125"/>
+      <c r="J45" s="125"/>
+      <c r="K45" s="125"/>
+      <c r="L45" s="125"/>
+      <c r="M45" s="125"/>
+      <c r="N45" s="125"/>
       <c r="O45" s="10"/>
       <c r="P45" s="10"/>
-    </row>
-[...46 lines deleted...]
-      <c r="V47" s="62"/>
+      <c r="R45" s="9"/>
+      <c r="S45" s="9"/>
+      <c r="T45" s="60"/>
+      <c r="U45" s="9"/>
+      <c r="W45" s="9"/>
+    </row>
+    <row r="46" spans="1:27" s="10" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="D46" s="53"/>
+      <c r="E46" s="53"/>
+      <c r="F46" s="53"/>
+      <c r="G46" s="53"/>
+      <c r="H46" s="53"/>
+      <c r="I46" s="53"/>
+      <c r="J46" s="61"/>
+      <c r="K46" s="53"/>
+      <c r="L46" s="53"/>
+      <c r="M46" s="61"/>
+      <c r="N46" s="61"/>
+      <c r="O46" s="62"/>
+      <c r="P46" s="62"/>
+      <c r="Q46" s="62"/>
+      <c r="R46" s="63"/>
+      <c r="S46" s="62"/>
+      <c r="T46" s="62"/>
+      <c r="U46" s="62"/>
+      <c r="V46" s="62"/>
+    </row>
+    <row r="47" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="C47" s="68"/>
+      <c r="D47" s="69"/>
+      <c r="E47" s="70"/>
+      <c r="F47" s="71"/>
+      <c r="G47" s="72"/>
+      <c r="H47" s="70"/>
+      <c r="I47" s="72"/>
+      <c r="J47" s="70"/>
+      <c r="K47" s="72"/>
+      <c r="L47" s="70"/>
+      <c r="M47" s="72"/>
+      <c r="N47" s="72"/>
+      <c r="O47" s="68"/>
+      <c r="P47" s="70"/>
+      <c r="Q47" s="26"/>
+      <c r="R47" s="9"/>
+      <c r="S47" s="9"/>
+      <c r="T47" s="66"/>
     </row>
     <row r="48" spans="1:27" x14ac:dyDescent="0.25">
       <c r="C48" s="68"/>
-      <c r="D48" s="69"/>
-      <c r="E48" s="70"/>
+      <c r="D48" s="73"/>
+      <c r="E48" s="74"/>
       <c r="F48" s="71"/>
       <c r="G48" s="72"/>
-      <c r="H48" s="70"/>
-      <c r="I48" s="72"/>
+      <c r="H48" s="74"/>
+      <c r="I48" s="74"/>
       <c r="J48" s="70"/>
-      <c r="K48" s="72"/>
-[...5 lines deleted...]
-      <c r="Q48" s="26"/>
+      <c r="K48" s="74"/>
+      <c r="L48" s="74"/>
+      <c r="M48" s="74"/>
+      <c r="N48" s="74"/>
+      <c r="O48" s="10"/>
+      <c r="P48" s="10"/>
       <c r="R48" s="9"/>
-      <c r="S48" s="9"/>
-      <c r="T48" s="66"/>
+      <c r="T48" s="9"/>
     </row>
     <row r="49" spans="3:20" x14ac:dyDescent="0.25">
-      <c r="C49" s="68"/>
+      <c r="C49" s="74"/>
       <c r="D49" s="73"/>
-      <c r="E49" s="74"/>
+      <c r="E49" s="70"/>
       <c r="F49" s="71"/>
       <c r="G49" s="72"/>
-      <c r="H49" s="74"/>
-      <c r="I49" s="74"/>
+      <c r="H49" s="70"/>
+      <c r="I49" s="70"/>
       <c r="J49" s="70"/>
-      <c r="K49" s="74"/>
-[...2 lines deleted...]
-      <c r="N49" s="74"/>
+      <c r="K49" s="70"/>
+      <c r="L49" s="70"/>
+      <c r="M49" s="70"/>
+      <c r="N49" s="123"/>
       <c r="O49" s="10"/>
       <c r="P49" s="10"/>
-      <c r="R49" s="9"/>
-      <c r="T49" s="9"/>
+      <c r="Q49" s="10"/>
     </row>
     <row r="50" spans="3:20" x14ac:dyDescent="0.25">
-      <c r="C50" s="74"/>
-[...11 lines deleted...]
-      <c r="O50" s="10"/>
+      <c r="D50" s="75"/>
+      <c r="E50" s="9"/>
+      <c r="F50" s="64"/>
+      <c r="G50" s="67"/>
+      <c r="H50" s="10"/>
+      <c r="I50" s="9"/>
+      <c r="L50" s="9"/>
+      <c r="M50" s="65"/>
+      <c r="N50" s="129"/>
+      <c r="O50" s="129"/>
       <c r="P50" s="10"/>
-      <c r="Q50" s="10"/>
+      <c r="S50" s="9"/>
     </row>
     <row r="51" spans="3:20" x14ac:dyDescent="0.25">
-      <c r="D51" s="75"/>
-[...10 lines deleted...]
-      <c r="S51" s="9"/>
+      <c r="D51" s="76"/>
+      <c r="H51" s="9"/>
     </row>
     <row r="52" spans="3:20" x14ac:dyDescent="0.25">
-      <c r="D52" s="76"/>
-      <c r="H52" s="9"/>
+      <c r="C52" s="10"/>
+      <c r="D52" s="10"/>
+      <c r="I52" s="10"/>
+      <c r="N52" s="10"/>
+      <c r="Q52" s="6"/>
+      <c r="R52" s="6"/>
     </row>
     <row r="53" spans="3:20" x14ac:dyDescent="0.25">
-      <c r="C53" s="10"/>
-[...4 lines deleted...]
-      <c r="R53" s="6"/>
+      <c r="D53" s="9"/>
+      <c r="G53" s="26"/>
+      <c r="R53" s="37"/>
+      <c r="T53" s="10"/>
     </row>
     <row r="54" spans="3:20" x14ac:dyDescent="0.25">
-      <c r="D54" s="9"/>
-[...2 lines deleted...]
-      <c r="T54" s="10"/>
+      <c r="D54" s="76"/>
+      <c r="R54"/>
     </row>
     <row r="55" spans="3:20" x14ac:dyDescent="0.25">
-      <c r="D55" s="76"/>
-[...3 lines deleted...]
-      <c r="D56" s="10"/>
+      <c r="D55" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="25">
-    <mergeCell ref="A45:D45"/>
-[...15 lines deleted...]
-    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="N50:O50"/>
     <mergeCell ref="M11:M12"/>
     <mergeCell ref="N11:N12"/>
     <mergeCell ref="A10:N10"/>
     <mergeCell ref="A1:M2"/>
     <mergeCell ref="A5:N5"/>
     <mergeCell ref="A7:N7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="A9:N9"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="A11:A12"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="A44:E44"/>
+    <mergeCell ref="F44:N44"/>
+    <mergeCell ref="F45:N45"/>
+    <mergeCell ref="A45:E45"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="G11:G12"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
-  <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="58" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100A658FBE72A53884C8CB3FAEF7C661ABA" ma:contentTypeVersion="7" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="8b06a80ad516239da593bf2ff43d26df">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1adda70d-7ba3-45bd-a2fc-3fd3af698a1a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8176463161a3a217122377392add26b5" ns2:_="">
     <xsd:import namespace="1adda70d-7ba3-45bd-a2fc-3fd3af698a1a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
@@ -3287,59 +3284,59 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52763CC4-3D84-478B-B0DD-3515143ACB13}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{774BD946-ECD5-474A-B173-63D244AF1E02}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{626E2DEB-4226-47BC-89AF-CA91045D7E62}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A039482A-87D5-4A1D-BA12-A8B614F3A81E}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40AAC614-0290-4F51-AAE1-D3CA80B775DC}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EC3166F-6166-4254-83FD-E07EA661C323}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Planilha1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>