--- v0 (2026-05-24)
+++ v1 (2026-07-27)
@@ -1,180 +1,174 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\maralara\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5400C6F5-6D35-4BA8-94D9-BA20D5BC57CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A14FE8F1-E5E1-4A74-97B0-FA2370FBFA5F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{F30FD67E-ACD0-4D0C-AD74-693C0B0AF932}"/>
   </bookViews>
   <sheets>
     <sheet name="Planilha1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="N35" i="1" l="1"/>
-[...1 lines deleted...]
-  <c r="N30" i="1"/>
+  <c r="N19" i="1" l="1"/>
+  <c r="N34" i="1"/>
+  <c r="D16" i="1"/>
+  <c r="F16" i="1"/>
+  <c r="E16" i="1"/>
+  <c r="G16" i="1"/>
+  <c r="H16" i="1"/>
+  <c r="I16" i="1"/>
+  <c r="J16" i="1"/>
+  <c r="K16" i="1"/>
+  <c r="L16" i="1"/>
+  <c r="M16" i="1"/>
+  <c r="C16" i="1"/>
+  <c r="N37" i="1" l="1"/>
+  <c r="N33" i="1"/>
+  <c r="N31" i="1"/>
+  <c r="N29" i="1"/>
   <c r="N28" i="1"/>
   <c r="N27" i="1"/>
   <c r="N26" i="1"/>
-  <c r="N25" i="1"/>
-[...9 lines deleted...]
-  <c r="E34" i="1"/>
+  <c r="C25" i="1"/>
+  <c r="B25" i="1"/>
+  <c r="N22" i="1"/>
   <c r="N21" i="1"/>
-  <c r="N20" i="1"/>
-[...3 lines deleted...]
-  <c r="C16" i="1"/>
   <c r="B16" i="1"/>
   <c r="N17" i="1"/>
-  <c r="N33" i="1" l="1"/>
-[...7 lines deleted...]
-  <c r="M36" i="1" s="1"/>
+  <c r="N35" i="1" l="1"/>
+  <c r="L25" i="1"/>
+  <c r="D25" i="1"/>
+  <c r="D38" i="1" s="1"/>
+  <c r="N20" i="1"/>
+  <c r="M25" i="1"/>
+  <c r="M38" i="1" s="1"/>
   <c r="N18" i="1"/>
-  <c r="N22" i="1"/>
-[...26 lines deleted...]
-  <c r="N24" i="1"/>
+  <c r="N23" i="1"/>
+  <c r="K25" i="1"/>
+  <c r="F25" i="1"/>
+  <c r="G25" i="1"/>
+  <c r="N30" i="1"/>
+  <c r="J25" i="1"/>
+  <c r="E25" i="1"/>
+  <c r="I25" i="1"/>
+  <c r="L38" i="1"/>
+  <c r="J38" i="1"/>
+  <c r="C38" i="1"/>
+  <c r="N36" i="1"/>
+  <c r="B38" i="1"/>
+  <c r="H25" i="1"/>
+  <c r="N32" i="1"/>
+  <c r="B40" i="1" l="1"/>
+  <c r="H38" i="1"/>
+  <c r="E38" i="1"/>
+  <c r="I38" i="1"/>
+  <c r="K38" i="1"/>
+  <c r="F38" i="1"/>
+  <c r="G38" i="1"/>
+  <c r="N25" i="1"/>
   <c r="N16" i="1"/>
-  <c r="N36" i="1" l="1"/>
+  <c r="N38" i="1" l="1"/>
   <c r="C14" i="1"/>
-  <c r="C38" i="1" s="1"/>
+  <c r="C40" i="1" s="1"/>
   <c r="D14" i="1" l="1"/>
-  <c r="D38" i="1" s="1"/>
+  <c r="D40" i="1" s="1"/>
   <c r="E14" i="1" l="1"/>
-  <c r="E38" i="1" s="1"/>
+  <c r="E40" i="1" s="1"/>
   <c r="F14" i="1" l="1"/>
-  <c r="F38" i="1" s="1"/>
+  <c r="F40" i="1" s="1"/>
   <c r="G14" i="1" l="1"/>
-  <c r="G38" i="1" s="1"/>
+  <c r="G40" i="1" s="1"/>
   <c r="H14" i="1" l="1"/>
-  <c r="H38" i="1" s="1"/>
+  <c r="H40" i="1" s="1"/>
   <c r="I14" i="1" l="1"/>
-  <c r="I38" i="1" s="1"/>
+  <c r="I40" i="1" s="1"/>
   <c r="J14" i="1" l="1"/>
-  <c r="J38" i="1" s="1"/>
+  <c r="J40" i="1" s="1"/>
   <c r="K14" i="1" l="1"/>
-  <c r="K38" i="1" s="1"/>
+  <c r="K40" i="1" s="1"/>
   <c r="L14" i="1" l="1"/>
-  <c r="L38" i="1" s="1"/>
+  <c r="L40" i="1" s="1"/>
   <c r="M14" i="1" l="1"/>
-  <c r="M38" i="1" s="1"/>
-  <c r="N38" i="1" s="1"/>
+  <c r="M40" i="1" s="1"/>
+  <c r="N40" i="1" s="1"/>
   <c r="N14" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <si>
     <t>DEMONSTRATIVO DO FLUXO DE CAIXA</t>
   </si>
   <si>
     <t>FLUXO DE CAIXA</t>
   </si>
   <si>
     <t>RECURSOS DESTINADOS AOS ATOS E SERVIÇOS NOTARIAIS</t>
   </si>
   <si>
     <t>EXERCÍCIO 2026</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>Janeiro</t>
   </si>
   <si>
     <t>Fevereiro</t>
   </si>
   <si>
     <t>Março</t>
   </si>
   <si>
@@ -195,129 +189,135 @@
   <si>
     <t>Setembro</t>
   </si>
   <si>
     <t>Outubro</t>
   </si>
   <si>
     <t>Novembro</t>
   </si>
   <si>
     <t>Dezembro</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>1  Saldo Inicial</t>
   </si>
   <si>
     <t>2  Ingressos</t>
   </si>
   <si>
     <t>2.1  Receita de serviços extrajudiciais</t>
   </si>
   <si>
-    <t>2.2  Recuperação Desp. Exerc. Anteriores</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2.3 Recuperação de IRRF s/despesas </t>
   </si>
   <si>
     <t>2.4  Devolução de adiantamentos</t>
   </si>
   <si>
-    <t>2.3  IRRF/INSSRF a Recolher</t>
-[...1 lines deleted...]
-  <si>
     <t>3  Desembolsos</t>
   </si>
   <si>
     <t>3.1  Devolução de valores</t>
   </si>
   <si>
     <t>3.2  Aquisição de bens</t>
   </si>
   <si>
     <t>3.3  Pagamento às serventias de atos gratuitos</t>
   </si>
   <si>
     <t xml:space="preserve">3.4  (-) Devolução de atos gratuitos </t>
   </si>
   <si>
     <t>3.5  Pagamento às serventias de renda mínima</t>
   </si>
   <si>
     <t>3.6  (-) Devolução de renda mínima</t>
   </si>
   <si>
     <t>3.7  Vencimentos, gratificações e benefícios - Pessoal Civil</t>
   </si>
   <si>
     <t>3.8  Pasep</t>
   </si>
   <si>
-    <t>3.9  Pagamento de IRRF/INSSRF</t>
-[...1 lines deleted...]
-  <si>
     <t>4  Saldo do Período</t>
   </si>
   <si>
     <t>5  Saldo Final</t>
   </si>
   <si>
     <t>5.1 Depósitos Conta 36000-7</t>
   </si>
   <si>
     <t>(*) LC 175/1998, LC 365/2006 e LC 408/2008.</t>
   </si>
   <si>
     <t>Mara Beatriz Guarda Lara</t>
   </si>
   <si>
     <t xml:space="preserve">Ariane Debastiani </t>
   </si>
   <si>
     <t>Chefe da Seção de Contabilidade</t>
   </si>
   <si>
     <t>Chefe da Divisão de Informação Contábil e Fiscal</t>
   </si>
   <si>
     <t>Divisão de Informação Contábil e Fiscal</t>
+  </si>
+  <si>
+    <t>2.2 (-) Dedução de receita de serviços extrajudiciais</t>
+  </si>
+  <si>
+    <t>2.3  Recuperação de despesa de exercícios anteriores</t>
+  </si>
+  <si>
+    <t>2.4  IRRF/INSSRF a recolher</t>
+  </si>
+  <si>
+    <t>3.8 (-) Devoluçaõ de diária</t>
+  </si>
+  <si>
+    <t>3.10  Pagamento de IRRF/INSSRF</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="mmm/yyyy"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -419,63 +419,74 @@
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Cambria"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Cambria"/>
+      <family val="1"/>
+    </font>
   </fonts>
-  <fills count="6">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
@@ -679,486 +690,456 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="137">
+  <cellXfs count="139">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...43 lines deleted...]
-    <xf numFmtId="43" fontId="10" fillId="3" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="11" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="11" fillId="0" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="11" fillId="0" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="11" fillId="0" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="43" fontId="1" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="1" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="11" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="11" fillId="0" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="11" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="43" fontId="11" fillId="4" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="11" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="11" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="10" fillId="0" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="43" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="11" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="11" fillId="0" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="12" fillId="0" borderId="0" xfId="5" applyNumberFormat="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="43" fontId="1" fillId="4" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="1" fillId="3" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="43" fontId="11" fillId="0" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="39" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="11" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="11" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...1 lines deleted...]
-    <xf numFmtId="43" fontId="10" fillId="3" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="16" fillId="0" borderId="16" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="17" xfId="4" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="15" xfId="4" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="17" fillId="0" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="43" fontId="17" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="17" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="43" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="43" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="43" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="43" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="43" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="6">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="4" fontId="12" fillId="0" borderId="0" xfId="6" applyNumberFormat="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="43" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="6" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="12" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="22" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="11" fillId="2" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="15" fillId="2" borderId="13" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="15" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="1" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="11" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="11" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="11" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="11" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="11" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="11" fillId="4" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="11" fillId="4" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="11" fillId="4" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="11" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="10" fillId="4" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="4" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="4" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="4" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="11" fillId="4" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="11" fillId="4" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="1" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="11" fillId="4" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="11" fillId="4" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="11" fillId="4" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="11" fillId="4" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="4" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="14" fillId="4" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="4" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="10" fillId="4" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="14" fillId="4" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="4" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="4" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="4" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="10" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="43" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="164" fontId="10" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...73 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="5" xr:uid="{83226E4D-6F63-48AD-B951-D297FA2E7BDB}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{A70A4CB1-85F1-4B26-B2FB-A4B6CBB471CC}"/>
     <cellStyle name="Normal 4 2" xfId="6" xr:uid="{3C382492-AF81-4677-9202-F68DFDE8EC7B}"/>
     <cellStyle name="Normal 9" xfId="3" xr:uid="{7EFBECB7-820E-4A30-8AAC-6E7EE6325204}"/>
     <cellStyle name="Vírgula" xfId="1" builtinId="3"/>
     <cellStyle name="Vírgula 2" xfId="4" xr:uid="{7EA49BE7-9D03-425E-AC4F-DBEE2D221B46}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFF2F2F2"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>0</xdr:col>
-      <xdr:colOff>3076575</xdr:colOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>476250</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>1</xdr:col>
-      <xdr:colOff>447675</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1028700</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>352425</xdr:rowOff>
+      <xdr:rowOff>318700</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Imagem 2" descr="Y:\Logo TJSC-DGA-DOF.jpg">
+        <xdr:cNvPr id="33" name="Imagem 32">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABAD3094-3193-46CE-9811-00829D6ED907}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88E481B9-DDE4-68DC-73B8-DB660E676F29}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
-[...6 lines deleted...]
-        <a:srcRect/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr bwMode="auto">
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="3076575" y="38100"/>
-          <a:ext cx="1247775" cy="1333500"/>
+          <a:off x="4352925" y="0"/>
+          <a:ext cx="1704975" cy="1337875"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
-[...21 lines deleted...]
-        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
@@ -1446,1524 +1427,1654 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8D95DED1-8D32-4667-9D52-F9FEC91AB385}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AH57"/>
+  <dimension ref="A1:AH59"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="B52" sqref="B52"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="D48" sqref="D48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="58.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="17.28515625" style="10" customWidth="1"/>
     <col min="3" max="3" width="17.28515625" style="2" customWidth="1"/>
-    <col min="4" max="4" width="15.5703125" style="2" hidden="1" customWidth="1"/>
-    <col min="5" max="7" width="15.28515625" style="2" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="15.5703125" style="2" customWidth="1"/>
+    <col min="5" max="6" width="15.28515625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="15.28515625" style="2" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="15.85546875" style="2" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="17.28515625" style="2" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="16.140625" style="2" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="17.28515625" style="2" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="16" style="2" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="15.7109375" style="2" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="17.28515625" style="2" customWidth="1"/>
     <col min="15" max="15" width="15.7109375" style="2" customWidth="1"/>
     <col min="16" max="16" width="22" style="2" customWidth="1"/>
     <col min="17" max="17" width="14.5703125" style="2" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="2" customWidth="1"/>
     <col min="19" max="19" width="11.7109375" style="2" customWidth="1"/>
     <col min="20" max="20" width="21.42578125" style="2" customWidth="1"/>
     <col min="21" max="21" width="11.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="13.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="11.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A1" s="116"/>
-[...11 lines deleted...]
-      <c r="M1" s="116"/>
+      <c r="A1" s="125"/>
+      <c r="B1" s="125"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
+      <c r="I1" s="125"/>
+      <c r="J1" s="125"/>
+      <c r="K1" s="125"/>
+      <c r="L1" s="125"/>
+      <c r="M1" s="125"/>
       <c r="N1" s="1"/>
     </row>
     <row r="2" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A2" s="116"/>
-[...11 lines deleted...]
-      <c r="M2" s="116"/>
+      <c r="A2" s="125"/>
+      <c r="B2" s="125"/>
+      <c r="C2" s="125"/>
+      <c r="D2" s="125"/>
+      <c r="E2" s="125"/>
+      <c r="F2" s="125"/>
+      <c r="G2" s="125"/>
+      <c r="H2" s="125"/>
+      <c r="I2" s="125"/>
+      <c r="J2" s="125"/>
+      <c r="K2" s="125"/>
+      <c r="L2" s="125"/>
+      <c r="M2" s="125"/>
       <c r="N2" s="1"/>
     </row>
     <row r="3" spans="1:23" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="4"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
     </row>
     <row r="4" spans="1:23" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="4"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
     </row>
     <row r="5" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="117" t="s">
-[...14 lines deleted...]
-      <c r="N5" s="117"/>
+      <c r="A5" s="126" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="126"/>
+      <c r="C5" s="126"/>
+      <c r="D5" s="126"/>
+      <c r="E5" s="126"/>
+      <c r="F5" s="126"/>
+      <c r="G5" s="126"/>
+      <c r="H5" s="126"/>
+      <c r="I5" s="126"/>
+      <c r="J5" s="126"/>
+      <c r="K5" s="126"/>
+      <c r="L5" s="126"/>
+      <c r="M5" s="126"/>
+      <c r="N5" s="126"/>
     </row>
     <row r="6" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
     </row>
     <row r="7" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A7" s="115" t="s">
-[...14 lines deleted...]
-      <c r="N7" s="115"/>
+      <c r="A7" s="124" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="124"/>
+      <c r="C7" s="124"/>
+      <c r="D7" s="124"/>
+      <c r="E7" s="124"/>
+      <c r="F7" s="124"/>
+      <c r="G7" s="124"/>
+      <c r="H7" s="124"/>
+      <c r="I7" s="124"/>
+      <c r="J7" s="124"/>
+      <c r="K7" s="124"/>
+      <c r="L7" s="124"/>
+      <c r="M7" s="124"/>
+      <c r="N7" s="124"/>
     </row>
     <row r="8" spans="1:23" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="115" t="s">
+      <c r="A8" s="124" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="115"/>
-[...10 lines deleted...]
-      <c r="M8" s="115"/>
+      <c r="B8" s="124"/>
+      <c r="C8" s="124"/>
+      <c r="D8" s="124"/>
+      <c r="E8" s="124"/>
+      <c r="F8" s="124"/>
+      <c r="G8" s="124"/>
+      <c r="H8" s="124"/>
+      <c r="I8" s="124"/>
+      <c r="J8" s="124"/>
+      <c r="K8" s="124"/>
+      <c r="L8" s="124"/>
+      <c r="M8" s="124"/>
       <c r="N8" s="6"/>
+      <c r="R8"/>
     </row>
     <row r="9" spans="1:23" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A9" s="115" t="s">
+      <c r="A9" s="124" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="115"/>
-[...11 lines deleted...]
-      <c r="N9" s="115"/>
+      <c r="B9" s="124"/>
+      <c r="C9" s="124"/>
+      <c r="D9" s="124"/>
+      <c r="E9" s="124"/>
+      <c r="F9" s="124"/>
+      <c r="G9" s="124"/>
+      <c r="H9" s="124"/>
+      <c r="I9" s="124"/>
+      <c r="J9" s="124"/>
+      <c r="K9" s="124"/>
+      <c r="L9" s="124"/>
+      <c r="M9" s="124"/>
+      <c r="N9" s="124"/>
       <c r="O9" s="7"/>
       <c r="P9" s="8"/>
       <c r="Q9" s="6"/>
-      <c r="R9" s="6"/>
     </row>
     <row r="10" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A10" s="115" t="s">
+      <c r="A10" s="124" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="115"/>
-[...11 lines deleted...]
-      <c r="N10" s="115"/>
+      <c r="B10" s="124"/>
+      <c r="C10" s="124"/>
+      <c r="D10" s="124"/>
+      <c r="E10" s="124"/>
+      <c r="F10" s="124"/>
+      <c r="G10" s="124"/>
+      <c r="H10" s="124"/>
+      <c r="I10" s="124"/>
+      <c r="J10" s="124"/>
+      <c r="K10" s="124"/>
+      <c r="L10" s="124"/>
+      <c r="M10" s="124"/>
+      <c r="N10" s="124"/>
       <c r="O10" s="9"/>
-      <c r="R10" s="10"/>
       <c r="T10" s="10"/>
       <c r="V10" s="10"/>
     </row>
     <row r="11" spans="1:23" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="113" t="s">
+      <c r="A11" s="127" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="114" t="s">
+      <c r="B11" s="128" t="s">
         <v>5</v>
       </c>
-      <c r="C11" s="110" t="s">
+      <c r="C11" s="129" t="s">
         <v>6</v>
       </c>
-      <c r="D11" s="110" t="s">
+      <c r="D11" s="129" t="s">
         <v>7</v>
       </c>
-      <c r="E11" s="110" t="s">
+      <c r="E11" s="129" t="s">
         <v>8</v>
       </c>
-      <c r="F11" s="110" t="s">
+      <c r="F11" s="129" t="s">
         <v>9</v>
       </c>
-      <c r="G11" s="110" t="s">
+      <c r="G11" s="129" t="s">
         <v>10</v>
       </c>
-      <c r="H11" s="110" t="s">
+      <c r="H11" s="129" t="s">
         <v>11</v>
       </c>
-      <c r="I11" s="111" t="s">
+      <c r="I11" s="136" t="s">
         <v>12</v>
       </c>
-      <c r="J11" s="111" t="s">
+      <c r="J11" s="136" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="111" t="s">
+      <c r="K11" s="136" t="s">
         <v>14</v>
       </c>
-      <c r="L11" s="111" t="s">
+      <c r="L11" s="136" t="s">
         <v>15</v>
       </c>
-      <c r="M11" s="103" t="s">
+      <c r="M11" s="130" t="s">
         <v>16</v>
       </c>
-      <c r="N11" s="105" t="s">
+      <c r="N11" s="132" t="s">
         <v>17</v>
       </c>
       <c r="O11" s="10"/>
       <c r="P11" s="10"/>
+      <c r="R11" s="87"/>
     </row>
     <row r="12" spans="1:23" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="113"/>
-[...12 lines deleted...]
-      <c r="N12" s="106"/>
+      <c r="A12" s="127"/>
+      <c r="B12" s="128"/>
+      <c r="C12" s="129"/>
+      <c r="D12" s="129"/>
+      <c r="E12" s="129"/>
+      <c r="F12" s="129"/>
+      <c r="G12" s="129"/>
+      <c r="H12" s="129"/>
+      <c r="I12" s="137"/>
+      <c r="J12" s="137"/>
+      <c r="K12" s="137"/>
+      <c r="L12" s="137"/>
+      <c r="M12" s="131"/>
+      <c r="N12" s="133"/>
       <c r="P12" s="9"/>
+      <c r="R12" s="88"/>
     </row>
     <row r="13" spans="1:23" ht="16.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="11"/>
-[...12 lines deleted...]
-      <c r="N13" s="19"/>
+      <c r="A13" s="92"/>
+      <c r="B13" s="93"/>
+      <c r="C13" s="94"/>
+      <c r="D13" s="94"/>
+      <c r="E13" s="94"/>
+      <c r="F13" s="95"/>
+      <c r="G13" s="96"/>
+      <c r="H13" s="97"/>
+      <c r="I13" s="97"/>
+      <c r="J13" s="98"/>
+      <c r="K13" s="98"/>
+      <c r="L13" s="98"/>
+      <c r="M13" s="99"/>
+      <c r="N13" s="100"/>
     </row>
     <row r="14" spans="1:23" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="20" t="s">
+      <c r="A14" s="101" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="21">
+      <c r="B14" s="102">
         <v>24272657.579999998</v>
       </c>
-      <c r="C14" s="21">
-        <f t="shared" ref="C14:H14" si="0">B38</f>
+      <c r="C14" s="102">
+        <f t="shared" ref="C14:H14" si="0">B40</f>
         <v>28064100.100000001</v>
       </c>
-      <c r="D14" s="21">
+      <c r="D14" s="102">
         <f t="shared" si="0"/>
         <v>28562364.830000002</v>
       </c>
-      <c r="E14" s="21">
+      <c r="E14" s="102">
         <f t="shared" si="0"/>
-        <v>28562364.830000002</v>
-[...1 lines deleted...]
-      <c r="F14" s="21">
+        <v>28533704.340000004</v>
+      </c>
+      <c r="F14" s="102">
         <f t="shared" si="0"/>
-        <v>28562364.830000002</v>
-[...1 lines deleted...]
-      <c r="G14" s="21">
+        <v>29050807.190000005</v>
+      </c>
+      <c r="G14" s="102">
         <f t="shared" si="0"/>
-        <v>28562364.830000002</v>
-[...1 lines deleted...]
-      <c r="H14" s="21">
+        <v>29172863.000000007</v>
+      </c>
+      <c r="H14" s="102">
         <f t="shared" si="0"/>
-        <v>28562364.830000002</v>
-[...21 lines deleted...]
-      <c r="N14" s="24">
+        <v>29172863.000000007</v>
+      </c>
+      <c r="I14" s="103">
+        <f>H40</f>
+        <v>29172863.000000007</v>
+      </c>
+      <c r="J14" s="103">
+        <f>I40</f>
+        <v>29172863.000000007</v>
+      </c>
+      <c r="K14" s="103">
+        <f>J40</f>
+        <v>29172863.000000007</v>
+      </c>
+      <c r="L14" s="103">
+        <f>K40</f>
+        <v>29172863.000000007</v>
+      </c>
+      <c r="M14" s="104">
+        <f>L40</f>
+        <v>29172863.000000007</v>
+      </c>
+      <c r="N14" s="105">
         <f>M14</f>
-        <v>28562364.830000002</v>
+        <v>29172863.000000007</v>
       </c>
       <c r="O14" s="10"/>
       <c r="P14" s="10"/>
+      <c r="R14" s="89"/>
     </row>
     <row r="15" spans="1:23" ht="16.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="25"/>
-[...12 lines deleted...]
-      <c r="N15" s="32"/>
+      <c r="A15" s="106"/>
+      <c r="B15" s="107"/>
+      <c r="C15" s="108"/>
+      <c r="D15" s="108"/>
+      <c r="E15" s="109"/>
+      <c r="F15" s="109"/>
+      <c r="G15" s="110"/>
+      <c r="H15" s="107"/>
+      <c r="I15" s="107"/>
+      <c r="J15" s="111"/>
+      <c r="K15" s="111"/>
+      <c r="L15" s="111"/>
+      <c r="M15" s="112"/>
+      <c r="N15" s="113"/>
+      <c r="R15" s="37"/>
     </row>
     <row r="16" spans="1:23" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="20" t="s">
+      <c r="A16" s="101" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="21">
-[...7 lines deleted...]
-      <c r="D16" s="21">
+      <c r="B16" s="102">
+        <f>B18+B20+B21+B23+B22</f>
+        <v>10700074.210000001</v>
+      </c>
+      <c r="C16" s="102">
+        <f>C18+C20+C21+C23+C22+C19</f>
+        <v>8455693.2300000004</v>
+      </c>
+      <c r="D16" s="102">
+        <f t="shared" ref="D16:M16" si="1">D18+D20+D21+D23+D22+D19</f>
+        <v>7867785.8399999999</v>
+      </c>
+      <c r="E16" s="102">
         <f t="shared" si="1"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="E16" s="21">
+        <v>9614870.4999999981</v>
+      </c>
+      <c r="F16" s="102">
         <f t="shared" si="1"/>
-        <v>0</v>
-[...5 lines deleted...]
-      <c r="G16" s="21">
+        <v>9061925.6700000018</v>
+      </c>
+      <c r="G16" s="102">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H16" s="21">
+      <c r="H16" s="102">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I16" s="21">
-[...7 lines deleted...]
-      <c r="K16" s="21">
+      <c r="I16" s="102">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L16" s="21">
+      <c r="J16" s="102">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M16" s="21">
+      <c r="K16" s="102">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N16" s="33">
+      <c r="L16" s="102">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M16" s="102">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="N16" s="114">
         <f>SUM(B16:M16)</f>
-        <v>19173552.700000003</v>
+        <v>45700349.450000003</v>
       </c>
       <c r="P16" s="10"/>
       <c r="T16" s="9"/>
       <c r="W16" s="9"/>
     </row>
     <row r="17" spans="1:34" ht="16.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="34"/>
-[...13 lines deleted...]
-        <f t="shared" ref="N17:N36" si="2">SUM(B17:M17)</f>
+      <c r="A17" s="12"/>
+      <c r="B17" s="13"/>
+      <c r="C17" s="14"/>
+      <c r="D17" s="15"/>
+      <c r="E17" s="16"/>
+      <c r="F17" s="17"/>
+      <c r="G17" s="18"/>
+      <c r="H17" s="19"/>
+      <c r="I17" s="19"/>
+      <c r="J17" s="20"/>
+      <c r="K17" s="20"/>
+      <c r="L17" s="21"/>
+      <c r="M17" s="22"/>
+      <c r="N17" s="23">
+        <f t="shared" ref="N17:N37" si="2">SUM(B17:M17)</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:34" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="34" t="s">
+      <c r="A18" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="35">
+      <c r="B18" s="13">
         <v>10677282.74</v>
       </c>
-      <c r="C18" s="35">
-[...12 lines deleted...]
-      <c r="N18" s="45">
+      <c r="C18" s="13">
+        <v>8436653.7200000007</v>
+      </c>
+      <c r="D18" s="13">
+        <v>7789207.4199999999</v>
+      </c>
+      <c r="E18" s="13">
+        <v>9533029.6199999992</v>
+      </c>
+      <c r="F18" s="13">
+        <v>9027305.8800000008</v>
+      </c>
+      <c r="G18" s="13"/>
+      <c r="H18" s="13"/>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="13"/>
+      <c r="L18" s="13"/>
+      <c r="M18" s="13"/>
+      <c r="N18" s="23">
         <f t="shared" si="2"/>
-        <v>19074381.630000003</v>
-[...6 lines deleted...]
-      <c r="A19" s="34" t="s">
+        <v>45463479.380000003</v>
+      </c>
+      <c r="O18" s="24"/>
+      <c r="P18" s="25"/>
+      <c r="R18" s="90"/>
+      <c r="S18" s="87"/>
+    </row>
+    <row r="19" spans="1:34" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="13">
+        <v>0</v>
+      </c>
+      <c r="C19" s="13">
+        <v>-39554.83</v>
+      </c>
+      <c r="D19" s="13">
+        <v>0</v>
+      </c>
+      <c r="E19" s="13">
+        <v>0</v>
+      </c>
+      <c r="F19" s="13">
+        <v>-1187.79</v>
+      </c>
+      <c r="G19" s="13"/>
+      <c r="H19" s="13"/>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="13"/>
+      <c r="L19" s="13"/>
+      <c r="M19" s="13"/>
+      <c r="N19" s="23">
+        <f t="shared" si="2"/>
+        <v>-40742.620000000003</v>
+      </c>
+      <c r="O19" s="24"/>
+      <c r="P19" s="25"/>
+      <c r="R19" s="90"/>
+      <c r="S19" s="87"/>
+    </row>
+    <row r="20" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A20" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="13">
+        <v>22791.47</v>
+      </c>
+      <c r="C20" s="13">
+        <v>58594.34</v>
+      </c>
+      <c r="D20" s="13">
+        <v>74052.55</v>
+      </c>
+      <c r="E20" s="13">
+        <v>50394.6</v>
+      </c>
+      <c r="F20" s="13">
+        <v>32468.959999999999</v>
+      </c>
+      <c r="G20" s="13"/>
+      <c r="H20" s="13"/>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="13"/>
+      <c r="L20" s="13"/>
+      <c r="M20" s="13"/>
+      <c r="N20" s="23">
+        <f t="shared" si="2"/>
+        <v>238301.91999999998</v>
+      </c>
+      <c r="O20" s="26"/>
+      <c r="P20" s="26"/>
+      <c r="Q20" s="26"/>
+      <c r="U20" s="10"/>
+      <c r="W20" s="9"/>
+    </row>
+    <row r="21" spans="1:34" ht="16.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="35">
-[...15 lines deleted...]
-      <c r="N19" s="45">
+      <c r="B21" s="13">
+        <v>0</v>
+      </c>
+      <c r="C21" s="13">
+        <v>0</v>
+      </c>
+      <c r="D21" s="14">
+        <v>0</v>
+      </c>
+      <c r="E21" s="27">
+        <v>0</v>
+      </c>
+      <c r="F21" s="28">
+        <v>0</v>
+      </c>
+      <c r="G21" s="29"/>
+      <c r="H21" s="13"/>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="13"/>
+      <c r="L21" s="13"/>
+      <c r="M21" s="30"/>
+      <c r="N21" s="23">
         <f t="shared" si="2"/>
-        <v>81385.81</v>
-[...9 lines deleted...]
-      <c r="A20" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="R21" s="9"/>
+    </row>
+    <row r="22" spans="1:34" ht="16.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="35">
-[...15 lines deleted...]
-      <c r="N20" s="45">
+      <c r="B22" s="13">
+        <v>0</v>
+      </c>
+      <c r="C22" s="14">
+        <v>0</v>
+      </c>
+      <c r="D22" s="14"/>
+      <c r="E22" s="27"/>
+      <c r="F22" s="27"/>
+      <c r="G22" s="29"/>
+      <c r="H22" s="13"/>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="13"/>
+      <c r="L22" s="13"/>
+      <c r="M22" s="30"/>
+      <c r="N22" s="23">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R20" s="9"/>
-[...2 lines deleted...]
-      <c r="A21" s="34" t="s">
+      <c r="W22" s="9"/>
+      <c r="Y22" s="9"/>
+    </row>
+    <row r="23" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A23" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="B23" s="13">
+        <v>0</v>
+      </c>
+      <c r="C23" s="13">
+        <v>0</v>
+      </c>
+      <c r="D23" s="13">
+        <v>4525.87</v>
+      </c>
+      <c r="E23" s="13">
+        <v>31446.28</v>
+      </c>
+      <c r="F23" s="13">
+        <v>3338.62</v>
+      </c>
+      <c r="G23" s="13"/>
+      <c r="H23" s="13"/>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="13"/>
+      <c r="L23" s="13"/>
+      <c r="M23" s="13"/>
+      <c r="N23" s="23">
+        <f t="shared" si="2"/>
+        <v>39310.770000000004</v>
+      </c>
+      <c r="O23" s="10"/>
+      <c r="P23" s="31"/>
+      <c r="Q23" s="10"/>
+      <c r="R23" s="91"/>
+      <c r="S23" s="87"/>
+      <c r="T23" s="91"/>
+      <c r="W23" s="9"/>
+    </row>
+    <row r="24" spans="1:34" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="12"/>
+      <c r="B24" s="13"/>
+      <c r="C24" s="13"/>
+      <c r="D24" s="13"/>
+      <c r="E24" s="13"/>
+      <c r="F24" s="13"/>
+      <c r="G24" s="13"/>
+      <c r="H24" s="13"/>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
+      <c r="K24" s="13"/>
+      <c r="L24" s="13"/>
+      <c r="M24" s="13"/>
+      <c r="N24" s="23"/>
+      <c r="O24" s="10"/>
+      <c r="P24" s="31"/>
+      <c r="R24" s="9"/>
+      <c r="T24" s="9"/>
+      <c r="W24" s="9"/>
+    </row>
+    <row r="25" spans="1:34" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="101" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="35">
-[...15 lines deleted...]
-      <c r="N21" s="45">
+      <c r="B25" s="102">
+        <f>SUM(B29:B36)</f>
+        <v>6908631.6899999995</v>
+      </c>
+      <c r="C25" s="102">
+        <f t="shared" ref="C25:M25" si="3">SUM(C29:C36)</f>
+        <v>7957428.4999999991</v>
+      </c>
+      <c r="D25" s="102">
+        <f t="shared" si="3"/>
+        <v>7896446.3299999991</v>
+      </c>
+      <c r="E25" s="102">
+        <f t="shared" si="3"/>
+        <v>9097767.6499999985</v>
+      </c>
+      <c r="F25" s="102">
+        <f t="shared" si="3"/>
+        <v>8939869.8600000013</v>
+      </c>
+      <c r="G25" s="102">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H25" s="102">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="I25" s="102">
+        <f>SUM(I29:I36)</f>
+        <v>0</v>
+      </c>
+      <c r="J25" s="102">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="K25" s="102">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L25" s="102">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="M25" s="102">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="N25" s="114">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...5 lines deleted...]
-      <c r="A22" s="34" t="s">
+        <v>40800144.029999994</v>
+      </c>
+      <c r="O25" s="32"/>
+      <c r="P25" s="32"/>
+      <c r="Q25" s="10"/>
+      <c r="R25"/>
+      <c r="W25" s="9"/>
+    </row>
+    <row r="26" spans="1:34" ht="16.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="12"/>
+      <c r="B26" s="13"/>
+      <c r="C26" s="14"/>
+      <c r="D26" s="14"/>
+      <c r="E26" s="17"/>
+      <c r="F26" s="17"/>
+      <c r="G26" s="29"/>
+      <c r="H26" s="13"/>
+      <c r="I26" s="19"/>
+      <c r="J26" s="20"/>
+      <c r="K26" s="20"/>
+      <c r="L26" s="20"/>
+      <c r="M26" s="22"/>
+      <c r="N26" s="23">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34" ht="16.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="B22" s="35">
-[...15 lines deleted...]
-      <c r="N22" s="45">
+      <c r="B27" s="13">
+        <v>0</v>
+      </c>
+      <c r="C27" s="13">
+        <v>0</v>
+      </c>
+      <c r="D27" s="14"/>
+      <c r="E27" s="27"/>
+      <c r="F27" s="33"/>
+      <c r="G27" s="29"/>
+      <c r="H27" s="13"/>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
+      <c r="K27" s="13"/>
+      <c r="L27" s="13"/>
+      <c r="M27" s="30"/>
+      <c r="N27" s="23">
         <f t="shared" si="2"/>
-        <v>17785.259999999998</v>
-[...30 lines deleted...]
-      <c r="A24" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="9"/>
+      <c r="V27" s="34"/>
+      <c r="W27" s="35"/>
+      <c r="X27" s="34"/>
+      <c r="Y27" s="34"/>
+      <c r="Z27" s="34"/>
+      <c r="AA27" s="34"/>
+      <c r="AB27" s="34"/>
+      <c r="AC27" s="34"/>
+      <c r="AD27" s="34"/>
+      <c r="AE27" s="34"/>
+      <c r="AF27" s="34"/>
+      <c r="AG27" s="34"/>
+      <c r="AH27" s="34"/>
+    </row>
+    <row r="28" spans="1:34" ht="16.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="B24" s="21">
-[...47 lines deleted...]
-      <c r="N24" s="33">
+      <c r="B28" s="13"/>
+      <c r="C28" s="13"/>
+      <c r="D28" s="14"/>
+      <c r="E28" s="27"/>
+      <c r="F28" s="28"/>
+      <c r="G28" s="18"/>
+      <c r="H28" s="13"/>
+      <c r="I28" s="19"/>
+      <c r="J28" s="19"/>
+      <c r="K28" s="19"/>
+      <c r="L28" s="19"/>
+      <c r="M28" s="36"/>
+      <c r="N28" s="23">
         <f t="shared" si="2"/>
-        <v>14883845.449999999</v>
-[...21 lines deleted...]
-      <c r="N25" s="45">
+        <v>0</v>
+      </c>
+      <c r="T28" s="9"/>
+      <c r="U28" s="34"/>
+      <c r="V28" s="34"/>
+      <c r="W28" s="34"/>
+      <c r="X28" s="34"/>
+      <c r="Y28" s="34"/>
+      <c r="Z28" s="34"/>
+      <c r="AA28" s="34"/>
+      <c r="AB28" s="34"/>
+      <c r="AC28" s="34"/>
+      <c r="AD28" s="34"/>
+      <c r="AE28" s="34"/>
+      <c r="AF28" s="34"/>
+      <c r="AG28" s="34"/>
+      <c r="AH28" s="34"/>
+    </row>
+    <row r="29" spans="1:34" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B29" s="13">
+        <v>4742451.0199999996</v>
+      </c>
+      <c r="C29" s="14">
+        <v>5183152.93</v>
+      </c>
+      <c r="D29" s="14">
+        <v>4962087.87</v>
+      </c>
+      <c r="E29" s="27">
+        <v>6153643.5599999996</v>
+      </c>
+      <c r="F29" s="27">
+        <v>6408874.5199999996</v>
+      </c>
+      <c r="G29" s="18"/>
+      <c r="H29" s="13"/>
+      <c r="I29" s="13"/>
+      <c r="J29" s="19"/>
+      <c r="K29" s="19"/>
+      <c r="L29" s="13"/>
+      <c r="M29" s="36"/>
+      <c r="N29" s="23">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...22 lines deleted...]
-      <c r="N26" s="45">
+        <v>27450209.899999999</v>
+      </c>
+      <c r="O29"/>
+      <c r="P29" s="37"/>
+      <c r="R29" s="9"/>
+      <c r="T29" s="9"/>
+    </row>
+    <row r="30" spans="1:34" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B30" s="13">
+        <v>0</v>
+      </c>
+      <c r="C30" s="13">
+        <v>-1398.97</v>
+      </c>
+      <c r="D30" s="13">
+        <v>-69063.740000000005</v>
+      </c>
+      <c r="E30" s="13">
+        <v>-26051.57</v>
+      </c>
+      <c r="F30" s="13">
+        <v>-4509.66</v>
+      </c>
+      <c r="G30" s="13"/>
+      <c r="H30" s="13"/>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13"/>
+      <c r="K30" s="13"/>
+      <c r="L30" s="13"/>
+      <c r="M30" s="13"/>
+      <c r="N30" s="23">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...32 lines deleted...]
-      <c r="N27" s="45">
+        <v>-101023.94</v>
+      </c>
+      <c r="O30"/>
+      <c r="P30"/>
+      <c r="T30" s="9"/>
+    </row>
+    <row r="31" spans="1:34" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B31" s="13">
+        <v>1219802.25</v>
+      </c>
+      <c r="C31" s="14">
+        <v>1661918.9</v>
+      </c>
+      <c r="D31" s="14">
+        <v>1691853.81</v>
+      </c>
+      <c r="E31" s="27">
+        <v>1384004.56</v>
+      </c>
+      <c r="F31" s="33">
+        <v>1363138.9</v>
+      </c>
+      <c r="G31" s="18"/>
+      <c r="H31" s="13"/>
+      <c r="I31" s="13"/>
+      <c r="J31" s="19"/>
+      <c r="K31" s="19"/>
+      <c r="L31" s="13"/>
+      <c r="M31" s="36"/>
+      <c r="N31" s="23">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...133 lines deleted...]
-      </c>
+        <v>7320718.4199999999</v>
+      </c>
+      <c r="P31" s="10"/>
       <c r="R31" s="10"/>
       <c r="S31" s="9"/>
-      <c r="T31" s="60"/>
-[...6 lines deleted...]
-      <c r="AA31" s="56"/>
+      <c r="T31" s="38"/>
+      <c r="U31" s="34"/>
+      <c r="V31" s="35"/>
+      <c r="W31" s="34"/>
+      <c r="X31" s="34"/>
+      <c r="Y31" s="34"/>
+      <c r="Z31" s="34"/>
+      <c r="AA31" s="34"/>
     </row>
     <row r="32" spans="1:34" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="34" t="s">
-[...18 lines deleted...]
-      <c r="N32" s="45">
+      <c r="A32" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B32" s="13">
+        <v>0</v>
+      </c>
+      <c r="C32" s="13">
+        <v>0</v>
+      </c>
+      <c r="D32" s="13">
+        <v>0</v>
+      </c>
+      <c r="E32" s="13">
+        <v>-15581.57</v>
+      </c>
+      <c r="F32" s="13">
+        <v>-58750.21</v>
+      </c>
+      <c r="G32" s="13"/>
+      <c r="H32" s="13"/>
+      <c r="I32" s="13"/>
+      <c r="J32" s="13"/>
+      <c r="K32" s="13"/>
+      <c r="L32" s="13"/>
+      <c r="M32" s="13"/>
+      <c r="N32" s="23">
         <f t="shared" si="2"/>
-        <v>1865047.77</v>
-[...3 lines deleted...]
-      <c r="Q32" s="61"/>
+        <v>-74331.78</v>
+      </c>
       <c r="R32" s="10"/>
       <c r="S32" s="9"/>
-      <c r="T32" s="60"/>
-[...28 lines deleted...]
-      <c r="N33" s="45">
+      <c r="T32" s="38"/>
+      <c r="U32" s="34"/>
+      <c r="V32" s="35"/>
+      <c r="W32" s="34"/>
+      <c r="X32" s="34"/>
+      <c r="Y32" s="34"/>
+      <c r="Z32" s="34"/>
+      <c r="AA32" s="34"/>
+    </row>
+    <row r="33" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="13">
+        <v>849400.24</v>
+      </c>
+      <c r="C33" s="14">
+        <v>997862.27</v>
+      </c>
+      <c r="D33" s="14">
+        <v>1218866.58</v>
+      </c>
+      <c r="E33" s="27">
+        <v>1507725.43</v>
+      </c>
+      <c r="F33" s="27">
+        <v>1093023.8699999999</v>
+      </c>
+      <c r="G33" s="18"/>
+      <c r="H33" s="13"/>
+      <c r="I33" s="13"/>
+      <c r="J33" s="19"/>
+      <c r="K33" s="19"/>
+      <c r="L33" s="19"/>
+      <c r="M33" s="30"/>
+      <c r="N33" s="23">
         <f t="shared" si="2"/>
-        <v>195414.34000000003</v>
-[...1 lines deleted...]
-      <c r="P33" s="10"/>
+        <v>5666878.3899999997</v>
+      </c>
+      <c r="O33" s="39"/>
+      <c r="P33" s="39"/>
+      <c r="Q33" s="39"/>
       <c r="R33" s="10"/>
       <c r="S33" s="9"/>
-      <c r="T33" s="9"/>
-[...3 lines deleted...]
-      <c r="A34" s="34" t="s">
+      <c r="T33" s="38"/>
+      <c r="U33" s="34"/>
+      <c r="V33" s="40"/>
+      <c r="W33" s="34"/>
+      <c r="X33" s="34"/>
+      <c r="Y33" s="34"/>
+      <c r="Z33" s="34"/>
+      <c r="AA33" s="34"/>
+    </row>
+    <row r="34" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="B34" s="13">
+        <v>0</v>
+      </c>
+      <c r="C34" s="14">
+        <v>0</v>
+      </c>
+      <c r="D34" s="14">
+        <v>-747.75</v>
+      </c>
+      <c r="E34" s="27">
+        <v>0</v>
+      </c>
+      <c r="F34" s="27">
+        <v>-56.86</v>
+      </c>
+      <c r="G34" s="18"/>
+      <c r="H34" s="13"/>
+      <c r="I34" s="13"/>
+      <c r="J34" s="19"/>
+      <c r="K34" s="19"/>
+      <c r="L34" s="19"/>
+      <c r="M34" s="30"/>
+      <c r="N34" s="23">
+        <f t="shared" si="2"/>
+        <v>-804.61</v>
+      </c>
+      <c r="O34" s="39"/>
+      <c r="P34" s="39"/>
+      <c r="Q34" s="39"/>
+      <c r="R34" s="10"/>
+      <c r="S34" s="9"/>
+      <c r="T34" s="38"/>
+      <c r="U34" s="34"/>
+      <c r="V34" s="40"/>
+      <c r="W34" s="34"/>
+      <c r="X34" s="34"/>
+      <c r="Y34" s="34"/>
+      <c r="Z34" s="34"/>
+      <c r="AA34" s="34"/>
+    </row>
+    <row r="35" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="B35" s="13">
+        <v>88413.6</v>
+      </c>
+      <c r="C35" s="14">
+        <v>107000.74</v>
+      </c>
+      <c r="D35" s="14">
+        <v>84556.93</v>
+      </c>
+      <c r="E35" s="14">
+        <v>78632.600000000006</v>
+      </c>
+      <c r="F35" s="14">
+        <v>95834.25</v>
+      </c>
+      <c r="G35" s="14"/>
+      <c r="H35" s="13"/>
+      <c r="I35" s="13"/>
+      <c r="J35" s="13"/>
+      <c r="K35" s="13"/>
+      <c r="L35" s="13"/>
+      <c r="M35" s="13"/>
+      <c r="N35" s="23">
+        <f t="shared" si="2"/>
+        <v>454438.12</v>
+      </c>
+      <c r="P35" s="10"/>
+      <c r="R35" s="10"/>
+      <c r="S35" s="9"/>
+      <c r="T35" s="9"/>
+      <c r="V35" s="9"/>
+    </row>
+    <row r="36" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A36" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="B36" s="13">
+        <v>8564.58</v>
+      </c>
+      <c r="C36" s="14">
+        <v>8892.6299999999992</v>
+      </c>
+      <c r="D36" s="14">
+        <v>8892.6299999999992</v>
+      </c>
+      <c r="E36" s="14">
+        <v>15394.64</v>
+      </c>
+      <c r="F36" s="14">
+        <v>42315.05</v>
+      </c>
+      <c r="G36" s="14"/>
+      <c r="H36" s="14"/>
+      <c r="I36" s="14"/>
+      <c r="J36" s="14"/>
+      <c r="K36" s="14"/>
+      <c r="L36" s="14"/>
+      <c r="M36" s="14"/>
+      <c r="N36" s="23">
+        <f t="shared" si="2"/>
+        <v>84059.53</v>
+      </c>
+      <c r="O36" s="37"/>
+      <c r="P36"/>
+      <c r="R36" s="10"/>
+      <c r="T36" s="10"/>
+      <c r="U36" s="9"/>
+      <c r="V36" s="26"/>
+      <c r="W36" s="10"/>
+    </row>
+    <row r="37" spans="1:27" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="12"/>
+      <c r="B37" s="13"/>
+      <c r="C37" s="14"/>
+      <c r="D37" s="14"/>
+      <c r="E37" s="17"/>
+      <c r="F37" s="41"/>
+      <c r="G37" s="29"/>
+      <c r="H37" s="13"/>
+      <c r="I37" s="13"/>
+      <c r="J37" s="42"/>
+      <c r="K37" s="42"/>
+      <c r="L37" s="42"/>
+      <c r="M37" s="43"/>
+      <c r="N37" s="23">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="S37" s="9"/>
+      <c r="V37" s="10"/>
+    </row>
+    <row r="38" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="101" t="s">
+        <v>32</v>
+      </c>
+      <c r="B38" s="102">
+        <f t="shared" ref="B38:M38" si="4">B16-B25</f>
+        <v>3791442.5200000014</v>
+      </c>
+      <c r="C38" s="115">
+        <f t="shared" si="4"/>
+        <v>498264.73000000138</v>
+      </c>
+      <c r="D38" s="115">
+        <f t="shared" si="4"/>
+        <v>-28660.489999999292</v>
+      </c>
+      <c r="E38" s="115">
+        <f t="shared" si="4"/>
+        <v>517102.84999999963</v>
+      </c>
+      <c r="F38" s="102">
+        <f t="shared" si="4"/>
+        <v>122055.81000000052</v>
+      </c>
+      <c r="G38" s="102">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="H38" s="102">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="I38" s="102">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J38" s="102">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K38" s="102">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="L38" s="102">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M38" s="116">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="N38" s="114">
+        <f>SUM(B38:M38)</f>
+        <v>4900205.4200000037</v>
+      </c>
+      <c r="O38" s="10"/>
+      <c r="T38" s="10"/>
+      <c r="W38" s="9"/>
+    </row>
+    <row r="39" spans="1:27" ht="16.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="78"/>
+      <c r="B39" s="79"/>
+      <c r="C39" s="80"/>
+      <c r="D39" s="80"/>
+      <c r="E39" s="81"/>
+      <c r="F39" s="82"/>
+      <c r="G39" s="83"/>
+      <c r="H39" s="79"/>
+      <c r="I39" s="79"/>
+      <c r="J39" s="84"/>
+      <c r="K39" s="85"/>
+      <c r="L39" s="85"/>
+      <c r="M39" s="86"/>
+      <c r="N39" s="11"/>
+    </row>
+    <row r="40" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="117" t="s">
+        <v>33</v>
+      </c>
+      <c r="B40" s="118">
+        <f t="shared" ref="B40:M40" si="5">B14+B38</f>
+        <v>28064100.100000001</v>
+      </c>
+      <c r="C40" s="118">
+        <f t="shared" si="5"/>
+        <v>28562364.830000002</v>
+      </c>
+      <c r="D40" s="119">
+        <f t="shared" si="5"/>
+        <v>28533704.340000004</v>
+      </c>
+      <c r="E40" s="119">
+        <f t="shared" si="5"/>
+        <v>29050807.190000005</v>
+      </c>
+      <c r="F40" s="120">
+        <f t="shared" si="5"/>
+        <v>29172863.000000007</v>
+      </c>
+      <c r="G40" s="121">
+        <f t="shared" si="5"/>
+        <v>29172863.000000007</v>
+      </c>
+      <c r="H40" s="120">
+        <f t="shared" si="5"/>
+        <v>29172863.000000007</v>
+      </c>
+      <c r="I40" s="120">
+        <f t="shared" si="5"/>
+        <v>29172863.000000007</v>
+      </c>
+      <c r="J40" s="121">
+        <f t="shared" si="5"/>
+        <v>29172863.000000007</v>
+      </c>
+      <c r="K40" s="121">
+        <f t="shared" si="5"/>
+        <v>29172863.000000007</v>
+      </c>
+      <c r="L40" s="121">
+        <f t="shared" si="5"/>
+        <v>29172863.000000007</v>
+      </c>
+      <c r="M40" s="122">
+        <f t="shared" si="5"/>
+        <v>29172863.000000007</v>
+      </c>
+      <c r="N40" s="123">
+        <f>M40</f>
+        <v>29172863.000000007</v>
+      </c>
+      <c r="O40" s="9"/>
+      <c r="P40" s="9"/>
+      <c r="Q40" s="9"/>
+      <c r="R40" s="37"/>
+      <c r="S40" s="9"/>
+      <c r="U40" s="9"/>
+    </row>
+    <row r="41" spans="1:27" ht="16.5" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="44" t="s">
         <v>34</v>
       </c>
-      <c r="B34" s="35">
-[...77 lines deleted...]
-      <c r="A36" s="120" t="s">
+      <c r="B41" s="45"/>
+      <c r="C41" s="46"/>
+      <c r="D41" s="47"/>
+      <c r="E41" s="47"/>
+      <c r="F41" s="48"/>
+      <c r="G41" s="48"/>
+      <c r="H41" s="48"/>
+      <c r="I41" s="46"/>
+      <c r="J41" s="49"/>
+      <c r="K41" s="49"/>
+      <c r="L41" s="49"/>
+      <c r="M41" s="50"/>
+      <c r="N41" s="51"/>
+    </row>
+    <row r="42" spans="1:27" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A42" s="52" t="s">
         <v>35</v>
       </c>
-      <c r="B36" s="121">
-[...214 lines deleted...]
-      <c r="P42" s="80"/>
+      <c r="B42" s="53"/>
+      <c r="C42" s="54"/>
+      <c r="D42" s="55"/>
+      <c r="E42" s="56"/>
+      <c r="F42" s="57"/>
+      <c r="G42" s="57"/>
+      <c r="H42" s="53"/>
+      <c r="I42" s="53"/>
+      <c r="J42" s="58"/>
+      <c r="K42" s="57"/>
+      <c r="L42" s="59"/>
+      <c r="M42" s="57"/>
+      <c r="N42" s="57"/>
+      <c r="O42" s="57"/>
+      <c r="P42" s="57"/>
       <c r="Q42" s="10"/>
       <c r="R42" s="10"/>
       <c r="S42" s="9"/>
       <c r="T42" s="10"/>
     </row>
-    <row r="43" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A43" s="83" t="s">
+    <row r="43" spans="1:27" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A43" s="52"/>
+      <c r="B43" s="53"/>
+      <c r="C43" s="54"/>
+      <c r="D43" s="55"/>
+      <c r="E43" s="56"/>
+      <c r="F43" s="57"/>
+      <c r="G43" s="57"/>
+      <c r="H43" s="53"/>
+      <c r="I43" s="53"/>
+      <c r="J43" s="58"/>
+      <c r="K43" s="57"/>
+      <c r="L43" s="59"/>
+      <c r="M43" s="57"/>
+      <c r="N43" s="57"/>
+      <c r="O43" s="57"/>
+      <c r="P43" s="57"/>
+      <c r="Q43" s="10"/>
+      <c r="R43" s="10"/>
+      <c r="S43" s="9"/>
+      <c r="T43" s="10"/>
+    </row>
+    <row r="44" spans="1:27" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A44" s="52"/>
+      <c r="B44" s="53"/>
+      <c r="C44" s="54"/>
+      <c r="D44" s="55"/>
+      <c r="E44" s="56"/>
+      <c r="F44" s="57"/>
+      <c r="G44" s="57"/>
+      <c r="H44" s="53"/>
+      <c r="I44" s="53"/>
+      <c r="J44" s="58"/>
+      <c r="K44" s="57"/>
+      <c r="L44" s="59"/>
+      <c r="M44" s="57"/>
+      <c r="N44" s="57"/>
+      <c r="O44" s="57"/>
+      <c r="P44" s="57"/>
+      <c r="Q44" s="10"/>
+      <c r="R44" s="10"/>
+      <c r="S44" s="9"/>
+      <c r="T44" s="10"/>
+    </row>
+    <row r="45" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A45" s="135" t="s">
+        <v>36</v>
+      </c>
+      <c r="B45" s="135"/>
+      <c r="C45" s="135" t="s">
+        <v>37</v>
+      </c>
+      <c r="D45" s="135"/>
+      <c r="E45" s="135"/>
+      <c r="F45" s="135"/>
+      <c r="G45" s="135"/>
+      <c r="H45" s="135"/>
+      <c r="I45" s="135"/>
+      <c r="J45" s="135"/>
+      <c r="K45" s="135"/>
+      <c r="L45" s="135"/>
+      <c r="M45" s="135"/>
+      <c r="N45" s="135"/>
+      <c r="O45" s="10"/>
+      <c r="P45" s="10"/>
+    </row>
+    <row r="46" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A46" s="138" t="s">
+        <v>38</v>
+      </c>
+      <c r="B46" s="138"/>
+      <c r="C46" s="138" t="s">
         <v>39</v>
       </c>
-      <c r="B43" s="108" t="s">
-[...80 lines deleted...]
-      <c r="Q46" s="48"/>
+      <c r="D46" s="138"/>
+      <c r="E46" s="138"/>
+      <c r="F46" s="138"/>
+      <c r="G46" s="138"/>
+      <c r="H46" s="138"/>
+      <c r="I46" s="138"/>
+      <c r="J46" s="138"/>
+      <c r="K46" s="138"/>
+      <c r="L46" s="138"/>
+      <c r="M46" s="138"/>
+      <c r="N46" s="138"/>
+      <c r="O46" s="10"/>
+      <c r="P46" s="10"/>
       <c r="R46" s="9"/>
       <c r="S46" s="9"/>
-      <c r="T46" s="91"/>
-[...46 lines deleted...]
-      <c r="O49" s="107"/>
+      <c r="T46" s="60"/>
+      <c r="U46" s="9"/>
+      <c r="W46" s="9"/>
+    </row>
+    <row r="47" spans="1:27" s="10" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="D47" s="53"/>
+      <c r="E47" s="53"/>
+      <c r="F47" s="53"/>
+      <c r="G47" s="53"/>
+      <c r="H47" s="53"/>
+      <c r="I47" s="53"/>
+      <c r="J47" s="61"/>
+      <c r="K47" s="53"/>
+      <c r="L47" s="53"/>
+      <c r="M47" s="61"/>
+      <c r="N47" s="61"/>
+      <c r="O47" s="62"/>
+      <c r="P47" s="62"/>
+      <c r="Q47" s="62"/>
+      <c r="R47" s="63"/>
+      <c r="S47" s="62"/>
+      <c r="T47" s="62"/>
+      <c r="U47" s="62"/>
+      <c r="V47" s="62"/>
+    </row>
+    <row r="48" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="C48" s="68"/>
+      <c r="D48" s="69"/>
+      <c r="E48" s="70"/>
+      <c r="F48" s="71"/>
+      <c r="G48" s="72"/>
+      <c r="H48" s="70"/>
+      <c r="I48" s="72"/>
+      <c r="J48" s="70"/>
+      <c r="K48" s="72"/>
+      <c r="L48" s="70"/>
+      <c r="M48" s="72"/>
+      <c r="N48" s="72"/>
+      <c r="O48" s="68"/>
+      <c r="P48" s="70"/>
+      <c r="Q48" s="26"/>
+      <c r="R48" s="9"/>
+      <c r="S48" s="9"/>
+      <c r="T48" s="66"/>
+    </row>
+    <row r="49" spans="3:20" x14ac:dyDescent="0.25">
+      <c r="C49" s="68"/>
+      <c r="D49" s="73"/>
+      <c r="E49" s="74"/>
+      <c r="F49" s="71"/>
+      <c r="G49" s="72"/>
+      <c r="H49" s="74"/>
+      <c r="I49" s="74"/>
+      <c r="J49" s="70"/>
+      <c r="K49" s="74"/>
+      <c r="L49" s="74"/>
+      <c r="M49" s="74"/>
+      <c r="N49" s="74"/>
+      <c r="O49" s="10"/>
       <c r="P49" s="10"/>
-      <c r="S49" s="9"/>
-[...2 lines deleted...]
-      <c r="D50" s="10"/>
+      <c r="R49" s="9"/>
+      <c r="T49" s="9"/>
+    </row>
+    <row r="50" spans="3:20" x14ac:dyDescent="0.25">
+      <c r="C50" s="74"/>
+      <c r="D50" s="73"/>
+      <c r="E50" s="70"/>
+      <c r="F50" s="71"/>
+      <c r="G50" s="72"/>
+      <c r="H50" s="70"/>
+      <c r="I50" s="70"/>
+      <c r="J50" s="70"/>
+      <c r="K50" s="70"/>
+      <c r="L50" s="70"/>
+      <c r="M50" s="70"/>
+      <c r="N50" s="75"/>
       <c r="O50" s="10"/>
       <c r="P50" s="10"/>
-      <c r="R50" s="48"/>
-[...3 lines deleted...]
-      <c r="H51" s="9"/>
+      <c r="Q50" s="10"/>
+    </row>
+    <row r="51" spans="3:20" x14ac:dyDescent="0.25">
+      <c r="D51" s="76"/>
+      <c r="E51" s="9"/>
+      <c r="F51" s="64"/>
+      <c r="G51" s="67"/>
+      <c r="H51" s="10"/>
       <c r="I51" s="9"/>
-      <c r="O51" s="10"/>
+      <c r="L51" s="9"/>
+      <c r="M51" s="65"/>
+      <c r="N51" s="134"/>
+      <c r="O51" s="134"/>
       <c r="P51" s="10"/>
-    </row>
-[...3 lines deleted...]
-      <c r="H52" s="9"/>
+      <c r="S51" s="9"/>
+    </row>
+    <row r="52" spans="3:20" x14ac:dyDescent="0.25">
+      <c r="D52" s="10"/>
       <c r="O52" s="10"/>
       <c r="P52" s="10"/>
-    </row>
-[...1 lines deleted...]
-      <c r="D53" s="102"/>
+      <c r="R52" s="26"/>
+    </row>
+    <row r="53" spans="3:20" x14ac:dyDescent="0.25">
+      <c r="G53" s="10"/>
       <c r="H53" s="9"/>
-    </row>
-[...17 lines deleted...]
-      <c r="D57" s="10"/>
+      <c r="I53" s="9"/>
+      <c r="O53" s="10"/>
+      <c r="P53" s="10"/>
+      <c r="R53"/>
+    </row>
+    <row r="54" spans="3:20" x14ac:dyDescent="0.25">
+      <c r="D54" s="77"/>
+      <c r="G54" s="10"/>
+      <c r="H54" s="9"/>
+      <c r="O54" s="10"/>
+      <c r="P54" s="10"/>
+      <c r="R54"/>
+    </row>
+    <row r="55" spans="3:20" x14ac:dyDescent="0.25">
+      <c r="D55" s="77"/>
+      <c r="H55" s="9"/>
+    </row>
+    <row r="56" spans="3:20" x14ac:dyDescent="0.25">
+      <c r="C56" s="10"/>
+      <c r="D56" s="10"/>
+      <c r="I56" s="10"/>
+      <c r="N56" s="10"/>
+      <c r="Q56" s="6"/>
+      <c r="R56" s="6"/>
+    </row>
+    <row r="57" spans="3:20" x14ac:dyDescent="0.25">
+      <c r="D57" s="9"/>
+      <c r="G57" s="26"/>
+      <c r="R57" s="37"/>
+      <c r="T57" s="10"/>
+    </row>
+    <row r="58" spans="3:20" x14ac:dyDescent="0.25">
+      <c r="D58" s="77"/>
+      <c r="R58"/>
+    </row>
+    <row r="59" spans="3:20" x14ac:dyDescent="0.25">
+      <c r="D59" s="10"/>
     </row>
   </sheetData>
-  <mergeCells count="23">
-[...10 lines deleted...]
-    <mergeCell ref="E11:E12"/>
+  <mergeCells count="25">
     <mergeCell ref="M11:M12"/>
     <mergeCell ref="N11:N12"/>
-    <mergeCell ref="N49:O49"/>
-[...1 lines deleted...]
-    <mergeCell ref="B44:N44"/>
+    <mergeCell ref="N51:O51"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="L11:L12"/>
     <mergeCell ref="F11:F12"/>
+    <mergeCell ref="C46:N46"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="C45:N45"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="A11:A12"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A1:M2"/>
+    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:M8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
-  <pageSetup paperSize="9" scale="83" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Planilha1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>