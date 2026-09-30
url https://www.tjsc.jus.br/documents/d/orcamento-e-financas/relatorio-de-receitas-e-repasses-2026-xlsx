--- v0 (2026-08-14)
+++ v1 (2026-09-30)
@@ -2,86 +2,86 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://tjscjusbr0.sharepoint.com/sites/DPFDICFSeodeCustoseTransparncia/Documentos Compartilhados/Seção de Custos e Transparência/Receitas e Repasses/2026/07 julho/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://tjscjusbr0.sharepoint.com/sites/DPFDICFSeodeCustoseTransparncia/Documentos Compartilhados/Seção de Custos e Transparência/Receitas e Repasses/2026/08 agosto/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="20" documentId="8_{6890794A-5761-4B84-AED2-5D5B96D2899B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{83D90E34-C6BA-4EAE-BE3F-86C5A6D5488F}"/>
+  <xr:revisionPtr revIDLastSave="35" documentId="8_{6890794A-5761-4B84-AED2-5D5B96D2899B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{90904A32-C054-4DB1-B7DE-943A6345E375}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="20730" windowHeight="11760" xr2:uid="{B543D305-913F-4F31-BEFE-52E89E3F63B3}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="20730" windowHeight="11760" tabRatio="599" xr2:uid="{B543D305-913F-4F31-BEFE-52E89E3F63B3}"/>
   </bookViews>
   <sheets>
     <sheet name="Planilha1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1574" uniqueCount="245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1076" uniqueCount="248">
   <si>
     <t>Poder Judiciário</t>
   </si>
   <si>
     <t>Tribunal de Justiça do Estado de Santa Catarina</t>
   </si>
   <si>
     <t>Receitas Orçadas e Arrecadadas</t>
   </si>
   <si>
     <t>Unidade Gestora Código</t>
   </si>
   <si>
     <t>Unidade Gestora Descrição</t>
   </si>
   <si>
     <t>Grupo de Fontes de Recursos</t>
   </si>
   <si>
     <t>Fonte de Recursos Código</t>
   </si>
   <si>
     <t>Fonte de Recursos Descrição</t>
   </si>
   <si>
@@ -771,51 +771,60 @@
   <si>
     <t>1911.09.0.3.02</t>
   </si>
   <si>
     <t>Dívida Ativa das Multas e Juros Previstos em Contrato - FR 1.799.269</t>
   </si>
   <si>
     <t>1911.09.0.4.02</t>
   </si>
   <si>
     <t>Multas/Juros da Dívida Ativa das Multas/Juros Previstos em Contrato - FR 1.799.269</t>
   </si>
   <si>
     <t>1.8.01.289513</t>
   </si>
   <si>
     <t>Recursos Vinculados ao RPPS-Fundo em Repartição-(Plano Financeiro) - Remun. Disp. Bancária - Tribunal de Justiça - Fundos IPREV - (EC)</t>
   </si>
   <si>
     <t>Recuperação de Despesas de Exerc. Anteriores - FR 1.760.219 AJG</t>
   </si>
   <si>
     <t xml:space="preserve"> -   </t>
   </si>
   <si>
-    <t xml:space="preserve">-   </t>
+    <t>7923.99.0.1.73</t>
+  </si>
+  <si>
+    <t>Receitas Correntes Intraorçamentárias</t>
+  </si>
+  <si>
+    <t>Outras Receitas Correntes Intraorçamentárias</t>
+  </si>
+  <si>
+    <t>Outros Ressarcimentos - FR 1.501.269</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_-&quot;R$&quot;\ * #,##0.00_-;\-&quot;R$&quot;\ * #,##0.00_-;_-&quot;R$&quot;\ * &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -1532,75 +1541,74 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{68773BA8-5B3C-43D0-89B3-92B5515447D8}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Z114"/>
+  <dimension ref="A1:Z115"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A93" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="Y10" sqref="Y10:Y64"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="43.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="34.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="28.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="128.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="38.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="63.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="113.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="39.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="52.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="75.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="20.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="16" width="18.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="18.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="18.85546875" style="3" customWidth="1"/>
-    <col min="19" max="19" width="18.140625" style="3" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="9.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="18.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="12.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="10.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="13.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="12.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="20.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="17.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="4" spans="1:25" x14ac:dyDescent="0.25">
@@ -1781,85 +1789,85 @@
       </c>
       <c r="E10" s="16" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G10" s="17" t="s">
         <v>37</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I10" s="17" t="s">
         <v>38</v>
       </c>
       <c r="J10" s="17" t="s">
         <v>39</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>160</v>
       </c>
       <c r="L10" s="1">
         <v>5866420</v>
       </c>
-      <c r="M10" s="18" t="s">
-[...3 lines deleted...]
-        <v>243</v>
+      <c r="M10" s="18">
+        <v>0</v>
+      </c>
+      <c r="N10" s="18">
+        <v>0</v>
       </c>
       <c r="O10" s="18">
         <v>0.01</v>
       </c>
       <c r="P10" s="18">
         <v>2804760</v>
       </c>
       <c r="Q10" s="18">
         <v>2136190</v>
       </c>
-      <c r="R10" s="18" t="s">
-[...18 lines deleted...]
-        <v>243</v>
+      <c r="R10" s="18">
+        <v>0</v>
+      </c>
+      <c r="S10" s="18">
+        <v>0</v>
+      </c>
+      <c r="T10" s="18">
+        <v>0</v>
+      </c>
+      <c r="U10" s="18">
+        <v>0</v>
+      </c>
+      <c r="V10" s="18">
+        <v>0</v>
+      </c>
+      <c r="W10" s="18">
+        <v>0</v>
+      </c>
+      <c r="X10" s="18">
+        <v>0</v>
       </c>
       <c r="Y10" s="19">
         <v>4940950.01</v>
       </c>
     </row>
     <row r="11" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A11" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="16" t="s">
         <v>30</v>
       </c>
       <c r="D11" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="16" t="s">
         <v>161</v>
       </c>
       <c r="F11" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G11" s="17" t="s">
@@ -1879,221 +1887,221 @@
       </c>
       <c r="L11" s="1">
         <v>6010488</v>
       </c>
       <c r="M11" s="18">
         <v>582100.09</v>
       </c>
       <c r="N11" s="18">
         <v>554311.01</v>
       </c>
       <c r="O11" s="18">
         <v>569371.88</v>
       </c>
       <c r="P11" s="18">
         <v>571096.02</v>
       </c>
       <c r="Q11" s="18">
         <v>557404.31999999995</v>
       </c>
       <c r="R11" s="18">
         <v>556390.12</v>
       </c>
       <c r="S11" s="18">
         <v>559128.46</v>
       </c>
-      <c r="T11" s="18" t="s">
-[...12 lines deleted...]
-        <v>243</v>
+      <c r="T11" s="18">
+        <v>560497.63</v>
+      </c>
+      <c r="U11" s="18">
+        <v>0</v>
+      </c>
+      <c r="V11" s="18">
+        <v>0</v>
+      </c>
+      <c r="W11" s="18">
+        <v>0</v>
+      </c>
+      <c r="X11" s="18">
+        <v>0</v>
       </c>
       <c r="Y11" s="19">
-        <v>3949801.9</v>
+        <v>4510299.53</v>
       </c>
     </row>
     <row r="12" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A12" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="16" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="17" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="16" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G12" s="17" t="s">
         <v>91</v>
       </c>
       <c r="H12" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I12" s="16" t="s">
         <v>33</v>
       </c>
       <c r="J12" s="17" t="s">
         <v>47</v>
       </c>
       <c r="K12" s="17" t="s">
         <v>168</v>
       </c>
-      <c r="L12" s="57" t="s">
-[...3 lines deleted...]
-        <v>243</v>
+      <c r="L12" s="57">
+        <v>0</v>
+      </c>
+      <c r="M12" s="18">
+        <v>0</v>
       </c>
       <c r="N12" s="18">
         <v>313.72000000000003</v>
       </c>
-      <c r="O12" s="18" t="s">
-[...6 lines deleted...]
-        <v>243</v>
+      <c r="O12" s="18">
+        <v>0</v>
+      </c>
+      <c r="P12" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="18">
+        <v>0</v>
       </c>
       <c r="R12" s="18">
         <v>477</v>
       </c>
       <c r="S12" s="18">
         <v>644.5</v>
       </c>
-      <c r="T12" s="18" t="s">
-[...12 lines deleted...]
-        <v>243</v>
+      <c r="T12" s="18">
+        <v>468.5</v>
+      </c>
+      <c r="U12" s="18">
+        <v>0</v>
+      </c>
+      <c r="V12" s="18">
+        <v>0</v>
+      </c>
+      <c r="W12" s="18">
+        <v>0</v>
+      </c>
+      <c r="X12" s="18">
+        <v>0</v>
       </c>
       <c r="Y12" s="19">
-        <v>1435.22</v>
+        <v>1903.72</v>
       </c>
     </row>
     <row r="13" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A13" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="16" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="17" t="s">
         <v>44</v>
       </c>
       <c r="E13" s="16" t="s">
         <v>45</v>
       </c>
       <c r="F13" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G13" s="17" t="s">
         <v>92</v>
       </c>
       <c r="H13" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I13" s="16" t="s">
         <v>33</v>
       </c>
       <c r="J13" s="17" t="s">
         <v>47</v>
       </c>
       <c r="K13" s="17" t="s">
         <v>169</v>
       </c>
-      <c r="L13" s="57" t="s">
-[...3 lines deleted...]
-        <v>243</v>
+      <c r="L13" s="57">
+        <v>0</v>
+      </c>
+      <c r="M13" s="18">
+        <v>0</v>
       </c>
       <c r="N13" s="18">
         <v>387.51</v>
       </c>
-      <c r="O13" s="18" t="s">
-[...6 lines deleted...]
-        <v>243</v>
+      <c r="O13" s="18">
+        <v>0</v>
+      </c>
+      <c r="P13" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="18">
+        <v>0</v>
       </c>
       <c r="R13" s="18">
         <v>320.83</v>
       </c>
       <c r="S13" s="18">
         <v>544.41</v>
       </c>
-      <c r="T13" s="18" t="s">
-[...12 lines deleted...]
-        <v>243</v>
+      <c r="T13" s="18">
+        <v>353.25</v>
+      </c>
+      <c r="U13" s="18">
+        <v>0</v>
+      </c>
+      <c r="V13" s="18">
+        <v>0</v>
+      </c>
+      <c r="W13" s="18">
+        <v>0</v>
+      </c>
+      <c r="X13" s="18">
+        <v>0</v>
       </c>
       <c r="Y13" s="19">
-        <v>1252.75</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="14" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A14" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="16" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="17" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="16" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G14" s="17" t="s">
         <v>46</v>
       </c>
       <c r="H14" s="16" t="s">
@@ -2110,449 +2118,449 @@
       </c>
       <c r="L14" s="1">
         <v>138867</v>
       </c>
       <c r="M14" s="18">
         <v>18992.419999999998</v>
       </c>
       <c r="N14" s="18">
         <v>7928.94</v>
       </c>
       <c r="O14" s="18">
         <v>13400.82</v>
       </c>
       <c r="P14" s="18">
         <v>4554.72</v>
       </c>
       <c r="Q14" s="18">
         <v>9656.92</v>
       </c>
       <c r="R14" s="18">
         <v>9578.5300000000007</v>
       </c>
       <c r="S14" s="18">
         <v>19790.099999999999</v>
       </c>
-      <c r="T14" s="18" t="s">
-[...12 lines deleted...]
-        <v>243</v>
+      <c r="T14" s="18">
+        <v>13461.48</v>
+      </c>
+      <c r="U14" s="18">
+        <v>0</v>
+      </c>
+      <c r="V14" s="18">
+        <v>0</v>
+      </c>
+      <c r="W14" s="18">
+        <v>0</v>
+      </c>
+      <c r="X14" s="18">
+        <v>0</v>
       </c>
       <c r="Y14" s="19">
-        <v>83902.45</v>
+        <v>97363.929999999978</v>
       </c>
     </row>
     <row r="15" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A15" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>29</v>
       </c>
       <c r="C15" s="16" t="s">
         <v>30</v>
       </c>
       <c r="D15" s="17" t="s">
         <v>44</v>
       </c>
       <c r="E15" s="16" t="s">
         <v>45</v>
       </c>
       <c r="F15" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G15" s="17" t="s">
         <v>48</v>
       </c>
       <c r="H15" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I15" s="16" t="s">
         <v>33</v>
       </c>
       <c r="J15" s="17" t="s">
         <v>47</v>
       </c>
       <c r="K15" s="17" t="s">
         <v>225</v>
       </c>
-      <c r="L15" s="57" t="s">
-[...12 lines deleted...]
-        <v>243</v>
+      <c r="L15" s="57">
+        <v>0</v>
+      </c>
+      <c r="M15" s="18">
+        <v>0</v>
+      </c>
+      <c r="N15" s="18">
+        <v>0</v>
+      </c>
+      <c r="O15" s="18">
+        <v>0</v>
+      </c>
+      <c r="P15" s="18">
+        <v>0</v>
       </c>
       <c r="Q15" s="18">
         <v>2878.44</v>
       </c>
-      <c r="R15" s="18" t="s">
-        <v>243</v>
+      <c r="R15" s="18">
+        <v>0</v>
       </c>
       <c r="S15" s="18">
         <v>14032.92</v>
       </c>
-      <c r="T15" s="18" t="s">
-[...12 lines deleted...]
-        <v>243</v>
+      <c r="T15" s="18">
+        <v>0</v>
+      </c>
+      <c r="U15" s="18">
+        <v>0</v>
+      </c>
+      <c r="V15" s="18">
+        <v>0</v>
+      </c>
+      <c r="W15" s="18">
+        <v>0</v>
+      </c>
+      <c r="X15" s="18">
+        <v>0</v>
       </c>
       <c r="Y15" s="19">
         <v>16911.36</v>
       </c>
     </row>
     <row r="16" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A16" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>29</v>
       </c>
       <c r="C16" s="16" t="s">
         <v>30</v>
       </c>
       <c r="D16" s="17" t="s">
         <v>44</v>
       </c>
       <c r="E16" s="16" t="s">
         <v>45</v>
       </c>
       <c r="F16" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G16" s="17" t="s">
         <v>49</v>
       </c>
       <c r="H16" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I16" s="16" t="s">
         <v>33</v>
       </c>
       <c r="J16" s="17" t="s">
         <v>34</v>
       </c>
       <c r="K16" s="17" t="s">
         <v>50</v>
       </c>
-      <c r="L16" s="57" t="s">
-        <v>243</v>
+      <c r="L16" s="57">
+        <v>0</v>
       </c>
       <c r="M16" s="18">
         <v>7714.76</v>
       </c>
       <c r="N16" s="18">
         <v>11190.8</v>
       </c>
       <c r="O16" s="18">
         <v>5431.94</v>
       </c>
-      <c r="P16" s="18" t="s">
-[...24 lines deleted...]
-        <v>243</v>
+      <c r="P16" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="18">
+        <v>0</v>
+      </c>
+      <c r="R16" s="18">
+        <v>0</v>
+      </c>
+      <c r="S16" s="18">
+        <v>0</v>
+      </c>
+      <c r="T16" s="18">
+        <v>0</v>
+      </c>
+      <c r="U16" s="18">
+        <v>0</v>
+      </c>
+      <c r="V16" s="18">
+        <v>0</v>
+      </c>
+      <c r="W16" s="18">
+        <v>0</v>
+      </c>
+      <c r="X16" s="18">
+        <v>0</v>
       </c>
       <c r="Y16" s="19">
-        <v>24337.5</v>
+        <v>24337.499999999996</v>
       </c>
     </row>
     <row r="17" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A17" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>29</v>
       </c>
       <c r="C17" s="16" t="s">
         <v>30</v>
       </c>
       <c r="D17" s="17" t="s">
         <v>44</v>
       </c>
       <c r="E17" s="16" t="s">
         <v>45</v>
       </c>
       <c r="F17" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G17" s="17" t="s">
         <v>51</v>
       </c>
       <c r="H17" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I17" s="16" t="s">
         <v>33</v>
       </c>
       <c r="J17" s="17" t="s">
         <v>34</v>
       </c>
       <c r="K17" s="17" t="s">
         <v>52</v>
       </c>
-      <c r="L17" s="57" t="s">
-        <v>243</v>
+      <c r="L17" s="57">
+        <v>0</v>
       </c>
       <c r="M17" s="18">
         <v>463.4</v>
       </c>
       <c r="N17" s="18">
         <v>745.78</v>
       </c>
       <c r="O17" s="18">
         <v>108.34</v>
       </c>
-      <c r="P17" s="18" t="s">
-        <v>243</v>
+      <c r="P17" s="18">
+        <v>0</v>
       </c>
       <c r="Q17" s="18">
         <v>1280</v>
       </c>
       <c r="R17" s="18">
         <v>1067.3900000000001</v>
       </c>
       <c r="S17" s="18">
         <v>1914.01</v>
       </c>
-      <c r="T17" s="18" t="s">
-[...12 lines deleted...]
-        <v>243</v>
+      <c r="T17" s="18">
+        <v>228.24</v>
+      </c>
+      <c r="U17" s="18">
+        <v>0</v>
+      </c>
+      <c r="V17" s="18">
+        <v>0</v>
+      </c>
+      <c r="W17" s="18">
+        <v>0</v>
+      </c>
+      <c r="X17" s="18">
+        <v>0</v>
       </c>
       <c r="Y17" s="19">
-        <v>5578.92</v>
+        <v>5807.16</v>
       </c>
     </row>
     <row r="18" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A18" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="16" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="17" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="16" t="s">
         <v>45</v>
       </c>
       <c r="F18" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G18" s="17" t="s">
         <v>53</v>
       </c>
       <c r="H18" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I18" s="16" t="s">
         <v>33</v>
       </c>
       <c r="J18" s="17" t="s">
         <v>34</v>
       </c>
       <c r="K18" s="17" t="s">
         <v>78</v>
       </c>
-      <c r="L18" s="57" t="s">
-        <v>243</v>
+      <c r="L18" s="57">
+        <v>0</v>
       </c>
       <c r="M18" s="18">
         <v>523.19000000000005</v>
       </c>
       <c r="N18" s="18">
         <v>781.59</v>
       </c>
       <c r="O18" s="18">
         <v>118.04</v>
       </c>
-      <c r="P18" s="18" t="s">
-        <v>243</v>
+      <c r="P18" s="18">
+        <v>0</v>
       </c>
       <c r="Q18" s="18">
         <v>1128.0999999999999</v>
       </c>
       <c r="R18" s="18">
         <v>661.07</v>
       </c>
       <c r="S18" s="18">
         <v>2360.79</v>
       </c>
-      <c r="T18" s="18" t="s">
-[...12 lines deleted...]
-        <v>243</v>
+      <c r="T18" s="18">
+        <v>336.15</v>
+      </c>
+      <c r="U18" s="18">
+        <v>0</v>
+      </c>
+      <c r="V18" s="18">
+        <v>0</v>
+      </c>
+      <c r="W18" s="18">
+        <v>0</v>
+      </c>
+      <c r="X18" s="18">
+        <v>0</v>
       </c>
       <c r="Y18" s="19">
-        <v>5572.78</v>
+        <v>5908.93</v>
       </c>
     </row>
     <row r="19" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A19" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>29</v>
       </c>
       <c r="C19" s="16" t="s">
         <v>30</v>
       </c>
       <c r="D19" s="17" t="s">
         <v>44</v>
       </c>
       <c r="E19" s="16" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G19" s="17" t="s">
         <v>226</v>
       </c>
       <c r="H19" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I19" s="16" t="s">
         <v>33</v>
       </c>
       <c r="J19" s="17" t="s">
         <v>34</v>
       </c>
       <c r="K19" s="17" t="s">
         <v>227</v>
       </c>
-      <c r="L19" s="57" t="s">
-[...12 lines deleted...]
-        <v>243</v>
+      <c r="L19" s="57">
+        <v>0</v>
+      </c>
+      <c r="M19" s="18">
+        <v>0</v>
+      </c>
+      <c r="N19" s="18">
+        <v>0</v>
+      </c>
+      <c r="O19" s="18">
+        <v>0</v>
+      </c>
+      <c r="P19" s="18">
+        <v>0</v>
       </c>
       <c r="Q19" s="18">
         <v>446.86</v>
       </c>
-      <c r="R19" s="18" t="s">
-[...18 lines deleted...]
-        <v>243</v>
+      <c r="R19" s="18">
+        <v>0</v>
+      </c>
+      <c r="S19" s="18">
+        <v>0</v>
+      </c>
+      <c r="T19" s="18">
+        <v>0</v>
+      </c>
+      <c r="U19" s="18">
+        <v>0</v>
+      </c>
+      <c r="V19" s="18">
+        <v>0</v>
+      </c>
+      <c r="W19" s="18">
+        <v>0</v>
+      </c>
+      <c r="X19" s="18">
+        <v>0</v>
       </c>
       <c r="Y19" s="19">
         <v>446.86</v>
       </c>
     </row>
     <row r="20" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A20" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="16" t="s">
         <v>30</v>
       </c>
       <c r="D20" s="17" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="16" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G20" s="17" t="s">
@@ -2572,67 +2580,67 @@
       </c>
       <c r="L20" s="1">
         <v>1467192</v>
       </c>
       <c r="M20" s="18">
         <v>79149.16</v>
       </c>
       <c r="N20" s="18">
         <v>79764.72</v>
       </c>
       <c r="O20" s="18">
         <v>99787.29</v>
       </c>
       <c r="P20" s="18">
         <v>77699.520000000004</v>
       </c>
       <c r="Q20" s="18">
         <v>74307.25</v>
       </c>
       <c r="R20" s="18">
         <v>71632.17</v>
       </c>
       <c r="S20" s="18">
         <v>78347.33</v>
       </c>
-      <c r="T20" s="18" t="s">
-[...12 lines deleted...]
-        <v>243</v>
+      <c r="T20" s="18">
+        <v>66988.36</v>
+      </c>
+      <c r="U20" s="18">
+        <v>0</v>
+      </c>
+      <c r="V20" s="18">
+        <v>0</v>
+      </c>
+      <c r="W20" s="18">
+        <v>0</v>
+      </c>
+      <c r="X20" s="18">
+        <v>0</v>
       </c>
       <c r="Y20" s="19">
-        <v>560687.43999999994</v>
+        <v>627675.79999999993</v>
       </c>
     </row>
     <row r="21" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A21" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="16" t="s">
         <v>30</v>
       </c>
       <c r="D21" s="17" t="s">
         <v>56</v>
       </c>
       <c r="E21" s="16" t="s">
         <v>57</v>
       </c>
       <c r="F21" s="16" t="s">
         <v>58</v>
       </c>
       <c r="G21" s="17" t="s">
         <v>165</v>
       </c>
       <c r="H21" s="16" t="s">
@@ -2649,372 +2657,372 @@
       </c>
       <c r="L21" s="1">
         <v>38848539</v>
       </c>
       <c r="M21" s="18">
         <v>3354152.05</v>
       </c>
       <c r="N21" s="18">
         <v>2922536.35</v>
       </c>
       <c r="O21" s="18">
         <v>4140484.8</v>
       </c>
       <c r="P21" s="18">
         <v>3817532.81</v>
       </c>
       <c r="Q21" s="18">
         <v>9739513.7400000002</v>
       </c>
       <c r="R21" s="18">
         <v>4150905.9</v>
       </c>
       <c r="S21" s="18">
         <v>4851711.1399999997</v>
       </c>
-      <c r="T21" s="18" t="s">
-[...12 lines deleted...]
-        <v>243</v>
+      <c r="T21" s="18">
+        <v>4303960.43</v>
+      </c>
+      <c r="U21" s="18">
+        <v>0</v>
+      </c>
+      <c r="V21" s="18">
+        <v>0</v>
+      </c>
+      <c r="W21" s="18">
+        <v>0</v>
+      </c>
+      <c r="X21" s="18">
+        <v>0</v>
       </c>
       <c r="Y21" s="19">
-        <v>32976836.789999999</v>
+        <v>37280797.219999999</v>
       </c>
     </row>
     <row r="22" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A22" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="16" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="16" t="s">
         <v>30</v>
       </c>
       <c r="D22" s="17" t="s">
         <v>60</v>
       </c>
       <c r="E22" s="16" t="s">
         <v>61</v>
       </c>
       <c r="F22" s="16" t="s">
         <v>62</v>
       </c>
       <c r="G22" s="17" t="s">
         <v>63</v>
       </c>
       <c r="H22" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I22" s="16" t="s">
         <v>64</v>
       </c>
       <c r="J22" s="16" t="s">
         <v>65</v>
       </c>
       <c r="K22" s="16" t="s">
         <v>66</v>
       </c>
       <c r="L22" s="1">
         <v>4860000</v>
       </c>
       <c r="M22" s="18">
         <v>810000</v>
       </c>
-      <c r="N22" s="18" t="s">
-[...30 lines deleted...]
-        <v>243</v>
+      <c r="N22" s="18">
+        <v>0</v>
+      </c>
+      <c r="O22" s="18">
+        <v>0</v>
+      </c>
+      <c r="P22" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="18">
+        <v>0</v>
+      </c>
+      <c r="R22" s="18">
+        <v>0</v>
+      </c>
+      <c r="S22" s="18">
+        <v>0</v>
+      </c>
+      <c r="T22" s="18">
+        <v>0</v>
+      </c>
+      <c r="U22" s="18">
+        <v>0</v>
+      </c>
+      <c r="V22" s="18">
+        <v>0</v>
+      </c>
+      <c r="W22" s="18">
+        <v>0</v>
+      </c>
+      <c r="X22" s="18">
+        <v>0</v>
       </c>
       <c r="Y22" s="19">
         <v>810000</v>
       </c>
     </row>
     <row r="23" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A23" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="16" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="16" t="s">
         <v>30</v>
       </c>
       <c r="D23" s="17" t="s">
         <v>167</v>
       </c>
       <c r="E23" s="16" t="s">
         <v>90</v>
       </c>
       <c r="F23" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G23" s="17" t="s">
         <v>91</v>
       </c>
       <c r="H23" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I23" s="16" t="s">
         <v>33</v>
       </c>
       <c r="J23" s="17" t="s">
         <v>47</v>
       </c>
       <c r="K23" s="16" t="s">
         <v>168</v>
       </c>
-      <c r="L23" s="57" t="s">
-        <v>243</v>
+      <c r="L23" s="57">
+        <v>0</v>
       </c>
       <c r="M23" s="18">
         <v>313.72000000000003</v>
       </c>
       <c r="N23" s="18">
         <v>-313.72000000000003</v>
       </c>
-      <c r="O23" s="18" t="s">
-[...30 lines deleted...]
-        <v>243</v>
+      <c r="O23" s="18">
+        <v>0</v>
+      </c>
+      <c r="P23" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="18">
+        <v>0</v>
+      </c>
+      <c r="R23" s="18">
+        <v>0</v>
+      </c>
+      <c r="S23" s="18">
+        <v>0</v>
+      </c>
+      <c r="T23" s="18">
+        <v>0</v>
+      </c>
+      <c r="U23" s="18">
+        <v>0</v>
+      </c>
+      <c r="V23" s="18">
+        <v>0</v>
+      </c>
+      <c r="W23" s="18">
+        <v>0</v>
+      </c>
+      <c r="X23" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="19">
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A24" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="16" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="16" t="s">
         <v>30</v>
       </c>
       <c r="D24" s="17" t="s">
         <v>167</v>
       </c>
       <c r="E24" s="16" t="s">
         <v>90</v>
       </c>
       <c r="F24" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G24" s="17" t="s">
         <v>92</v>
       </c>
       <c r="H24" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I24" s="16" t="s">
         <v>33</v>
       </c>
       <c r="J24" s="17" t="s">
         <v>47</v>
       </c>
       <c r="K24" s="16" t="s">
         <v>169</v>
       </c>
-      <c r="L24" s="57" t="s">
-        <v>243</v>
+      <c r="L24" s="57">
+        <v>0</v>
       </c>
       <c r="M24" s="18">
         <v>387.51</v>
       </c>
       <c r="N24" s="18">
         <v>-387.51</v>
       </c>
-      <c r="O24" s="18" t="s">
-[...30 lines deleted...]
-        <v>243</v>
+      <c r="O24" s="18">
+        <v>0</v>
+      </c>
+      <c r="P24" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="18">
+        <v>0</v>
+      </c>
+      <c r="R24" s="18">
+        <v>0</v>
+      </c>
+      <c r="S24" s="18">
+        <v>0</v>
+      </c>
+      <c r="T24" s="18">
+        <v>0</v>
+      </c>
+      <c r="U24" s="18">
+        <v>0</v>
+      </c>
+      <c r="V24" s="18">
+        <v>0</v>
+      </c>
+      <c r="W24" s="18">
+        <v>0</v>
+      </c>
+      <c r="X24" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="19">
+        <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A25" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="16" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="16" t="s">
         <v>30</v>
       </c>
       <c r="D25" s="17" t="s">
         <v>181</v>
       </c>
       <c r="E25" s="16" t="s">
         <v>182</v>
       </c>
       <c r="F25" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G25" s="16" t="s">
         <v>210</v>
       </c>
       <c r="H25" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I25" s="16" t="s">
         <v>33</v>
       </c>
       <c r="J25" s="16" t="s">
         <v>47</v>
       </c>
       <c r="K25" s="16" t="s">
         <v>216</v>
       </c>
-      <c r="L25" s="57" t="s">
-[...9 lines deleted...]
-        <v>243</v>
+      <c r="L25" s="57">
+        <v>0</v>
+      </c>
+      <c r="M25" s="18">
+        <v>0</v>
+      </c>
+      <c r="N25" s="18">
+        <v>0</v>
+      </c>
+      <c r="O25" s="18">
+        <v>0</v>
       </c>
       <c r="P25" s="18">
         <v>139.1</v>
       </c>
-      <c r="Q25" s="18" t="s">
-[...21 lines deleted...]
-        <v>243</v>
+      <c r="Q25" s="18">
+        <v>0</v>
+      </c>
+      <c r="R25" s="18">
+        <v>0</v>
+      </c>
+      <c r="S25" s="18">
+        <v>0</v>
+      </c>
+      <c r="T25" s="18">
+        <v>0</v>
+      </c>
+      <c r="U25" s="18">
+        <v>0</v>
+      </c>
+      <c r="V25" s="18">
+        <v>0</v>
+      </c>
+      <c r="W25" s="18">
+        <v>0</v>
+      </c>
+      <c r="X25" s="18">
+        <v>0</v>
       </c>
       <c r="Y25" s="19">
         <v>139.1</v>
       </c>
     </row>
     <row r="26" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A26" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="16" t="s">
         <v>30</v>
       </c>
       <c r="D26" s="17" t="s">
         <v>67</v>
       </c>
       <c r="E26" s="16" t="s">
         <v>68</v>
       </c>
       <c r="F26" s="16" t="s">
         <v>58</v>
       </c>
       <c r="G26" s="17" t="s">
@@ -3034,67 +3042,67 @@
       </c>
       <c r="L26" s="1">
         <v>327617</v>
       </c>
       <c r="M26" s="18">
         <v>192813.44</v>
       </c>
       <c r="N26" s="18">
         <v>139595.70000000001</v>
       </c>
       <c r="O26" s="18">
         <v>72757.5</v>
       </c>
       <c r="P26" s="18">
         <v>156044.37</v>
       </c>
       <c r="Q26" s="18">
         <v>311046.27</v>
       </c>
       <c r="R26" s="18">
         <v>308817.36</v>
       </c>
       <c r="S26" s="18">
         <v>118867.51</v>
       </c>
-      <c r="T26" s="18" t="s">
-[...12 lines deleted...]
-        <v>243</v>
+      <c r="T26" s="18">
+        <v>228494.71</v>
+      </c>
+      <c r="U26" s="18">
+        <v>0</v>
+      </c>
+      <c r="V26" s="18">
+        <v>0</v>
+      </c>
+      <c r="W26" s="18">
+        <v>0</v>
+      </c>
+      <c r="X26" s="18">
+        <v>0</v>
       </c>
       <c r="Y26" s="19">
-        <v>1299942.1499999999</v>
+        <v>1528436.86</v>
       </c>
     </row>
     <row r="27" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A27" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="16" t="s">
         <v>29</v>
       </c>
       <c r="C27" s="16" t="s">
         <v>30</v>
       </c>
       <c r="D27" s="17" t="s">
         <v>69</v>
       </c>
       <c r="E27" s="16" t="s">
         <v>70</v>
       </c>
       <c r="F27" s="16" t="s">
         <v>58</v>
       </c>
       <c r="G27" s="17" t="s">
         <v>170</v>
       </c>
       <c r="H27" s="16" t="s">
@@ -3111,67 +3119,67 @@
       </c>
       <c r="L27" s="1">
         <v>7927570</v>
       </c>
       <c r="M27" s="18">
         <v>360008.46</v>
       </c>
       <c r="N27" s="18">
         <v>671076.99</v>
       </c>
       <c r="O27" s="18">
         <v>80995.94</v>
       </c>
       <c r="P27" s="18">
         <v>444308.58</v>
       </c>
       <c r="Q27" s="18">
         <v>294194.7</v>
       </c>
       <c r="R27" s="18">
         <v>696585.2</v>
       </c>
       <c r="S27" s="18">
         <v>66346.7</v>
       </c>
-      <c r="T27" s="18" t="s">
-[...12 lines deleted...]
-        <v>243</v>
+      <c r="T27" s="18">
+        <v>969297.65</v>
+      </c>
+      <c r="U27" s="18">
+        <v>0</v>
+      </c>
+      <c r="V27" s="18">
+        <v>0</v>
+      </c>
+      <c r="W27" s="18">
+        <v>0</v>
+      </c>
+      <c r="X27" s="18">
+        <v>0</v>
       </c>
       <c r="Y27" s="19">
-        <v>2613516.5699999998</v>
+        <v>3582814.22</v>
       </c>
     </row>
     <row r="28" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A28" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="16" t="s">
         <v>29</v>
       </c>
       <c r="C28" s="16" t="s">
         <v>71</v>
       </c>
       <c r="D28" s="17" t="s">
         <v>72</v>
       </c>
       <c r="E28" s="16" t="s">
         <v>73</v>
       </c>
       <c r="F28" s="16" t="s">
         <v>58</v>
       </c>
       <c r="G28" s="17" t="s">
         <v>172</v>
       </c>
       <c r="H28" s="16" t="s">
@@ -3188,5923 +3196,6027 @@
       </c>
       <c r="L28" s="1">
         <v>433553621</v>
       </c>
       <c r="M28" s="18">
         <v>51057055.530000001</v>
       </c>
       <c r="N28" s="18">
         <v>54866682.969999999</v>
       </c>
       <c r="O28" s="18">
         <v>37667014.149999999</v>
       </c>
       <c r="P28" s="18">
         <v>49200056.5</v>
       </c>
       <c r="Q28" s="18">
         <v>47569437.979999997</v>
       </c>
       <c r="R28" s="18">
         <v>41906252.399999999</v>
       </c>
       <c r="S28" s="18">
         <v>46951857.729999997</v>
       </c>
-      <c r="T28" s="18" t="s">
-[...12 lines deleted...]
-        <v>243</v>
+      <c r="T28" s="18">
+        <v>59999504.619999997</v>
+      </c>
+      <c r="U28" s="18">
+        <v>0</v>
+      </c>
+      <c r="V28" s="18">
+        <v>0</v>
+      </c>
+      <c r="W28" s="18">
+        <v>0</v>
+      </c>
+      <c r="X28" s="18">
+        <v>0</v>
       </c>
       <c r="Y28" s="19">
-        <v>329218357.25999999</v>
+        <v>389217861.88</v>
       </c>
     </row>
     <row r="29" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A29" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="16" t="s">
         <v>29</v>
       </c>
       <c r="C29" s="16" t="s">
         <v>71</v>
       </c>
       <c r="D29" s="17" t="s">
         <v>72</v>
       </c>
       <c r="E29" s="16" t="s">
         <v>73</v>
       </c>
       <c r="F29" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G29" s="16" t="s">
         <v>74</v>
       </c>
       <c r="H29" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I29" s="16" t="s">
         <v>33</v>
       </c>
       <c r="J29" s="16" t="s">
         <v>34</v>
       </c>
       <c r="K29" s="16" t="s">
         <v>75</v>
       </c>
-      <c r="L29" s="57" t="s">
-        <v>243</v>
+      <c r="L29" s="57">
+        <v>0</v>
       </c>
       <c r="M29" s="18">
         <v>221138.69</v>
       </c>
       <c r="N29" s="18">
         <v>14600.32</v>
       </c>
       <c r="O29" s="18">
         <v>75062.69</v>
       </c>
-      <c r="P29" s="18" t="s">
-[...24 lines deleted...]
-        <v>243</v>
+      <c r="P29" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="18">
+        <v>0</v>
+      </c>
+      <c r="R29" s="18">
+        <v>0</v>
+      </c>
+      <c r="S29" s="18">
+        <v>0</v>
+      </c>
+      <c r="T29" s="18">
+        <v>0</v>
+      </c>
+      <c r="U29" s="18">
+        <v>0</v>
+      </c>
+      <c r="V29" s="18">
+        <v>0</v>
+      </c>
+      <c r="W29" s="18">
+        <v>0</v>
+      </c>
+      <c r="X29" s="18">
+        <v>0</v>
       </c>
       <c r="Y29" s="19">
         <v>310801.7</v>
       </c>
     </row>
     <row r="30" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A30" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B30" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C30" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D30" s="17" t="s">
         <v>44</v>
       </c>
       <c r="E30" s="16" t="s">
         <v>45</v>
       </c>
       <c r="F30" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G30" s="17" t="s">
         <v>46</v>
       </c>
       <c r="H30" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I30" s="16" t="s">
         <v>33</v>
       </c>
       <c r="J30" s="17" t="s">
         <v>47</v>
       </c>
       <c r="K30" s="17" t="s">
         <v>163</v>
       </c>
-      <c r="L30" s="57" t="s">
-        <v>243</v>
+      <c r="L30" s="57">
+        <v>0</v>
       </c>
       <c r="M30" s="18">
         <v>11738.56</v>
       </c>
       <c r="N30" s="18">
         <v>-11738.56</v>
       </c>
-      <c r="O30" s="18" t="s">
-[...30 lines deleted...]
-        <v>243</v>
+      <c r="O30" s="18">
+        <v>0</v>
+      </c>
+      <c r="P30" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="18">
+        <v>0</v>
+      </c>
+      <c r="R30" s="18">
+        <v>0</v>
+      </c>
+      <c r="S30" s="18">
+        <v>0</v>
+      </c>
+      <c r="T30" s="18">
+        <v>0</v>
+      </c>
+      <c r="U30" s="18">
+        <v>0</v>
+      </c>
+      <c r="V30" s="18">
+        <v>0</v>
+      </c>
+      <c r="W30" s="18">
+        <v>0</v>
+      </c>
+      <c r="X30" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="19">
+        <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A31" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B31" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C31" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D31" s="17" t="s">
         <v>44</v>
       </c>
       <c r="E31" s="16" t="s">
         <v>45</v>
       </c>
       <c r="F31" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G31" s="17" t="s">
         <v>48</v>
       </c>
       <c r="H31" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I31" s="16" t="s">
         <v>33</v>
       </c>
       <c r="J31" s="17" t="s">
         <v>47</v>
       </c>
       <c r="K31" s="17" t="s">
         <v>174</v>
       </c>
       <c r="L31" s="1">
         <v>2563565</v>
       </c>
-      <c r="M31" s="18" t="s">
-[...36 lines deleted...]
-        <v>243</v>
+      <c r="M31" s="18">
+        <v>0</v>
+      </c>
+      <c r="N31" s="18">
+        <v>0</v>
+      </c>
+      <c r="O31" s="18">
+        <v>0</v>
+      </c>
+      <c r="P31" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="18">
+        <v>0</v>
+      </c>
+      <c r="R31" s="18">
+        <v>0</v>
+      </c>
+      <c r="S31" s="18">
+        <v>0</v>
+      </c>
+      <c r="T31" s="18">
+        <v>0</v>
+      </c>
+      <c r="U31" s="18">
+        <v>0</v>
+      </c>
+      <c r="V31" s="18">
+        <v>0</v>
+      </c>
+      <c r="W31" s="18">
+        <v>0</v>
+      </c>
+      <c r="X31" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y31" s="19">
+        <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A32" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B32" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C32" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D32" s="17" t="s">
         <v>44</v>
       </c>
       <c r="E32" s="16" t="s">
         <v>45</v>
       </c>
       <c r="F32" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G32" s="17" t="s">
         <v>49</v>
       </c>
       <c r="H32" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I32" s="16" t="s">
         <v>33</v>
       </c>
       <c r="J32" s="17" t="s">
         <v>34</v>
       </c>
       <c r="K32" s="17" t="s">
         <v>50</v>
       </c>
-      <c r="L32" s="57" t="s">
-        <v>243</v>
+      <c r="L32" s="57">
+        <v>0</v>
       </c>
       <c r="M32" s="18">
         <v>580</v>
       </c>
       <c r="N32" s="18">
         <v>-580</v>
       </c>
-      <c r="O32" s="18" t="s">
-[...30 lines deleted...]
-        <v>243</v>
+      <c r="O32" s="18">
+        <v>0</v>
+      </c>
+      <c r="P32" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="18">
+        <v>0</v>
+      </c>
+      <c r="R32" s="18">
+        <v>0</v>
+      </c>
+      <c r="S32" s="18">
+        <v>0</v>
+      </c>
+      <c r="T32" s="18">
+        <v>1080.67</v>
+      </c>
+      <c r="U32" s="18">
+        <v>0</v>
+      </c>
+      <c r="V32" s="18">
+        <v>0</v>
+      </c>
+      <c r="W32" s="18">
+        <v>0</v>
+      </c>
+      <c r="X32" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y32" s="19">
+        <v>1080.67</v>
       </c>
     </row>
     <row r="33" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A33" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C33" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D33" s="17" t="s">
         <v>44</v>
       </c>
       <c r="E33" s="16" t="s">
         <v>45</v>
       </c>
       <c r="F33" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G33" s="16" t="s">
         <v>79</v>
       </c>
       <c r="H33" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I33" s="16" t="s">
         <v>33</v>
       </c>
       <c r="J33" s="16" t="s">
         <v>80</v>
       </c>
       <c r="K33" s="16" t="s">
         <v>175</v>
       </c>
       <c r="L33" s="1">
         <v>191573</v>
       </c>
-      <c r="M33" s="18" t="s">
-[...36 lines deleted...]
-        <v>243</v>
+      <c r="M33" s="18">
+        <v>0</v>
+      </c>
+      <c r="N33" s="18">
+        <v>0</v>
+      </c>
+      <c r="O33" s="18">
+        <v>0</v>
+      </c>
+      <c r="P33" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="18">
+        <v>0</v>
+      </c>
+      <c r="R33" s="18">
+        <v>0</v>
+      </c>
+      <c r="S33" s="18">
+        <v>0</v>
+      </c>
+      <c r="T33" s="18">
+        <v>0</v>
+      </c>
+      <c r="U33" s="18">
+        <v>0</v>
+      </c>
+      <c r="V33" s="18">
+        <v>0</v>
+      </c>
+      <c r="W33" s="18">
+        <v>0</v>
+      </c>
+      <c r="X33" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y33" s="19">
+        <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A34" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C34" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D34" s="17" t="s">
         <v>44</v>
       </c>
       <c r="E34" s="16" t="s">
         <v>45</v>
       </c>
       <c r="F34" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G34" s="17" t="s">
         <v>54</v>
       </c>
       <c r="H34" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I34" s="16" t="s">
         <v>33</v>
       </c>
       <c r="J34" s="17" t="s">
         <v>55</v>
       </c>
       <c r="K34" s="17" t="s">
         <v>164</v>
       </c>
       <c r="L34" s="1">
         <v>19543613</v>
       </c>
       <c r="M34" s="18">
         <v>54606.79</v>
       </c>
-      <c r="N34" s="18" t="s">
-[...30 lines deleted...]
-        <v>243</v>
+      <c r="N34" s="18">
+        <v>0</v>
+      </c>
+      <c r="O34" s="18">
+        <v>0</v>
+      </c>
+      <c r="P34" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="18">
+        <v>0</v>
+      </c>
+      <c r="R34" s="18">
+        <v>0</v>
+      </c>
+      <c r="S34" s="18">
+        <v>0</v>
+      </c>
+      <c r="T34" s="18">
+        <v>0</v>
+      </c>
+      <c r="U34" s="18">
+        <v>0</v>
+      </c>
+      <c r="V34" s="18">
+        <v>0</v>
+      </c>
+      <c r="W34" s="18">
+        <v>0</v>
+      </c>
+      <c r="X34" s="18">
+        <v>0</v>
       </c>
       <c r="Y34" s="19">
         <v>54606.79</v>
       </c>
     </row>
     <row r="35" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A35" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B35" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C35" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D35" s="17" t="s">
         <v>44</v>
       </c>
       <c r="E35" s="16" t="s">
         <v>45</v>
       </c>
       <c r="F35" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G35" s="17" t="s">
         <v>81</v>
       </c>
       <c r="H35" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I35" s="16" t="s">
         <v>33</v>
       </c>
       <c r="J35" s="17" t="s">
         <v>55</v>
       </c>
       <c r="K35" s="17" t="s">
         <v>176</v>
       </c>
       <c r="L35" s="1">
         <v>287588</v>
       </c>
       <c r="M35" s="18">
         <v>12916.21</v>
       </c>
       <c r="N35" s="18">
         <v>-12916.21</v>
       </c>
-      <c r="O35" s="18" t="s">
-[...30 lines deleted...]
-        <v>243</v>
+      <c r="O35" s="18">
+        <v>0</v>
+      </c>
+      <c r="P35" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="18">
+        <v>0</v>
+      </c>
+      <c r="R35" s="18">
+        <v>0</v>
+      </c>
+      <c r="S35" s="18">
+        <v>0</v>
+      </c>
+      <c r="T35" s="18">
+        <v>0</v>
+      </c>
+      <c r="U35" s="18">
+        <v>0</v>
+      </c>
+      <c r="V35" s="18">
+        <v>0</v>
+      </c>
+      <c r="W35" s="18">
+        <v>0</v>
+      </c>
+      <c r="X35" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="19">
+        <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A36" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B36" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C36" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D36" s="17" t="s">
         <v>44</v>
       </c>
       <c r="E36" s="16" t="s">
         <v>45</v>
       </c>
       <c r="F36" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G36" s="17" t="s">
         <v>82</v>
       </c>
       <c r="H36" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I36" s="16" t="s">
         <v>33</v>
       </c>
       <c r="J36" s="17" t="s">
         <v>55</v>
       </c>
       <c r="K36" s="17" t="s">
         <v>177</v>
       </c>
       <c r="L36" s="1">
         <v>225139</v>
       </c>
       <c r="M36" s="18">
         <v>11477.33</v>
       </c>
       <c r="N36" s="18">
         <v>-11477.33</v>
       </c>
-      <c r="O36" s="18" t="s">
-[...30 lines deleted...]
-        <v>243</v>
+      <c r="O36" s="18">
+        <v>0</v>
+      </c>
+      <c r="P36" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="18">
+        <v>0</v>
+      </c>
+      <c r="R36" s="18">
+        <v>0</v>
+      </c>
+      <c r="S36" s="18">
+        <v>0</v>
+      </c>
+      <c r="T36" s="18">
+        <v>0</v>
+      </c>
+      <c r="U36" s="18">
+        <v>0</v>
+      </c>
+      <c r="V36" s="18">
+        <v>0</v>
+      </c>
+      <c r="W36" s="18">
+        <v>0</v>
+      </c>
+      <c r="X36" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="19">
+        <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A37" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C37" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D37" s="17" t="s">
-        <v>83</v>
+        <v>44</v>
       </c>
       <c r="E37" s="16" t="s">
-        <v>84</v>
+        <v>45</v>
       </c>
       <c r="F37" s="16" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>31</v>
+      </c>
+      <c r="G37" s="17" t="s">
+        <v>244</v>
       </c>
       <c r="H37" s="16" t="s">
-        <v>32</v>
+        <v>245</v>
       </c>
       <c r="I37" s="16" t="s">
-        <v>87</v>
-[...5 lines deleted...]
-        <v>89</v>
+        <v>246</v>
+      </c>
+      <c r="J37" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="K37" s="17" t="s">
+        <v>247</v>
       </c>
       <c r="L37" s="1">
-        <v>83584352</v>
+        <v>0</v>
       </c>
       <c r="M37" s="18">
-        <v>6074451.6500000004</v>
+        <v>0</v>
       </c>
       <c r="N37" s="18">
-        <v>4333348.3600000003</v>
+        <v>0</v>
       </c>
       <c r="O37" s="18">
-        <v>3309132.31</v>
+        <v>0</v>
       </c>
       <c r="P37" s="18">
-        <v>72517025.420000002</v>
+        <v>0</v>
       </c>
       <c r="Q37" s="18">
-        <v>2754759.16</v>
+        <v>0</v>
       </c>
       <c r="R37" s="18">
-        <v>3064865.19</v>
+        <v>0</v>
       </c>
       <c r="S37" s="18">
-        <v>5673009.7199999997</v>
-[...14 lines deleted...]
-        <v>243</v>
+        <v>0</v>
+      </c>
+      <c r="T37" s="18">
+        <v>582017.79</v>
+      </c>
+      <c r="U37" s="18">
+        <v>0</v>
+      </c>
+      <c r="V37" s="18">
+        <v>0</v>
+      </c>
+      <c r="W37" s="18">
+        <v>0</v>
+      </c>
+      <c r="X37" s="18">
+        <v>0</v>
       </c>
       <c r="Y37" s="19">
-        <v>97726591.810000002</v>
+        <v>582017.79</v>
       </c>
     </row>
     <row r="38" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A38" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B38" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C38" s="16" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="D38" s="17" t="s">
-        <v>94</v>
+        <v>83</v>
       </c>
       <c r="E38" s="16" t="s">
-        <v>95</v>
+        <v>84</v>
       </c>
       <c r="F38" s="16" t="s">
         <v>85</v>
       </c>
       <c r="G38" s="16" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H38" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I38" s="16" t="s">
         <v>87</v>
       </c>
       <c r="J38" s="16" t="s">
         <v>88</v>
       </c>
       <c r="K38" s="16" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="L38" s="1">
-        <v>106681151</v>
+        <v>83584352</v>
       </c>
       <c r="M38" s="18">
-        <v>10677282.74</v>
+        <v>6074451.6500000004</v>
       </c>
       <c r="N38" s="18">
-        <v>8436653.7200000007</v>
+        <v>4333348.3600000003</v>
       </c>
       <c r="O38" s="18">
-        <v>7789207.4199999999</v>
+        <v>3309132.31</v>
       </c>
       <c r="P38" s="18">
-        <v>9533029.6199999992</v>
+        <v>72517025.420000002</v>
       </c>
       <c r="Q38" s="18">
-        <v>9027305.8800000008</v>
+        <v>2754759.16</v>
       </c>
       <c r="R38" s="18">
-        <v>9029246.5399999991</v>
+        <v>3064865.19</v>
       </c>
       <c r="S38" s="18">
-        <v>9405068.5500000007</v>
-[...14 lines deleted...]
-        <v>243</v>
+        <v>5673009.7199999997</v>
+      </c>
+      <c r="T38" s="18">
+        <v>3883435.84</v>
+      </c>
+      <c r="U38" s="18">
+        <v>0</v>
+      </c>
+      <c r="V38" s="18">
+        <v>0</v>
+      </c>
+      <c r="W38" s="18">
+        <v>0</v>
+      </c>
+      <c r="X38" s="18">
+        <v>0</v>
       </c>
       <c r="Y38" s="19">
-        <v>63897794.469999999</v>
+        <v>101610027.65000001</v>
       </c>
     </row>
     <row r="39" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A39" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B39" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C39" s="16" t="s">
         <v>93</v>
       </c>
       <c r="D39" s="17" t="s">
         <v>94</v>
       </c>
       <c r="E39" s="16" t="s">
         <v>95</v>
       </c>
       <c r="F39" s="16" t="s">
         <v>85</v>
       </c>
       <c r="G39" s="16" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="H39" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I39" s="16" t="s">
-        <v>33</v>
+        <v>87</v>
       </c>
       <c r="J39" s="16" t="s">
-        <v>34</v>
+        <v>88</v>
       </c>
       <c r="K39" s="16" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>97</v>
+      </c>
+      <c r="L39" s="1">
+        <v>106681151</v>
       </c>
       <c r="M39" s="18">
-        <v>22791.47</v>
+        <v>10677282.74</v>
       </c>
       <c r="N39" s="18">
-        <v>58594.34</v>
+        <v>8436653.7200000007</v>
       </c>
       <c r="O39" s="18">
-        <v>74052.55</v>
+        <v>7789207.4199999999</v>
       </c>
       <c r="P39" s="18">
-        <v>50394.6</v>
+        <v>9533029.6199999992</v>
       </c>
       <c r="Q39" s="18">
-        <v>32468.959999999999</v>
+        <v>9027305.8800000008</v>
       </c>
       <c r="R39" s="18">
-        <v>29837.99</v>
+        <v>9029246.5399999991</v>
       </c>
       <c r="S39" s="18">
-        <v>39658.11</v>
-[...14 lines deleted...]
-        <v>243</v>
+        <v>9405068.5500000007</v>
+      </c>
+      <c r="T39" s="18">
+        <v>10440481.630000001</v>
+      </c>
+      <c r="U39" s="18">
+        <v>0</v>
+      </c>
+      <c r="V39" s="18">
+        <v>0</v>
+      </c>
+      <c r="W39" s="18">
+        <v>0</v>
+      </c>
+      <c r="X39" s="18">
+        <v>0</v>
       </c>
       <c r="Y39" s="19">
-        <v>307798.02</v>
+        <v>74338276.099999994</v>
       </c>
     </row>
     <row r="40" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A40" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B40" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C40" s="16" t="s">
-        <v>77</v>
+        <v>93</v>
       </c>
       <c r="D40" s="17" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="E40" s="16" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="F40" s="16" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>85</v>
+      </c>
+      <c r="G40" s="16" t="s">
+        <v>98</v>
       </c>
       <c r="H40" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I40" s="16" t="s">
-        <v>87</v>
+        <v>33</v>
       </c>
       <c r="J40" s="16" t="s">
-        <v>88</v>
+        <v>34</v>
       </c>
       <c r="K40" s="16" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>460404750</v>
+        <v>99</v>
+      </c>
+      <c r="L40" s="57">
+        <v>0</v>
       </c>
       <c r="M40" s="18">
-        <v>28722073.640000001</v>
+        <v>22791.47</v>
       </c>
       <c r="N40" s="18">
-        <v>38422021.229999997</v>
+        <v>58594.34</v>
       </c>
       <c r="O40" s="18">
-        <v>48579013.82</v>
+        <v>74052.55</v>
       </c>
       <c r="P40" s="18">
-        <v>44330808.579999998</v>
+        <v>50394.6</v>
       </c>
       <c r="Q40" s="18">
-        <v>46679824.07</v>
+        <v>32468.959999999999</v>
       </c>
       <c r="R40" s="18">
-        <v>48939894.259999998</v>
+        <v>29837.99</v>
       </c>
       <c r="S40" s="18">
-        <v>52679889.810000002</v>
-[...14 lines deleted...]
-        <v>243</v>
+        <v>39658.11</v>
+      </c>
+      <c r="T40" s="18">
+        <v>31634.15</v>
+      </c>
+      <c r="U40" s="18">
+        <v>0</v>
+      </c>
+      <c r="V40" s="18">
+        <v>0</v>
+      </c>
+      <c r="W40" s="18">
+        <v>0</v>
+      </c>
+      <c r="X40" s="18">
+        <v>0</v>
       </c>
       <c r="Y40" s="19">
-        <v>308353525.41000003</v>
+        <v>339432.17</v>
       </c>
     </row>
     <row r="41" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A41" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B41" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C41" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D41" s="17" t="s">
         <v>100</v>
       </c>
       <c r="E41" s="16" t="s">
         <v>101</v>
       </c>
       <c r="F41" s="16" t="s">
         <v>102</v>
       </c>
       <c r="G41" s="17" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="H41" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I41" s="16" t="s">
         <v>87</v>
       </c>
       <c r="J41" s="16" t="s">
         <v>88</v>
       </c>
       <c r="K41" s="16" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="L41" s="1">
-        <v>576225</v>
+        <v>460404750</v>
       </c>
       <c r="M41" s="18">
-        <v>26616.69</v>
+        <v>28722073.640000001</v>
       </c>
       <c r="N41" s="18">
-        <v>25168.55</v>
+        <v>38422021.229999997</v>
       </c>
       <c r="O41" s="18">
-        <v>39178.29</v>
+        <v>48579013.82</v>
       </c>
       <c r="P41" s="18">
-        <v>368361.92</v>
+        <v>44330808.579999998</v>
       </c>
       <c r="Q41" s="18">
-        <v>38595.53</v>
+        <v>46679824.07</v>
       </c>
       <c r="R41" s="18">
-        <v>27792.93</v>
+        <v>48939894.259999998</v>
       </c>
       <c r="S41" s="18">
-        <v>36007.85</v>
-[...14 lines deleted...]
-        <v>243</v>
+        <v>52679889.810000002</v>
+      </c>
+      <c r="T41" s="18">
+        <v>51187633.780000001</v>
+      </c>
+      <c r="U41" s="18">
+        <v>0</v>
+      </c>
+      <c r="V41" s="18">
+        <v>0</v>
+      </c>
+      <c r="W41" s="18">
+        <v>0</v>
+      </c>
+      <c r="X41" s="18">
+        <v>0</v>
       </c>
       <c r="Y41" s="19">
-        <v>561721.76</v>
+        <v>359541159.18999994</v>
       </c>
     </row>
     <row r="42" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A42" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B42" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C42" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D42" s="17" t="s">
         <v>100</v>
       </c>
       <c r="E42" s="16" t="s">
         <v>101</v>
       </c>
       <c r="F42" s="16" t="s">
         <v>102</v>
       </c>
       <c r="G42" s="17" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="H42" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I42" s="16" t="s">
         <v>87</v>
       </c>
       <c r="J42" s="16" t="s">
         <v>88</v>
       </c>
       <c r="K42" s="16" t="s">
-        <v>178</v>
+        <v>106</v>
       </c>
       <c r="L42" s="1">
-        <v>472167</v>
+        <v>576225</v>
       </c>
       <c r="M42" s="18">
-        <v>24041.200000000001</v>
+        <v>26616.69</v>
       </c>
       <c r="N42" s="18">
-        <v>27311.54</v>
+        <v>25168.55</v>
       </c>
       <c r="O42" s="18">
-        <v>44073.27</v>
+        <v>39178.29</v>
       </c>
       <c r="P42" s="18">
-        <v>90374.29</v>
+        <v>368361.92</v>
       </c>
       <c r="Q42" s="18">
-        <v>32685.88</v>
+        <v>38595.53</v>
       </c>
       <c r="R42" s="18">
-        <v>26748.05</v>
+        <v>27792.93</v>
       </c>
       <c r="S42" s="18">
-        <v>39707.25</v>
-[...14 lines deleted...]
-        <v>243</v>
+        <v>36007.85</v>
+      </c>
+      <c r="T42" s="18">
+        <v>19859.900000000001</v>
+      </c>
+      <c r="U42" s="18">
+        <v>0</v>
+      </c>
+      <c r="V42" s="18">
+        <v>0</v>
+      </c>
+      <c r="W42" s="18">
+        <v>0</v>
+      </c>
+      <c r="X42" s="18">
+        <v>0</v>
       </c>
       <c r="Y42" s="19">
-        <v>284941.48</v>
+        <v>581581.66</v>
       </c>
     </row>
     <row r="43" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A43" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B43" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C43" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D43" s="17" t="s">
         <v>100</v>
       </c>
       <c r="E43" s="16" t="s">
         <v>101</v>
       </c>
       <c r="F43" s="16" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>102</v>
+      </c>
+      <c r="G43" s="17" t="s">
+        <v>107</v>
       </c>
       <c r="H43" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I43" s="16" t="s">
         <v>87</v>
       </c>
       <c r="J43" s="16" t="s">
         <v>88</v>
       </c>
       <c r="K43" s="16" t="s">
-        <v>85</v>
+        <v>178</v>
       </c>
       <c r="L43" s="1">
-        <v>194963494</v>
+        <v>472167</v>
       </c>
       <c r="M43" s="18">
-        <v>19513103.66</v>
+        <v>24041.200000000001</v>
       </c>
       <c r="N43" s="18">
-        <v>15418276.24</v>
+        <v>27311.54</v>
       </c>
       <c r="O43" s="18">
-        <v>14235045.949999999</v>
+        <v>44073.27</v>
       </c>
       <c r="P43" s="18">
-        <v>17421941.510000002</v>
+        <v>90374.29</v>
       </c>
       <c r="Q43" s="18">
-        <v>16497713.98</v>
+        <v>32685.88</v>
       </c>
       <c r="R43" s="18">
-        <v>16502144.24</v>
+        <v>26748.05</v>
       </c>
       <c r="S43" s="18">
-        <v>17188088.239999998</v>
-[...14 lines deleted...]
-        <v>243</v>
+        <v>39707.25</v>
+      </c>
+      <c r="T43" s="18">
+        <v>22556.37</v>
+      </c>
+      <c r="U43" s="18">
+        <v>0</v>
+      </c>
+      <c r="V43" s="18">
+        <v>0</v>
+      </c>
+      <c r="W43" s="18">
+        <v>0</v>
+      </c>
+      <c r="X43" s="18">
+        <v>0</v>
       </c>
       <c r="Y43" s="19">
-        <v>116776313.81999999</v>
+        <v>307497.84999999998</v>
       </c>
     </row>
     <row r="44" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A44" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B44" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C44" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D44" s="17" t="s">
         <v>100</v>
       </c>
       <c r="E44" s="16" t="s">
         <v>101</v>
       </c>
       <c r="F44" s="16" t="s">
         <v>85</v>
       </c>
       <c r="G44" s="16" t="s">
-        <v>228</v>
+        <v>108</v>
       </c>
       <c r="H44" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I44" s="16" t="s">
         <v>87</v>
       </c>
       <c r="J44" s="16" t="s">
         <v>88</v>
       </c>
       <c r="K44" s="16" t="s">
-        <v>229</v>
-[...14 lines deleted...]
-        <v>243</v>
+        <v>85</v>
+      </c>
+      <c r="L44" s="1">
+        <v>194963494</v>
+      </c>
+      <c r="M44" s="18">
+        <v>19513103.66</v>
+      </c>
+      <c r="N44" s="18">
+        <v>15418276.24</v>
+      </c>
+      <c r="O44" s="18">
+        <v>14235045.949999999</v>
+      </c>
+      <c r="P44" s="18">
+        <v>17421941.510000002</v>
       </c>
       <c r="Q44" s="18">
-        <v>357.63</v>
-[...20 lines deleted...]
-        <v>243</v>
+        <v>16497713.98</v>
+      </c>
+      <c r="R44" s="18">
+        <v>16502144.24</v>
+      </c>
+      <c r="S44" s="18">
+        <v>17188088.239999998</v>
+      </c>
+      <c r="T44" s="18">
+        <v>19080341.93</v>
+      </c>
+      <c r="U44" s="18">
+        <v>0</v>
+      </c>
+      <c r="V44" s="18">
+        <v>0</v>
+      </c>
+      <c r="W44" s="18">
+        <v>0</v>
+      </c>
+      <c r="X44" s="18">
+        <v>0</v>
       </c>
       <c r="Y44" s="19">
-        <v>357.63</v>
+        <v>135856655.75</v>
       </c>
     </row>
     <row r="45" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A45" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B45" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C45" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="17" t="s">
         <v>100</v>
       </c>
       <c r="E45" s="16" t="s">
         <v>101</v>
       </c>
       <c r="F45" s="16" t="s">
         <v>85</v>
       </c>
       <c r="G45" s="16" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="H45" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I45" s="16" t="s">
         <v>87</v>
       </c>
       <c r="J45" s="16" t="s">
         <v>88</v>
       </c>
       <c r="K45" s="16" t="s">
-        <v>231</v>
-[...14 lines deleted...]
-        <v>243</v>
+        <v>229</v>
+      </c>
+      <c r="L45" s="57">
+        <v>0</v>
+      </c>
+      <c r="M45" s="18">
+        <v>0</v>
+      </c>
+      <c r="N45" s="18">
+        <v>0</v>
+      </c>
+      <c r="O45" s="18">
+        <v>0</v>
+      </c>
+      <c r="P45" s="18">
+        <v>0</v>
       </c>
       <c r="Q45" s="18">
-        <v>439.72</v>
-[...20 lines deleted...]
-        <v>243</v>
+        <v>357.63</v>
+      </c>
+      <c r="R45" s="18">
+        <v>0</v>
+      </c>
+      <c r="S45" s="18">
+        <v>0</v>
+      </c>
+      <c r="T45" s="18">
+        <v>0</v>
+      </c>
+      <c r="U45" s="18">
+        <v>0</v>
+      </c>
+      <c r="V45" s="18">
+        <v>0</v>
+      </c>
+      <c r="W45" s="18">
+        <v>0</v>
+      </c>
+      <c r="X45" s="18">
+        <v>0</v>
       </c>
       <c r="Y45" s="19">
-        <v>439.72</v>
+        <v>357.63</v>
       </c>
     </row>
     <row r="46" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A46" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B46" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C46" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D46" s="17" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="16" t="s">
         <v>101</v>
       </c>
       <c r="F46" s="16" t="s">
         <v>85</v>
       </c>
       <c r="G46" s="16" t="s">
-        <v>111</v>
+        <v>230</v>
       </c>
       <c r="H46" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I46" s="16" t="s">
-        <v>33</v>
+        <v>87</v>
       </c>
       <c r="J46" s="16" t="s">
-        <v>34</v>
+        <v>88</v>
       </c>
       <c r="K46" s="16" t="s">
-        <v>112</v>
-[...20 lines deleted...]
-        <v>243</v>
+        <v>231</v>
+      </c>
+      <c r="L46" s="57">
+        <v>0</v>
+      </c>
+      <c r="M46" s="18">
+        <v>0</v>
+      </c>
+      <c r="N46" s="18">
+        <v>0</v>
+      </c>
+      <c r="O46" s="18">
+        <v>0</v>
+      </c>
+      <c r="P46" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="18">
+        <v>439.72</v>
+      </c>
+      <c r="R46" s="18">
+        <v>0</v>
       </c>
       <c r="S46" s="18">
-        <v>9.16</v>
-[...14 lines deleted...]
-        <v>243</v>
+        <v>0</v>
+      </c>
+      <c r="T46" s="18">
+        <v>0</v>
+      </c>
+      <c r="U46" s="18">
+        <v>0</v>
+      </c>
+      <c r="V46" s="18">
+        <v>0</v>
+      </c>
+      <c r="W46" s="18">
+        <v>0</v>
+      </c>
+      <c r="X46" s="18">
+        <v>0</v>
       </c>
       <c r="Y46" s="19">
-        <v>9.16</v>
+        <v>439.72</v>
       </c>
     </row>
     <row r="47" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A47" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B47" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C47" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D47" s="17" t="s">
-        <v>109</v>
+        <v>100</v>
       </c>
       <c r="E47" s="16" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="F47" s="16" t="s">
         <v>85</v>
       </c>
       <c r="G47" s="16" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="H47" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I47" s="16" t="s">
-        <v>87</v>
+        <v>33</v>
       </c>
       <c r="J47" s="16" t="s">
-        <v>88</v>
+        <v>34</v>
       </c>
       <c r="K47" s="16" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>97461792</v>
+        <v>112</v>
+      </c>
+      <c r="L47" s="57">
+        <v>0</v>
       </c>
       <c r="M47" s="18">
-        <v>9754554.6400000006</v>
+        <v>0</v>
       </c>
       <c r="N47" s="18">
-        <v>7707560.1900000004</v>
+        <v>0</v>
       </c>
       <c r="O47" s="18">
-        <v>7116065.9900000002</v>
+        <v>0</v>
       </c>
       <c r="P47" s="18">
-        <v>8709187.5</v>
+        <v>0</v>
       </c>
       <c r="Q47" s="18">
-        <v>8247168.46</v>
+        <v>0</v>
       </c>
       <c r="R47" s="18">
-        <v>8248941.4000000004</v>
+        <v>0</v>
       </c>
       <c r="S47" s="18">
-        <v>8592284.7400000002</v>
-[...14 lines deleted...]
-        <v>243</v>
+        <v>9.16</v>
+      </c>
+      <c r="T47" s="18">
+        <v>0</v>
+      </c>
+      <c r="U47" s="18">
+        <v>0</v>
+      </c>
+      <c r="V47" s="18">
+        <v>0</v>
+      </c>
+      <c r="W47" s="18">
+        <v>0</v>
+      </c>
+      <c r="X47" s="18">
+        <v>0</v>
       </c>
       <c r="Y47" s="19">
-        <v>58375762.920000002</v>
+        <v>9.16</v>
       </c>
     </row>
     <row r="48" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A48" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B48" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C48" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D48" s="17" t="s">
         <v>109</v>
       </c>
       <c r="E48" s="16" t="s">
         <v>110</v>
       </c>
       <c r="F48" s="16" t="s">
         <v>85</v>
       </c>
       <c r="G48" s="16" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="H48" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I48" s="16" t="s">
-        <v>33</v>
+        <v>87</v>
       </c>
       <c r="J48" s="16" t="s">
-        <v>34</v>
+        <v>88</v>
       </c>
       <c r="K48" s="16" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>85</v>
+      </c>
+      <c r="L48" s="1">
+        <v>97461792</v>
       </c>
       <c r="M48" s="18">
-        <v>20636.77</v>
+        <v>9754554.6400000006</v>
       </c>
       <c r="N48" s="18">
-        <v>11189.07</v>
+        <v>7707560.1900000004</v>
       </c>
       <c r="O48" s="18">
-        <v>43824.7</v>
+        <v>7116065.9900000002</v>
       </c>
       <c r="P48" s="18">
-        <v>39905.68</v>
+        <v>8709187.5</v>
       </c>
       <c r="Q48" s="18">
-        <v>22452.27</v>
+        <v>8247168.46</v>
       </c>
       <c r="R48" s="18">
-        <v>34100.550000000003</v>
+        <v>8248941.4000000004</v>
       </c>
       <c r="S48" s="18">
-        <v>37674.300000000003</v>
-[...14 lines deleted...]
-        <v>243</v>
+        <v>8592284.7400000002</v>
+      </c>
+      <c r="T48" s="18">
+        <v>9538218.0099999998</v>
+      </c>
+      <c r="U48" s="18">
+        <v>0</v>
+      </c>
+      <c r="V48" s="18">
+        <v>0</v>
+      </c>
+      <c r="W48" s="18">
+        <v>0</v>
+      </c>
+      <c r="X48" s="18">
+        <v>0</v>
       </c>
       <c r="Y48" s="19">
-        <v>209783.34</v>
+        <v>67913980.930000007</v>
       </c>
     </row>
     <row r="49" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A49" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B49" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C49" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D49" s="17" t="s">
-        <v>189</v>
+        <v>109</v>
       </c>
       <c r="E49" s="16" t="s">
-        <v>190</v>
+        <v>110</v>
       </c>
       <c r="F49" s="16" t="s">
         <v>85</v>
       </c>
       <c r="G49" s="16" t="s">
-        <v>191</v>
+        <v>111</v>
       </c>
       <c r="H49" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I49" s="16" t="s">
-        <v>87</v>
+        <v>33</v>
       </c>
       <c r="J49" s="16" t="s">
-        <v>88</v>
+        <v>34</v>
       </c>
       <c r="K49" s="16" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-        <v>243</v>
+        <v>242</v>
+      </c>
+      <c r="L49" s="57">
+        <v>0</v>
+      </c>
+      <c r="M49" s="18">
+        <v>20636.77</v>
       </c>
       <c r="N49" s="18">
-        <v>379.5</v>
+        <v>11189.07</v>
       </c>
       <c r="O49" s="18">
-        <v>36.89</v>
+        <v>43824.7</v>
       </c>
       <c r="P49" s="18">
-        <v>6.4</v>
+        <v>39905.68</v>
       </c>
       <c r="Q49" s="18">
-        <v>276.62</v>
+        <v>22452.27</v>
       </c>
       <c r="R49" s="18">
-        <v>931.06</v>
+        <v>34100.550000000003</v>
       </c>
       <c r="S49" s="18">
-        <v>4345.8</v>
-[...14 lines deleted...]
-        <v>243</v>
+        <v>37674.300000000003</v>
+      </c>
+      <c r="T49" s="18">
+        <v>26711.46</v>
+      </c>
+      <c r="U49" s="18">
+        <v>0</v>
+      </c>
+      <c r="V49" s="18">
+        <v>0</v>
+      </c>
+      <c r="W49" s="18">
+        <v>0</v>
+      </c>
+      <c r="X49" s="18">
+        <v>0</v>
       </c>
       <c r="Y49" s="19">
-        <v>5976.27</v>
+        <v>236494.79999999996</v>
       </c>
     </row>
     <row r="50" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A50" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B50" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C50" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D50" s="17" t="s">
-        <v>113</v>
+        <v>189</v>
       </c>
       <c r="E50" s="16" t="s">
-        <v>114</v>
+        <v>190</v>
       </c>
       <c r="F50" s="16" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>85</v>
+      </c>
+      <c r="G50" s="16" t="s">
+        <v>191</v>
       </c>
       <c r="H50" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I50" s="16" t="s">
-        <v>42</v>
+        <v>87</v>
       </c>
       <c r="J50" s="16" t="s">
-        <v>59</v>
+        <v>88</v>
       </c>
       <c r="K50" s="16" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>159371805</v>
+        <v>192</v>
+      </c>
+      <c r="L50" s="57">
+        <v>0</v>
       </c>
       <c r="M50" s="18">
-        <v>15021638.060000001</v>
+        <v>0</v>
       </c>
       <c r="N50" s="18">
-        <v>12994941.720000001</v>
+        <v>379.5</v>
       </c>
       <c r="O50" s="18">
-        <v>17823707</v>
+        <v>36.89</v>
       </c>
       <c r="P50" s="18">
-        <v>14578416.32</v>
+        <v>6.4</v>
       </c>
       <c r="Q50" s="18">
-        <v>14801930.369999999</v>
+        <v>276.62</v>
       </c>
       <c r="R50" s="18">
-        <v>15638656.869999999</v>
+        <v>931.06</v>
       </c>
       <c r="S50" s="18">
-        <v>20063424.370000001</v>
-[...14 lines deleted...]
-        <v>243</v>
+        <v>4345.8</v>
+      </c>
+      <c r="T50" s="18">
+        <v>11994.09</v>
+      </c>
+      <c r="U50" s="18">
+        <v>0</v>
+      </c>
+      <c r="V50" s="18">
+        <v>0</v>
+      </c>
+      <c r="W50" s="18">
+        <v>0</v>
+      </c>
+      <c r="X50" s="18">
+        <v>0</v>
       </c>
       <c r="Y50" s="19">
-        <v>110922714.70999999</v>
+        <v>17970.36</v>
       </c>
     </row>
     <row r="51" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A51" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B51" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C51" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D51" s="17" t="s">
-        <v>204</v>
+        <v>113</v>
       </c>
       <c r="E51" s="16" t="s">
-        <v>205</v>
+        <v>114</v>
       </c>
       <c r="F51" s="16" t="s">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="G51" s="17" t="s">
-        <v>206</v>
+        <v>179</v>
       </c>
       <c r="H51" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I51" s="16" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>42</v>
+      </c>
+      <c r="J51" s="16" t="s">
+        <v>59</v>
       </c>
       <c r="K51" s="16" t="s">
-        <v>207</v>
-[...8 lines deleted...]
-        <v>243</v>
+        <v>180</v>
+      </c>
+      <c r="L51" s="1">
+        <v>159371805</v>
+      </c>
+      <c r="M51" s="18">
+        <v>15021638.060000001</v>
+      </c>
+      <c r="N51" s="18">
+        <v>12994941.720000001</v>
       </c>
       <c r="O51" s="18">
-        <v>886.77</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>17823707</v>
+      </c>
+      <c r="P51" s="18">
+        <v>14578416.32</v>
       </c>
       <c r="Q51" s="18">
-        <v>-886.77</v>
-[...23 lines deleted...]
-        <v>243</v>
+        <v>14801930.369999999</v>
+      </c>
+      <c r="R51" s="18">
+        <v>15638656.869999999</v>
+      </c>
+      <c r="S51" s="18">
+        <v>20063424.370000001</v>
+      </c>
+      <c r="T51" s="18">
+        <v>15725651.109999999</v>
+      </c>
+      <c r="U51" s="18">
+        <v>0</v>
+      </c>
+      <c r="V51" s="18">
+        <v>0</v>
+      </c>
+      <c r="W51" s="18">
+        <v>0</v>
+      </c>
+      <c r="X51" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y51" s="19">
+        <v>126648365.82000001</v>
       </c>
     </row>
     <row r="52" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A52" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B52" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C52" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D52" s="17" t="s">
-        <v>181</v>
+        <v>204</v>
       </c>
       <c r="E52" s="16" t="s">
-        <v>182</v>
+        <v>205</v>
       </c>
       <c r="F52" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G52" s="17" t="s">
         <v>206</v>
       </c>
       <c r="H52" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I52" s="16" t="s">
         <v>33</v>
       </c>
       <c r="J52" s="17" t="s">
         <v>47</v>
       </c>
       <c r="K52" s="16" t="s">
         <v>207</v>
       </c>
-      <c r="L52" s="57" t="s">
-[...12 lines deleted...]
-        <v>243</v>
+      <c r="L52" s="57">
+        <v>0</v>
+      </c>
+      <c r="M52" s="18">
+        <v>0</v>
+      </c>
+      <c r="N52" s="18">
+        <v>0</v>
+      </c>
+      <c r="O52" s="18">
+        <v>886.77</v>
+      </c>
+      <c r="P52" s="18">
+        <v>0</v>
       </c>
       <c r="Q52" s="18">
-        <v>2497.3200000000002</v>
-[...20 lines deleted...]
-        <v>243</v>
+        <v>-886.77</v>
+      </c>
+      <c r="R52" s="18">
+        <v>0</v>
+      </c>
+      <c r="S52" s="18">
+        <v>0</v>
+      </c>
+      <c r="T52" s="18">
+        <v>0</v>
+      </c>
+      <c r="U52" s="18">
+        <v>0</v>
+      </c>
+      <c r="V52" s="18">
+        <v>0</v>
+      </c>
+      <c r="W52" s="18">
+        <v>0</v>
+      </c>
+      <c r="X52" s="18">
+        <v>0</v>
       </c>
       <c r="Y52" s="19">
-        <v>2497.3200000000002</v>
+        <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A53" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B53" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C53" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D53" s="17" t="s">
         <v>181</v>
       </c>
       <c r="E53" s="16" t="s">
         <v>182</v>
       </c>
       <c r="F53" s="16" t="s">
         <v>31</v>
       </c>
-      <c r="G53" s="16" t="s">
-        <v>232</v>
+      <c r="G53" s="17" t="s">
+        <v>206</v>
       </c>
       <c r="H53" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I53" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="J53" s="16" t="s">
+      <c r="J53" s="17" t="s">
         <v>47</v>
       </c>
       <c r="K53" s="16" t="s">
-        <v>233</v>
-[...14 lines deleted...]
-        <v>243</v>
+        <v>207</v>
+      </c>
+      <c r="L53" s="57">
+        <v>0</v>
+      </c>
+      <c r="M53" s="18">
+        <v>0</v>
+      </c>
+      <c r="N53" s="18">
+        <v>0</v>
+      </c>
+      <c r="O53" s="18">
+        <v>0</v>
+      </c>
+      <c r="P53" s="18">
+        <v>0</v>
       </c>
       <c r="Q53" s="18">
-        <v>1253.6500000000001</v>
-[...20 lines deleted...]
-        <v>243</v>
+        <v>2497.3200000000002</v>
+      </c>
+      <c r="R53" s="18">
+        <v>0</v>
+      </c>
+      <c r="S53" s="18">
+        <v>0</v>
+      </c>
+      <c r="T53" s="18">
+        <v>0</v>
+      </c>
+      <c r="U53" s="18">
+        <v>0</v>
+      </c>
+      <c r="V53" s="18">
+        <v>0</v>
+      </c>
+      <c r="W53" s="18">
+        <v>0</v>
+      </c>
+      <c r="X53" s="18">
+        <v>0</v>
       </c>
       <c r="Y53" s="19">
-        <v>1253.6500000000001</v>
+        <v>2497.3200000000002</v>
       </c>
     </row>
     <row r="54" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A54" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B54" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C54" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D54" s="17" t="s">
         <v>181</v>
       </c>
       <c r="E54" s="16" t="s">
         <v>182</v>
       </c>
       <c r="F54" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G54" s="16" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="H54" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I54" s="16" t="s">
         <v>33</v>
       </c>
       <c r="J54" s="16" t="s">
         <v>47</v>
       </c>
       <c r="K54" s="16" t="s">
-        <v>235</v>
-[...14 lines deleted...]
-        <v>243</v>
+        <v>233</v>
+      </c>
+      <c r="L54" s="57">
+        <v>0</v>
+      </c>
+      <c r="M54" s="18">
+        <v>0</v>
+      </c>
+      <c r="N54" s="18">
+        <v>0</v>
+      </c>
+      <c r="O54" s="18">
+        <v>0</v>
+      </c>
+      <c r="P54" s="18">
+        <v>0</v>
       </c>
       <c r="Q54" s="18">
-        <v>279.44</v>
-[...20 lines deleted...]
-        <v>243</v>
+        <v>1253.6500000000001</v>
+      </c>
+      <c r="R54" s="18">
+        <v>0</v>
+      </c>
+      <c r="S54" s="18">
+        <v>0</v>
+      </c>
+      <c r="T54" s="18">
+        <v>0</v>
+      </c>
+      <c r="U54" s="18">
+        <v>0</v>
+      </c>
+      <c r="V54" s="18">
+        <v>0</v>
+      </c>
+      <c r="W54" s="18">
+        <v>0</v>
+      </c>
+      <c r="X54" s="18">
+        <v>0</v>
       </c>
       <c r="Y54" s="19">
-        <v>279.44</v>
+        <v>1253.6500000000001</v>
       </c>
     </row>
     <row r="55" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A55" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B55" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C55" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D55" s="17" t="s">
         <v>181</v>
       </c>
       <c r="E55" s="16" t="s">
         <v>182</v>
       </c>
       <c r="F55" s="16" t="s">
         <v>31</v>
       </c>
-      <c r="G55" s="17" t="s">
-        <v>193</v>
+      <c r="G55" s="16" t="s">
+        <v>234</v>
       </c>
       <c r="H55" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I55" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="J55" s="17" t="s">
+      <c r="J55" s="16" t="s">
         <v>47</v>
       </c>
       <c r="K55" s="16" t="s">
-        <v>194</v>
-[...5 lines deleted...]
-        <v>243</v>
+        <v>235</v>
+      </c>
+      <c r="L55" s="57">
+        <v>0</v>
+      </c>
+      <c r="M55" s="18">
+        <v>0</v>
       </c>
       <c r="N55" s="18">
-        <v>24940.880000000001</v>
+        <v>0</v>
       </c>
       <c r="O55" s="18">
-        <v>9022.3700000000008</v>
+        <v>0</v>
       </c>
       <c r="P55" s="18">
-        <v>11463.46</v>
+        <v>0</v>
       </c>
       <c r="Q55" s="18">
-        <v>10090.700000000001</v>
+        <v>279.44</v>
       </c>
       <c r="R55" s="18">
-        <v>9275.61</v>
+        <v>0</v>
       </c>
       <c r="S55" s="18">
-        <v>13099.47</v>
-[...14 lines deleted...]
-        <v>243</v>
+        <v>0</v>
+      </c>
+      <c r="T55" s="18">
+        <v>0</v>
+      </c>
+      <c r="U55" s="18">
+        <v>0</v>
+      </c>
+      <c r="V55" s="18">
+        <v>0</v>
+      </c>
+      <c r="W55" s="18">
+        <v>0</v>
+      </c>
+      <c r="X55" s="18">
+        <v>0</v>
       </c>
       <c r="Y55" s="19">
-        <v>77892.490000000005</v>
+        <v>279.44</v>
       </c>
     </row>
     <row r="56" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A56" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B56" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C56" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D56" s="17" t="s">
         <v>181</v>
       </c>
       <c r="E56" s="16" t="s">
         <v>182</v>
       </c>
       <c r="F56" s="16" t="s">
         <v>31</v>
       </c>
-      <c r="G56" s="16" t="s">
-        <v>210</v>
+      <c r="G56" s="17" t="s">
+        <v>193</v>
       </c>
       <c r="H56" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I56" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="J56" s="16" t="s">
+      <c r="J56" s="17" t="s">
         <v>47</v>
       </c>
       <c r="K56" s="16" t="s">
-        <v>216</v>
-[...11 lines deleted...]
-        <v>243</v>
+        <v>194</v>
+      </c>
+      <c r="L56" s="57">
+        <v>0</v>
+      </c>
+      <c r="M56" s="18">
+        <v>0</v>
+      </c>
+      <c r="N56" s="18">
+        <v>24940.880000000001</v>
+      </c>
+      <c r="O56" s="18">
+        <v>9022.3700000000008</v>
       </c>
       <c r="P56" s="18">
-        <v>502650.33</v>
+        <v>11463.46</v>
       </c>
       <c r="Q56" s="18">
-        <v>75223.740000000005</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>10090.700000000001</v>
+      </c>
+      <c r="R56" s="18">
+        <v>9275.61</v>
       </c>
       <c r="S56" s="18">
-        <v>951962.18</v>
-[...14 lines deleted...]
-        <v>243</v>
+        <v>13099.47</v>
+      </c>
+      <c r="T56" s="18">
+        <v>11218.98</v>
+      </c>
+      <c r="U56" s="18">
+        <v>0</v>
+      </c>
+      <c r="V56" s="18">
+        <v>0</v>
+      </c>
+      <c r="W56" s="18">
+        <v>0</v>
+      </c>
+      <c r="X56" s="18">
+        <v>0</v>
       </c>
       <c r="Y56" s="19">
-        <v>1529836.25</v>
+        <v>89111.47</v>
       </c>
     </row>
     <row r="57" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A57" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B57" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C57" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D57" s="17" t="s">
         <v>181</v>
       </c>
       <c r="E57" s="16" t="s">
         <v>182</v>
       </c>
       <c r="F57" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G57" s="16" t="s">
-        <v>236</v>
+        <v>210</v>
       </c>
       <c r="H57" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I57" s="16" t="s">
         <v>33</v>
       </c>
       <c r="J57" s="16" t="s">
         <v>47</v>
       </c>
       <c r="K57" s="16" t="s">
-        <v>237</v>
-[...14 lines deleted...]
-        <v>243</v>
+        <v>216</v>
+      </c>
+      <c r="L57" s="57">
+        <v>0</v>
+      </c>
+      <c r="M57" s="18">
+        <v>0</v>
+      </c>
+      <c r="N57" s="18">
+        <v>0</v>
+      </c>
+      <c r="O57" s="18">
+        <v>0</v>
+      </c>
+      <c r="P57" s="18">
+        <v>502650.33</v>
       </c>
       <c r="Q57" s="18">
-        <v>3175.37</v>
-[...20 lines deleted...]
-        <v>243</v>
+        <v>75223.740000000005</v>
+      </c>
+      <c r="R57" s="18">
+        <v>0</v>
+      </c>
+      <c r="S57" s="18">
+        <v>951962.18</v>
+      </c>
+      <c r="T57" s="18">
+        <v>0</v>
+      </c>
+      <c r="U57" s="18">
+        <v>0</v>
+      </c>
+      <c r="V57" s="18">
+        <v>0</v>
+      </c>
+      <c r="W57" s="18">
+        <v>0</v>
+      </c>
+      <c r="X57" s="18">
+        <v>0</v>
       </c>
       <c r="Y57" s="19">
-        <v>3175.37</v>
+        <v>1529836.25</v>
       </c>
     </row>
     <row r="58" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A58" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B58" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C58" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D58" s="17" t="s">
         <v>181</v>
       </c>
       <c r="E58" s="16" t="s">
         <v>182</v>
       </c>
       <c r="F58" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G58" s="16" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="H58" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I58" s="16" t="s">
         <v>33</v>
       </c>
       <c r="J58" s="16" t="s">
         <v>47</v>
       </c>
       <c r="K58" s="16" t="s">
-        <v>239</v>
-[...14 lines deleted...]
-        <v>243</v>
+        <v>237</v>
+      </c>
+      <c r="L58" s="57">
+        <v>0</v>
+      </c>
+      <c r="M58" s="18">
+        <v>0</v>
+      </c>
+      <c r="N58" s="18">
+        <v>0</v>
+      </c>
+      <c r="O58" s="18">
+        <v>0</v>
+      </c>
+      <c r="P58" s="18">
+        <v>0</v>
       </c>
       <c r="Q58" s="18">
-        <v>3693.9</v>
-[...20 lines deleted...]
-        <v>243</v>
+        <v>3175.37</v>
+      </c>
+      <c r="R58" s="18">
+        <v>0</v>
+      </c>
+      <c r="S58" s="18">
+        <v>0</v>
+      </c>
+      <c r="T58" s="18">
+        <v>0</v>
+      </c>
+      <c r="U58" s="18">
+        <v>0</v>
+      </c>
+      <c r="V58" s="18">
+        <v>0</v>
+      </c>
+      <c r="W58" s="18">
+        <v>0</v>
+      </c>
+      <c r="X58" s="18">
+        <v>0</v>
       </c>
       <c r="Y58" s="19">
-        <v>3693.9</v>
+        <v>3175.37</v>
       </c>
     </row>
     <row r="59" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A59" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B59" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C59" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D59" s="17" t="s">
         <v>181</v>
       </c>
       <c r="E59" s="16" t="s">
         <v>182</v>
       </c>
       <c r="F59" s="16" t="s">
         <v>31</v>
       </c>
-      <c r="G59" s="17" t="s">
-        <v>195</v>
+      <c r="G59" s="16" t="s">
+        <v>238</v>
       </c>
       <c r="H59" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I59" s="16" t="s">
         <v>33</v>
       </c>
       <c r="J59" s="16" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="K59" s="16" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>243</v>
+        <v>239</v>
+      </c>
+      <c r="L59" s="57">
+        <v>0</v>
+      </c>
+      <c r="M59" s="18">
+        <v>0</v>
       </c>
       <c r="N59" s="18">
-        <v>580</v>
+        <v>0</v>
       </c>
       <c r="O59" s="18">
-        <v>14054.58</v>
+        <v>0</v>
       </c>
       <c r="P59" s="18">
-        <v>7391.25</v>
+        <v>0</v>
       </c>
       <c r="Q59" s="18">
-        <v>658.62</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>3693.9</v>
+      </c>
+      <c r="R59" s="18">
+        <v>0</v>
       </c>
       <c r="S59" s="18">
-        <v>12244.27</v>
-[...14 lines deleted...]
-        <v>243</v>
+        <v>0</v>
+      </c>
+      <c r="T59" s="18">
+        <v>0</v>
+      </c>
+      <c r="U59" s="18">
+        <v>0</v>
+      </c>
+      <c r="V59" s="18">
+        <v>0</v>
+      </c>
+      <c r="W59" s="18">
+        <v>0</v>
+      </c>
+      <c r="X59" s="18">
+        <v>0</v>
       </c>
       <c r="Y59" s="19">
-        <v>34928.720000000001</v>
+        <v>3693.9</v>
       </c>
     </row>
     <row r="60" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A60" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B60" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C60" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D60" s="17" t="s">
         <v>181</v>
       </c>
       <c r="E60" s="16" t="s">
         <v>182</v>
       </c>
       <c r="F60" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G60" s="17" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="H60" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I60" s="16" t="s">
         <v>33</v>
       </c>
       <c r="J60" s="16" t="s">
-        <v>80</v>
+        <v>34</v>
       </c>
       <c r="K60" s="16" t="s">
-        <v>198</v>
-[...5 lines deleted...]
-        <v>243</v>
+        <v>196</v>
+      </c>
+      <c r="L60" s="57">
+        <v>0</v>
+      </c>
+      <c r="M60" s="18">
+        <v>0</v>
       </c>
       <c r="N60" s="18">
-        <v>10421.15</v>
+        <v>580</v>
       </c>
       <c r="O60" s="18">
-        <v>21562.27</v>
+        <v>14054.58</v>
       </c>
       <c r="P60" s="18">
-        <v>4318.58</v>
+        <v>7391.25</v>
       </c>
       <c r="Q60" s="18">
-        <v>20018.509999999998</v>
+        <v>658.62</v>
       </c>
       <c r="R60" s="18">
-        <v>39084.26</v>
+        <v>0</v>
       </c>
       <c r="S60" s="18">
-        <v>94154.45</v>
-[...14 lines deleted...]
-        <v>243</v>
+        <v>12244.27</v>
+      </c>
+      <c r="T60" s="18">
+        <v>6729.75</v>
+      </c>
+      <c r="U60" s="18">
+        <v>0</v>
+      </c>
+      <c r="V60" s="18">
+        <v>0</v>
+      </c>
+      <c r="W60" s="18">
+        <v>0</v>
+      </c>
+      <c r="X60" s="18">
+        <v>0</v>
       </c>
       <c r="Y60" s="19">
-        <v>189559.22</v>
+        <v>41658.47</v>
       </c>
     </row>
     <row r="61" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A61" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B61" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C61" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D61" s="17" t="s">
         <v>181</v>
       </c>
       <c r="E61" s="16" t="s">
         <v>182</v>
       </c>
       <c r="F61" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G61" s="17" t="s">
-        <v>183</v>
+        <v>197</v>
       </c>
       <c r="H61" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I61" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="J61" s="17" t="s">
-        <v>55</v>
+      <c r="J61" s="16" t="s">
+        <v>80</v>
       </c>
       <c r="K61" s="16" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>198</v>
+      </c>
+      <c r="L61" s="57">
+        <v>0</v>
       </c>
       <c r="M61" s="18">
-        <v>1435639.86</v>
+        <v>0</v>
       </c>
       <c r="N61" s="18">
-        <v>2108222.0499999998</v>
+        <v>10421.15</v>
       </c>
       <c r="O61" s="18">
-        <v>2544112.5699999998</v>
+        <v>21562.27</v>
       </c>
       <c r="P61" s="18">
-        <v>2262052.0499999998</v>
+        <v>4318.58</v>
       </c>
       <c r="Q61" s="18">
-        <v>2461743.7799999998</v>
+        <v>20018.509999999998</v>
       </c>
       <c r="R61" s="18">
-        <v>2435946.41</v>
+        <v>39084.26</v>
       </c>
       <c r="S61" s="18">
-        <v>2720795.16</v>
-[...14 lines deleted...]
-        <v>243</v>
+        <v>94154.45</v>
+      </c>
+      <c r="T61" s="18">
+        <v>79202.960000000006</v>
+      </c>
+      <c r="U61" s="18">
+        <v>0</v>
+      </c>
+      <c r="V61" s="18">
+        <v>0</v>
+      </c>
+      <c r="W61" s="18">
+        <v>0</v>
+      </c>
+      <c r="X61" s="18">
+        <v>0</v>
       </c>
       <c r="Y61" s="19">
-        <v>15968511.880000001</v>
+        <v>268762.18</v>
       </c>
     </row>
     <row r="62" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A62" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B62" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C62" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D62" s="17" t="s">
         <v>181</v>
       </c>
       <c r="E62" s="16" t="s">
         <v>182</v>
       </c>
       <c r="F62" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G62" s="17" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="H62" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I62" s="16" t="s">
         <v>33</v>
       </c>
       <c r="J62" s="17" t="s">
         <v>55</v>
       </c>
-      <c r="K62" s="17" t="s">
-[...3 lines deleted...]
-        <v>243</v>
+      <c r="K62" s="16" t="s">
+        <v>184</v>
+      </c>
+      <c r="L62" s="57">
+        <v>0</v>
       </c>
       <c r="M62" s="18">
-        <v>2668.9</v>
+        <v>1435639.86</v>
       </c>
       <c r="N62" s="18">
-        <v>26023.22</v>
+        <v>2108222.0499999998</v>
       </c>
       <c r="O62" s="18">
-        <v>19894.37</v>
+        <v>2544112.5699999998</v>
       </c>
       <c r="P62" s="18">
-        <v>16061.3</v>
+        <v>2262052.0499999998</v>
       </c>
       <c r="Q62" s="18">
-        <v>15447.64</v>
+        <v>2461743.7799999998</v>
       </c>
       <c r="R62" s="18">
-        <v>12873.24</v>
+        <v>2435946.41</v>
       </c>
       <c r="S62" s="18">
-        <v>14537.96</v>
-[...14 lines deleted...]
-        <v>243</v>
+        <v>2720795.16</v>
+      </c>
+      <c r="T62" s="18">
+        <v>2586503.23</v>
+      </c>
+      <c r="U62" s="18">
+        <v>0</v>
+      </c>
+      <c r="V62" s="18">
+        <v>0</v>
+      </c>
+      <c r="W62" s="18">
+        <v>0</v>
+      </c>
+      <c r="X62" s="18">
+        <v>0</v>
       </c>
       <c r="Y62" s="19">
-        <v>107506.63</v>
+        <v>18555015.109999999</v>
       </c>
     </row>
     <row r="63" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A63" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B63" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C63" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D63" s="17" t="s">
         <v>181</v>
       </c>
       <c r="E63" s="16" t="s">
         <v>182</v>
       </c>
       <c r="F63" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G63" s="17" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="H63" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I63" s="16" t="s">
         <v>33</v>
       </c>
       <c r="J63" s="17" t="s">
         <v>55</v>
       </c>
       <c r="K63" s="17" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>186</v>
+      </c>
+      <c r="L63" s="57">
+        <v>0</v>
       </c>
       <c r="M63" s="18">
-        <v>2527.33</v>
+        <v>2668.9</v>
       </c>
       <c r="N63" s="18">
-        <v>23292.720000000001</v>
+        <v>26023.22</v>
       </c>
       <c r="O63" s="18">
-        <v>20367.5</v>
+        <v>19894.37</v>
       </c>
       <c r="P63" s="18">
-        <v>16368.76</v>
+        <v>16061.3</v>
       </c>
       <c r="Q63" s="18">
-        <v>14827.41</v>
+        <v>15447.64</v>
       </c>
       <c r="R63" s="18">
-        <v>12875.35</v>
+        <v>12873.24</v>
       </c>
       <c r="S63" s="18">
-        <v>14628.72</v>
-[...14 lines deleted...]
-        <v>243</v>
+        <v>14537.96</v>
+      </c>
+      <c r="T63" s="18">
+        <v>15045.28</v>
+      </c>
+      <c r="U63" s="18">
+        <v>0</v>
+      </c>
+      <c r="V63" s="18">
+        <v>0</v>
+      </c>
+      <c r="W63" s="18">
+        <v>0</v>
+      </c>
+      <c r="X63" s="18">
+        <v>0</v>
       </c>
       <c r="Y63" s="19">
-        <v>104887.79</v>
+        <v>122551.91</v>
       </c>
     </row>
     <row r="64" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A64" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B64" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C64" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D64" s="17" t="s">
-        <v>115</v>
+        <v>181</v>
       </c>
       <c r="E64" s="16" t="s">
-        <v>116</v>
+        <v>182</v>
       </c>
       <c r="F64" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G64" s="17" t="s">
-        <v>117</v>
+        <v>187</v>
       </c>
       <c r="H64" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I64" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="J64" s="16" t="s">
+      <c r="J64" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="K64" s="17" t="s">
+        <v>188</v>
+      </c>
+      <c r="L64" s="57">
+        <v>0</v>
+      </c>
+      <c r="M64" s="18">
+        <v>2527.33</v>
+      </c>
+      <c r="N64" s="18">
+        <v>23292.720000000001</v>
+      </c>
+      <c r="O64" s="18">
+        <v>20367.5</v>
+      </c>
+      <c r="P64" s="18">
+        <v>16368.76</v>
+      </c>
+      <c r="Q64" s="18">
+        <v>14827.41</v>
+      </c>
+      <c r="R64" s="18">
+        <v>12875.35</v>
+      </c>
+      <c r="S64" s="18">
+        <v>14628.72</v>
+      </c>
+      <c r="T64" s="18">
+        <v>14342.3</v>
+      </c>
+      <c r="U64" s="18">
+        <v>0</v>
+      </c>
+      <c r="V64" s="18">
+        <v>0</v>
+      </c>
+      <c r="W64" s="18">
+        <v>0</v>
+      </c>
+      <c r="X64" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y64" s="19">
+        <v>119230.09000000001</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A65" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="B65" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="C65" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="D65" s="17" t="s">
+        <v>115</v>
+      </c>
+      <c r="E65" s="16" t="s">
+        <v>116</v>
+      </c>
+      <c r="F65" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="G65" s="17" t="s">
+        <v>117</v>
+      </c>
+      <c r="H65" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="I65" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="J65" s="16" t="s">
         <v>80</v>
       </c>
-      <c r="K64" s="16" t="s">
+      <c r="K65" s="16" t="s">
         <v>118</v>
       </c>
-      <c r="L64" s="57" t="s">
-[...2 lines deleted...]
-      <c r="M64" s="18">
+      <c r="L65" s="57">
+        <v>0</v>
+      </c>
+      <c r="M65" s="18">
         <v>1884.42</v>
       </c>
-      <c r="N64" s="18">
+      <c r="N65" s="18">
         <v>-1884.42</v>
       </c>
-      <c r="O64" s="18" t="s">
-[...34 lines deleted...]
-      <c r="A65" s="2" t="s">
+      <c r="O65" s="18">
+        <v>0</v>
+      </c>
+      <c r="P65" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q65" s="18">
+        <v>0</v>
+      </c>
+      <c r="R65" s="18">
+        <v>0</v>
+      </c>
+      <c r="S65" s="18">
+        <v>0</v>
+      </c>
+      <c r="T65" s="18">
+        <v>0</v>
+      </c>
+      <c r="U65" s="18">
+        <v>0</v>
+      </c>
+      <c r="V65" s="18">
+        <v>0</v>
+      </c>
+      <c r="W65" s="18">
+        <v>0</v>
+      </c>
+      <c r="X65" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y65" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A66" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="B65" s="2"/>
-[...9 lines deleted...]
-      <c r="L65" s="20">
+      <c r="B66" s="2"/>
+      <c r="C66" s="2"/>
+      <c r="D66" s="2"/>
+      <c r="E66" s="2"/>
+      <c r="F66" s="2"/>
+      <c r="G66" s="2"/>
+      <c r="H66" s="2"/>
+      <c r="I66" s="2"/>
+      <c r="J66" s="2"/>
+      <c r="K66" s="2"/>
+      <c r="L66" s="20">
         <v>1625327528</v>
       </c>
-      <c r="M65" s="20">
+      <c r="M66" s="20">
         <v>148076042.34</v>
       </c>
-      <c r="N65" s="20">
-[...5 lines deleted...]
-      <c r="P65" s="20">
+      <c r="N66" s="20">
+        <v>148859543.13000003</v>
+      </c>
+      <c r="O66" s="20">
+        <v>144407772.02000004</v>
+      </c>
+      <c r="P66" s="20">
         <v>227535949.19</v>
       </c>
-      <c r="Q65" s="20">
-[...2 lines deleted...]
-      <c r="R65" s="20">
+      <c r="Q66" s="20">
+        <v>161441486.41999996</v>
+      </c>
+      <c r="R66" s="20">
         <v>151755901.91999999</v>
       </c>
-      <c r="S65" s="20">
-[...50 lines deleted...]
-      <c r="A67" s="23" t="s">
+      <c r="S66" s="20">
+        <v>170246135.71000004</v>
+      </c>
+      <c r="T66" s="20">
+        <v>179408250.25</v>
+      </c>
+      <c r="U66" s="20">
+        <v>0</v>
+      </c>
+      <c r="V66" s="20">
+        <v>0</v>
+      </c>
+      <c r="W66" s="20">
+        <v>0</v>
+      </c>
+      <c r="X66" s="20">
+        <v>0</v>
+      </c>
+      <c r="Y66" s="20">
+        <v>1331731080.9800003</v>
+      </c>
+      <c r="Z66" s="56"/>
+    </row>
+    <row r="67" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A67" s="21"/>
+      <c r="B67" s="21"/>
+      <c r="C67" s="21"/>
+      <c r="D67" s="21"/>
+      <c r="E67" s="21"/>
+      <c r="F67" s="21"/>
+      <c r="G67" s="21"/>
+      <c r="H67" s="21"/>
+      <c r="I67" s="21"/>
+      <c r="J67" s="21"/>
+      <c r="K67" s="21"/>
+      <c r="L67" s="22"/>
+      <c r="M67" s="22"/>
+      <c r="N67" s="22"/>
+      <c r="O67" s="22"/>
+      <c r="P67" s="22"/>
+      <c r="Q67" s="22"/>
+      <c r="R67" s="22"/>
+      <c r="S67" s="22"/>
+      <c r="T67" s="22"/>
+      <c r="U67" s="22"/>
+      <c r="V67" s="22"/>
+      <c r="W67" s="22"/>
+      <c r="X67" s="22"/>
+      <c r="Y67" s="22"/>
+    </row>
+    <row r="68" spans="1:26" ht="18" x14ac:dyDescent="0.25">
+      <c r="A68" s="23" t="s">
         <v>120</v>
       </c>
-      <c r="B67" s="23"/>
-[...25 lines deleted...]
-      <c r="A68" s="12" t="s">
+      <c r="B68" s="23"/>
+      <c r="C68" s="23"/>
+      <c r="D68" s="23"/>
+      <c r="E68" s="23"/>
+      <c r="F68" s="23"/>
+      <c r="G68" s="23"/>
+      <c r="H68" s="23"/>
+      <c r="I68" s="23"/>
+      <c r="J68" s="23"/>
+      <c r="K68" s="23"/>
+      <c r="L68" s="23"/>
+      <c r="M68" s="23"/>
+      <c r="N68" s="23"/>
+      <c r="O68" s="23"/>
+      <c r="P68" s="23"/>
+      <c r="Q68" s="23"/>
+      <c r="R68" s="23"/>
+      <c r="S68" s="23"/>
+      <c r="T68" s="23"/>
+      <c r="U68" s="23"/>
+      <c r="V68" s="23"/>
+      <c r="W68" s="23"/>
+      <c r="X68" s="23"/>
+      <c r="Y68" s="23"/>
+    </row>
+    <row r="69" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A69" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="B68" s="12" t="s">
+      <c r="B69" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="C68" s="12" t="s">
+      <c r="C69" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="D68" s="12" t="s">
+      <c r="D69" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E68" s="12" t="s">
+      <c r="E69" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="F68" s="24" t="s">
+      <c r="F69" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="G68" s="12" t="s">
+      <c r="G69" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="H68" s="12" t="s">
+      <c r="H69" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="I68" s="12" t="s">
+      <c r="I69" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="J68" s="12" t="s">
+      <c r="J69" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="K68" s="12" t="s">
+      <c r="K69" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="L68" s="25" t="s">
+      <c r="L69" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="M68" s="14" t="s">
+      <c r="M69" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="N68" s="14" t="s">
+      <c r="N69" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="O68" s="14" t="s">
+      <c r="O69" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="P68" s="14" t="s">
+      <c r="P69" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="Q68" s="14" t="s">
+      <c r="Q69" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="R68" s="14" t="s">
+      <c r="R69" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="S68" s="14" t="s">
+      <c r="S69" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="T68" s="14" t="s">
+      <c r="T69" s="14" t="s">
         <v>22</v>
       </c>
-      <c r="U68" s="14" t="s">
+      <c r="U69" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="V68" s="14" t="s">
+      <c r="V69" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="W68" s="14" t="s">
+      <c r="W69" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="X68" s="14" t="s">
+      <c r="X69" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="Y68" s="14" t="s">
+      <c r="Y69" s="14" t="s">
         <v>27</v>
-      </c>
-[...75 lines deleted...]
-        <v>286.89</v>
       </c>
     </row>
     <row r="70" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A70" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B70" s="16" t="s">
         <v>29</v>
       </c>
       <c r="C70" s="16" t="s">
         <v>30</v>
       </c>
       <c r="D70" s="17" t="s">
         <v>44</v>
       </c>
       <c r="E70" s="16" t="s">
         <v>45</v>
       </c>
       <c r="F70" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G70" s="17" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="H70" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I70" s="16" t="s">
         <v>33</v>
       </c>
       <c r="J70" s="17" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="K70" s="17" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
       <c r="L70" s="1">
         <v>0</v>
       </c>
       <c r="M70" s="18">
         <v>0</v>
       </c>
       <c r="N70" s="18">
         <v>0</v>
       </c>
       <c r="O70" s="18">
-        <v>0</v>
+        <v>286.89</v>
       </c>
       <c r="P70" s="18">
-        <v>1248.0999999999999</v>
+        <v>0</v>
       </c>
       <c r="Q70" s="18">
         <v>0</v>
       </c>
       <c r="R70" s="18">
         <v>0</v>
       </c>
       <c r="S70" s="18">
-        <v>233.57</v>
+        <v>0</v>
       </c>
       <c r="T70" s="18">
         <v>0</v>
       </c>
       <c r="U70" s="18">
         <v>0</v>
       </c>
       <c r="V70" s="18">
         <v>0</v>
       </c>
       <c r="W70" s="18">
         <v>0</v>
       </c>
       <c r="X70" s="18">
         <v>0</v>
       </c>
       <c r="Y70" s="19">
-        <v>1481.67</v>
+        <v>286.89</v>
       </c>
     </row>
     <row r="71" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A71" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B71" s="16" t="s">
         <v>29</v>
       </c>
       <c r="C71" s="16" t="s">
         <v>30</v>
       </c>
       <c r="D71" s="17" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="E71" s="16" t="s">
-        <v>68</v>
+        <v>45</v>
       </c>
       <c r="F71" s="16" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="G71" s="17" t="s">
-        <v>170</v>
+        <v>54</v>
       </c>
       <c r="H71" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I71" s="16" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="J71" s="17" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="K71" s="17" t="s">
-        <v>217</v>
+        <v>199</v>
       </c>
       <c r="L71" s="1">
         <v>0</v>
       </c>
       <c r="M71" s="18">
         <v>0</v>
       </c>
       <c r="N71" s="18">
         <v>0</v>
       </c>
       <c r="O71" s="18">
         <v>0</v>
       </c>
       <c r="P71" s="18">
-        <v>87435.73</v>
+        <v>1248.0999999999999</v>
       </c>
       <c r="Q71" s="18">
         <v>0</v>
       </c>
       <c r="R71" s="18">
         <v>0</v>
       </c>
-      <c r="S71" s="18" t="s">
-        <v>243</v>
+      <c r="S71" s="18">
+        <v>233.57</v>
       </c>
       <c r="T71" s="18">
         <v>0</v>
       </c>
       <c r="U71" s="18">
         <v>0</v>
       </c>
       <c r="V71" s="18">
         <v>0</v>
       </c>
       <c r="W71" s="18">
         <v>0</v>
       </c>
       <c r="X71" s="18">
         <v>0</v>
       </c>
       <c r="Y71" s="19">
-        <v>87435.73</v>
+        <v>1481.6699999999998</v>
       </c>
     </row>
     <row r="72" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A72" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B72" s="16" t="s">
         <v>29</v>
       </c>
       <c r="C72" s="16" t="s">
         <v>30</v>
       </c>
       <c r="D72" s="17" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E72" s="16" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F72" s="16" t="s">
         <v>58</v>
       </c>
       <c r="G72" s="17" t="s">
         <v>170</v>
       </c>
       <c r="H72" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I72" s="16" t="s">
         <v>42</v>
       </c>
       <c r="J72" s="17" t="s">
         <v>59</v>
       </c>
       <c r="K72" s="17" t="s">
         <v>217</v>
       </c>
       <c r="L72" s="1">
         <v>0</v>
       </c>
       <c r="M72" s="18">
         <v>0</v>
       </c>
       <c r="N72" s="18">
         <v>0</v>
       </c>
       <c r="O72" s="18">
         <v>0</v>
       </c>
       <c r="P72" s="18">
-        <v>1274688.24</v>
+        <v>87435.73</v>
       </c>
       <c r="Q72" s="18">
         <v>0</v>
       </c>
       <c r="R72" s="18">
         <v>0</v>
       </c>
-      <c r="S72" s="18" t="s">
-        <v>243</v>
+      <c r="S72" s="18">
+        <v>0</v>
       </c>
       <c r="T72" s="18">
         <v>0</v>
       </c>
       <c r="U72" s="18">
         <v>0</v>
       </c>
       <c r="V72" s="18">
         <v>0</v>
       </c>
       <c r="W72" s="18">
         <v>0</v>
       </c>
       <c r="X72" s="18">
         <v>0</v>
       </c>
       <c r="Y72" s="19">
-        <v>1274688.24</v>
+        <v>87435.73</v>
       </c>
     </row>
     <row r="73" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A73" s="15" t="s">
-        <v>76</v>
+        <v>28</v>
       </c>
       <c r="B73" s="16" t="s">
-        <v>77</v>
+        <v>29</v>
       </c>
       <c r="C73" s="16" t="s">
-        <v>77</v>
+        <v>30</v>
       </c>
       <c r="D73" s="17" t="s">
-        <v>44</v>
+        <v>69</v>
       </c>
       <c r="E73" s="16" t="s">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="F73" s="16" t="s">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="G73" s="17" t="s">
-        <v>54</v>
+        <v>170</v>
       </c>
       <c r="H73" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I73" s="16" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="J73" s="17" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="K73" s="17" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="L73" s="1">
         <v>0</v>
       </c>
       <c r="M73" s="18">
-        <v>54606.79</v>
+        <v>0</v>
       </c>
       <c r="N73" s="18">
         <v>0</v>
       </c>
       <c r="O73" s="18">
         <v>0</v>
       </c>
       <c r="P73" s="18">
-        <v>0</v>
+        <v>1274688.24</v>
       </c>
       <c r="Q73" s="18">
         <v>0</v>
       </c>
       <c r="R73" s="18">
         <v>0</v>
       </c>
-      <c r="S73" s="18" t="s">
-        <v>243</v>
+      <c r="S73" s="18">
+        <v>0</v>
       </c>
       <c r="T73" s="18">
         <v>0</v>
       </c>
       <c r="U73" s="18">
         <v>0</v>
       </c>
       <c r="V73" s="18">
         <v>0</v>
       </c>
       <c r="W73" s="18">
         <v>0</v>
       </c>
       <c r="X73" s="18">
         <v>0</v>
       </c>
       <c r="Y73" s="19">
-        <v>54606.79</v>
+        <v>1274688.24</v>
       </c>
     </row>
     <row r="74" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A74" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B74" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C74" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D74" s="17" t="s">
-        <v>83</v>
+        <v>44</v>
       </c>
       <c r="E74" s="16" t="s">
-        <v>218</v>
+        <v>45</v>
       </c>
       <c r="F74" s="16" t="s">
-        <v>85</v>
+        <v>31</v>
       </c>
       <c r="G74" s="17" t="s">
-        <v>86</v>
+        <v>54</v>
       </c>
       <c r="H74" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I74" s="16" t="s">
-        <v>87</v>
+        <v>33</v>
       </c>
       <c r="J74" s="17" t="s">
-        <v>88</v>
+        <v>55</v>
       </c>
       <c r="K74" s="17" t="s">
-        <v>219</v>
+        <v>199</v>
       </c>
       <c r="L74" s="1">
         <v>0</v>
       </c>
       <c r="M74" s="18">
-        <v>0</v>
+        <v>54606.79</v>
       </c>
       <c r="N74" s="18">
         <v>0</v>
       </c>
       <c r="O74" s="18">
         <v>0</v>
       </c>
       <c r="P74" s="18">
-        <v>50767.22</v>
+        <v>0</v>
       </c>
       <c r="Q74" s="18">
-        <v>89237.43</v>
+        <v>0</v>
       </c>
       <c r="R74" s="18">
-        <v>727.9</v>
+        <v>0</v>
       </c>
       <c r="S74" s="18">
-        <v>25903.64</v>
+        <v>0</v>
       </c>
       <c r="T74" s="18">
         <v>0</v>
       </c>
       <c r="U74" s="18">
         <v>0</v>
       </c>
       <c r="V74" s="18">
         <v>0</v>
       </c>
       <c r="W74" s="18">
         <v>0</v>
       </c>
       <c r="X74" s="18">
         <v>0</v>
       </c>
       <c r="Y74" s="19">
-        <v>166636.19</v>
+        <v>54606.79</v>
       </c>
     </row>
     <row r="75" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A75" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B75" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C75" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D75" s="17" t="s">
-        <v>94</v>
+        <v>83</v>
       </c>
       <c r="E75" s="16" t="s">
-        <v>95</v>
+        <v>218</v>
       </c>
       <c r="F75" s="16" t="s">
         <v>85</v>
       </c>
       <c r="G75" s="17" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H75" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I75" s="16" t="s">
         <v>87</v>
       </c>
       <c r="J75" s="17" t="s">
         <v>88</v>
       </c>
       <c r="K75" s="17" t="s">
-        <v>200</v>
+        <v>219</v>
       </c>
       <c r="L75" s="1">
         <v>0</v>
       </c>
       <c r="M75" s="18">
         <v>0</v>
       </c>
       <c r="N75" s="18">
-        <v>39554.83</v>
+        <v>0</v>
       </c>
       <c r="O75" s="18">
         <v>0</v>
       </c>
       <c r="P75" s="18">
-        <v>0</v>
+        <v>50767.22</v>
       </c>
       <c r="Q75" s="18">
-        <v>1187.79</v>
+        <v>89237.43</v>
       </c>
       <c r="R75" s="18">
-        <v>0</v>
+        <v>727.9</v>
       </c>
       <c r="S75" s="18">
-        <v>1286.81</v>
+        <v>25903.64</v>
       </c>
       <c r="T75" s="18">
         <v>0</v>
       </c>
       <c r="U75" s="18">
         <v>0</v>
       </c>
       <c r="V75" s="18">
         <v>0</v>
       </c>
       <c r="W75" s="18">
         <v>0</v>
       </c>
       <c r="X75" s="18">
         <v>0</v>
       </c>
       <c r="Y75" s="19">
-        <v>42029.43</v>
+        <v>166636.19</v>
       </c>
     </row>
     <row r="76" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A76" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B76" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C76" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D76" s="17" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="E76" s="16" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="F76" s="16" t="s">
-        <v>102</v>
+        <v>85</v>
       </c>
       <c r="G76" s="17" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="H76" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I76" s="16" t="s">
         <v>87</v>
       </c>
       <c r="J76" s="17" t="s">
         <v>88</v>
       </c>
       <c r="K76" s="17" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="L76" s="1">
         <v>0</v>
       </c>
       <c r="M76" s="18">
-        <v>83772.09</v>
+        <v>0</v>
       </c>
       <c r="N76" s="18">
-        <v>40273.589999999997</v>
+        <v>39554.83</v>
       </c>
       <c r="O76" s="18">
-        <v>99260.84</v>
+        <v>0</v>
       </c>
       <c r="P76" s="18">
-        <v>159424.56</v>
+        <v>0</v>
       </c>
       <c r="Q76" s="18">
-        <v>63741.51</v>
+        <v>1187.79</v>
       </c>
       <c r="R76" s="18">
-        <v>120871.18</v>
+        <v>0</v>
       </c>
       <c r="S76" s="18">
-        <v>168386.96</v>
+        <v>1286.81</v>
       </c>
       <c r="T76" s="18">
         <v>0</v>
       </c>
       <c r="U76" s="18">
         <v>0</v>
       </c>
       <c r="V76" s="18">
         <v>0</v>
       </c>
       <c r="W76" s="18">
         <v>0</v>
       </c>
       <c r="X76" s="18">
         <v>0</v>
       </c>
       <c r="Y76" s="19">
-        <v>735730.73</v>
+        <v>42029.43</v>
       </c>
     </row>
     <row r="77" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A77" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B77" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C77" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D77" s="17" t="s">
         <v>100</v>
       </c>
       <c r="E77" s="16" t="s">
         <v>101</v>
       </c>
       <c r="F77" s="16" t="s">
         <v>102</v>
       </c>
       <c r="G77" s="17" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="H77" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I77" s="16" t="s">
         <v>87</v>
       </c>
       <c r="J77" s="17" t="s">
         <v>88</v>
       </c>
       <c r="K77" s="17" t="s">
-        <v>220</v>
+        <v>201</v>
       </c>
       <c r="L77" s="1">
         <v>0</v>
       </c>
       <c r="M77" s="18">
-        <v>0</v>
+        <v>83772.09</v>
       </c>
       <c r="N77" s="18">
-        <v>0</v>
+        <v>40273.589999999997</v>
       </c>
       <c r="O77" s="18">
-        <v>0</v>
+        <v>99260.84</v>
       </c>
       <c r="P77" s="18">
-        <v>258312.85</v>
+        <v>159424.56</v>
       </c>
       <c r="Q77" s="18">
-        <v>5133.38</v>
+        <v>63741.51</v>
       </c>
       <c r="R77" s="18">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>120871.18</v>
+      </c>
+      <c r="S77" s="18">
+        <v>168386.96</v>
       </c>
       <c r="T77" s="18">
-        <v>0</v>
+        <v>110878.91</v>
       </c>
       <c r="U77" s="18">
         <v>0</v>
       </c>
       <c r="V77" s="18">
         <v>0</v>
       </c>
       <c r="W77" s="18">
         <v>0</v>
       </c>
       <c r="X77" s="18">
         <v>0</v>
       </c>
       <c r="Y77" s="19">
-        <v>263446.23</v>
+        <v>846609.64</v>
       </c>
     </row>
     <row r="78" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A78" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B78" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C78" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D78" s="17" t="s">
         <v>100</v>
       </c>
       <c r="E78" s="16" t="s">
         <v>101</v>
       </c>
       <c r="F78" s="16" t="s">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="G78" s="17" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="H78" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I78" s="16" t="s">
         <v>87</v>
       </c>
       <c r="J78" s="17" t="s">
         <v>88</v>
       </c>
       <c r="K78" s="17" t="s">
-        <v>202</v>
+        <v>220</v>
       </c>
       <c r="L78" s="1">
         <v>0</v>
       </c>
       <c r="M78" s="18">
-        <v>4858.3500000000004</v>
+        <v>0</v>
       </c>
       <c r="N78" s="18">
-        <v>72287.81</v>
+        <v>0</v>
       </c>
       <c r="O78" s="18">
-        <v>1486.26</v>
+        <v>0</v>
       </c>
       <c r="P78" s="18">
-        <v>8171.77</v>
+        <v>258312.85</v>
       </c>
       <c r="Q78" s="18">
-        <v>22630.29</v>
+        <v>5133.38</v>
       </c>
       <c r="R78" s="18">
         <v>0</v>
       </c>
       <c r="S78" s="18">
-        <v>3737.9</v>
+        <v>0</v>
       </c>
       <c r="T78" s="18">
         <v>0</v>
       </c>
       <c r="U78" s="18">
         <v>0</v>
       </c>
       <c r="V78" s="18">
         <v>0</v>
       </c>
       <c r="W78" s="18">
         <v>0</v>
       </c>
       <c r="X78" s="18">
         <v>0</v>
       </c>
       <c r="Y78" s="19">
-        <v>113172.38</v>
+        <v>263446.23</v>
       </c>
     </row>
     <row r="79" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A79" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B79" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C79" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D79" s="17" t="s">
-        <v>109</v>
+        <v>100</v>
       </c>
       <c r="E79" s="16" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="F79" s="16" t="s">
         <v>85</v>
       </c>
       <c r="G79" s="17" t="s">
         <v>108</v>
       </c>
       <c r="H79" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I79" s="16" t="s">
         <v>87</v>
       </c>
       <c r="J79" s="17" t="s">
         <v>88</v>
       </c>
       <c r="K79" s="17" t="s">
         <v>202</v>
       </c>
       <c r="L79" s="1">
         <v>0</v>
       </c>
       <c r="M79" s="18">
-        <v>0</v>
+        <v>4858.3500000000004</v>
       </c>
       <c r="N79" s="18">
-        <v>36136.51</v>
+        <v>72287.81</v>
       </c>
       <c r="O79" s="18">
-        <v>0</v>
+        <v>1486.26</v>
       </c>
       <c r="P79" s="18">
-        <v>0</v>
+        <v>8171.77</v>
       </c>
       <c r="Q79" s="18">
-        <v>1085.1300000000001</v>
+        <v>22630.29</v>
       </c>
       <c r="R79" s="18">
         <v>0</v>
       </c>
       <c r="S79" s="18">
-        <v>1175.6099999999999</v>
+        <v>3737.9</v>
       </c>
       <c r="T79" s="18">
-        <v>0</v>
+        <v>10966.93</v>
       </c>
       <c r="U79" s="18">
         <v>0</v>
       </c>
       <c r="V79" s="18">
         <v>0</v>
       </c>
       <c r="W79" s="18">
         <v>0</v>
       </c>
       <c r="X79" s="18">
         <v>0</v>
       </c>
       <c r="Y79" s="19">
-        <v>38397.25</v>
+        <v>124139.31</v>
       </c>
     </row>
     <row r="80" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A80" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B80" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C80" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D80" s="17" t="s">
-        <v>181</v>
+        <v>109</v>
       </c>
       <c r="E80" s="16" t="s">
-        <v>182</v>
+        <v>110</v>
       </c>
       <c r="F80" s="16" t="s">
-        <v>31</v>
+        <v>85</v>
       </c>
       <c r="G80" s="17" t="s">
-        <v>193</v>
+        <v>108</v>
       </c>
       <c r="H80" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I80" s="16" t="s">
-        <v>33</v>
+        <v>87</v>
       </c>
       <c r="J80" s="17" t="s">
-        <v>47</v>
+        <v>88</v>
       </c>
       <c r="K80" s="17" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="L80" s="1">
         <v>0</v>
       </c>
       <c r="M80" s="18">
         <v>0</v>
       </c>
       <c r="N80" s="18">
-        <v>0</v>
+        <v>36136.51</v>
       </c>
       <c r="O80" s="18">
-        <v>1470.03</v>
+        <v>0</v>
       </c>
       <c r="P80" s="18">
         <v>0</v>
       </c>
       <c r="Q80" s="18">
-        <v>0</v>
+        <v>1085.1300000000001</v>
       </c>
       <c r="R80" s="18">
         <v>0</v>
       </c>
-      <c r="S80" s="18" t="s">
-        <v>243</v>
+      <c r="S80" s="18">
+        <v>1175.6099999999999</v>
       </c>
       <c r="T80" s="18">
         <v>0</v>
       </c>
       <c r="U80" s="18">
         <v>0</v>
       </c>
       <c r="V80" s="18">
         <v>0</v>
       </c>
       <c r="W80" s="18">
         <v>0</v>
       </c>
       <c r="X80" s="18">
         <v>0</v>
       </c>
       <c r="Y80" s="19">
-        <v>1470.03</v>
+        <v>38397.25</v>
       </c>
     </row>
     <row r="81" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A81" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B81" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C81" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D81" s="17" t="s">
         <v>181</v>
       </c>
       <c r="E81" s="16" t="s">
         <v>182</v>
       </c>
       <c r="F81" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G81" s="17" t="s">
-        <v>210</v>
+        <v>193</v>
       </c>
       <c r="H81" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I81" s="16" t="s">
         <v>33</v>
       </c>
       <c r="J81" s="17" t="s">
         <v>47</v>
       </c>
       <c r="K81" s="17" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="L81" s="1">
         <v>0</v>
       </c>
       <c r="M81" s="18">
         <v>0</v>
       </c>
       <c r="N81" s="18">
         <v>0</v>
       </c>
       <c r="O81" s="18">
-        <v>1395.49</v>
+        <v>1470.03</v>
       </c>
       <c r="P81" s="18">
-        <v>215984.74</v>
+        <v>0</v>
       </c>
       <c r="Q81" s="18">
-        <v>17173.66</v>
+        <v>0</v>
       </c>
       <c r="R81" s="18">
-        <v>11354.95</v>
+        <v>0</v>
       </c>
       <c r="S81" s="18">
-        <v>244.34</v>
+        <v>0</v>
       </c>
       <c r="T81" s="18">
         <v>0</v>
       </c>
       <c r="U81" s="18">
         <v>0</v>
       </c>
       <c r="V81" s="18">
         <v>0</v>
       </c>
       <c r="W81" s="18">
         <v>0</v>
       </c>
       <c r="X81" s="18">
         <v>0</v>
       </c>
       <c r="Y81" s="19">
-        <v>246153.18</v>
+        <v>1470.03</v>
       </c>
     </row>
     <row r="82" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A82" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B82" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C82" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D82" s="17" t="s">
         <v>181</v>
       </c>
       <c r="E82" s="16" t="s">
         <v>182</v>
       </c>
       <c r="F82" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G82" s="17" t="s">
-        <v>183</v>
+        <v>210</v>
       </c>
       <c r="H82" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I82" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="J82" s="16" t="s">
+      <c r="J82" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="K82" s="17" t="s">
+        <v>211</v>
+      </c>
+      <c r="L82" s="1">
+        <v>0</v>
+      </c>
+      <c r="M82" s="18">
+        <v>0</v>
+      </c>
+      <c r="N82" s="18">
+        <v>0</v>
+      </c>
+      <c r="O82" s="18">
+        <v>1395.49</v>
+      </c>
+      <c r="P82" s="18">
+        <v>215984.74</v>
+      </c>
+      <c r="Q82" s="18">
+        <v>17173.66</v>
+      </c>
+      <c r="R82" s="18">
+        <v>11354.95</v>
+      </c>
+      <c r="S82" s="18">
+        <v>244.34</v>
+      </c>
+      <c r="T82" s="18">
+        <v>241.7</v>
+      </c>
+      <c r="U82" s="18">
+        <v>0</v>
+      </c>
+      <c r="V82" s="18">
+        <v>0</v>
+      </c>
+      <c r="W82" s="18">
+        <v>0</v>
+      </c>
+      <c r="X82" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y82" s="19">
+        <v>246394.88</v>
+      </c>
+    </row>
+    <row r="83" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A83" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="B83" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="C83" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="D83" s="17" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="16" t="s">
+        <v>182</v>
+      </c>
+      <c r="F83" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="G83" s="17" t="s">
+        <v>183</v>
+      </c>
+      <c r="H83" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="I83" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="J83" s="16" t="s">
         <v>55</v>
       </c>
-      <c r="K82" s="16" t="s">
+      <c r="K83" s="16" t="s">
         <v>203</v>
       </c>
-      <c r="L82" s="1">
-[...5 lines deleted...]
-      <c r="N82" s="18">
+      <c r="L83" s="1">
+        <v>0</v>
+      </c>
+      <c r="M83" s="18">
+        <v>0</v>
+      </c>
+      <c r="N83" s="18">
         <v>33.03</v>
       </c>
-      <c r="O82" s="18">
+      <c r="O83" s="18">
         <v>85187.66</v>
       </c>
-      <c r="P82" s="18">
+      <c r="P83" s="18">
         <v>45271.23</v>
       </c>
-      <c r="Q82" s="18">
+      <c r="Q83" s="18">
         <v>86867.94</v>
       </c>
-      <c r="R82" s="18">
+      <c r="R83" s="18">
         <v>69702.94</v>
       </c>
-      <c r="S82" s="18">
+      <c r="S83" s="18">
         <v>42737.4</v>
       </c>
-      <c r="T82" s="18">
-[...19 lines deleted...]
-      <c r="A83" s="2" t="s">
+      <c r="T83" s="18">
+        <v>52517.59</v>
+      </c>
+      <c r="U83" s="18">
+        <v>0</v>
+      </c>
+      <c r="V83" s="18">
+        <v>0</v>
+      </c>
+      <c r="W83" s="18">
+        <v>0</v>
+      </c>
+      <c r="X83" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y83" s="19">
+        <v>382317.79000000004</v>
+      </c>
+    </row>
+    <row r="84" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A84" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="L83" s="26">
-[...2 lines deleted...]
-      <c r="M83" s="26">
+      <c r="L84" s="26">
+        <v>0</v>
+      </c>
+      <c r="M84" s="26">
         <v>143237.23000000001</v>
       </c>
-      <c r="N83" s="26">
+      <c r="N84" s="26">
         <v>188285.77</v>
       </c>
-      <c r="O83" s="26">
+      <c r="O84" s="26">
         <v>189087.16999999998</v>
       </c>
-      <c r="P83" s="26">
+      <c r="P84" s="26">
         <v>2101304.4400000004</v>
       </c>
-      <c r="Q83" s="26">
+      <c r="Q84" s="26">
         <v>287057.13</v>
       </c>
-      <c r="R83" s="26">
+      <c r="R84" s="26">
         <v>202656.97</v>
       </c>
-      <c r="S83" s="26">
-[...39 lines deleted...]
-      <c r="A85" s="29" t="s">
+      <c r="S84" s="26">
+        <v>243706.22999999995</v>
+      </c>
+      <c r="T84" s="26">
+        <v>174605.13</v>
+      </c>
+      <c r="U84" s="26">
+        <v>0</v>
+      </c>
+      <c r="V84" s="26">
+        <v>0</v>
+      </c>
+      <c r="W84" s="26">
+        <v>0</v>
+      </c>
+      <c r="X84" s="26">
+        <v>0</v>
+      </c>
+      <c r="Y84" s="26">
+        <v>3529940.07</v>
+      </c>
+    </row>
+    <row r="85" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A85" s="2"/>
+      <c r="L85" s="27"/>
+      <c r="M85" s="28"/>
+      <c r="N85" s="28"/>
+      <c r="O85" s="28"/>
+      <c r="P85" s="28"/>
+      <c r="Q85" s="28"/>
+      <c r="R85" s="28"/>
+      <c r="S85" s="28"/>
+      <c r="T85" s="28"/>
+      <c r="U85" s="28"/>
+      <c r="V85" s="28"/>
+      <c r="W85" s="28"/>
+      <c r="X85" s="28"/>
+      <c r="Y85" s="20"/>
+    </row>
+    <row r="86" spans="1:25" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A86" s="29" t="s">
         <v>122</v>
       </c>
-      <c r="B85" s="29"/>
-[...9 lines deleted...]
-      <c r="L85" s="30">
+      <c r="B86" s="29"/>
+      <c r="C86" s="29"/>
+      <c r="D86" s="29"/>
+      <c r="E86" s="29"/>
+      <c r="F86" s="29"/>
+      <c r="G86" s="29"/>
+      <c r="H86" s="29"/>
+      <c r="I86" s="29"/>
+      <c r="J86" s="29"/>
+      <c r="K86" s="29"/>
+      <c r="L86" s="30">
         <v>1625327528</v>
       </c>
-      <c r="M85" s="31">
+      <c r="M86" s="31">
         <v>147932805.11000001</v>
       </c>
-      <c r="N85" s="31">
+      <c r="N86" s="31">
         <v>148671257.36000001</v>
       </c>
-      <c r="O85" s="31">
+      <c r="O86" s="31">
         <v>144218684.85000005</v>
       </c>
-      <c r="P85" s="31">
+      <c r="P86" s="31">
         <v>225434644.75</v>
       </c>
-      <c r="Q85" s="31">
+      <c r="Q86" s="31">
         <v>161154429.28999996</v>
       </c>
-      <c r="R85" s="31">
+      <c r="R86" s="31">
         <v>151553244.94999999</v>
       </c>
-      <c r="S85" s="31">
+      <c r="S86" s="31">
         <v>170002429.47999999</v>
       </c>
-      <c r="T85" s="31">
-[...46 lines deleted...]
-      <c r="A87" s="10" t="s">
+      <c r="T86" s="31">
+        <v>179233645.12</v>
+      </c>
+      <c r="U86" s="31">
+        <v>0</v>
+      </c>
+      <c r="V86" s="31">
+        <v>0</v>
+      </c>
+      <c r="W86" s="31">
+        <v>0</v>
+      </c>
+      <c r="X86" s="31">
+        <v>0</v>
+      </c>
+      <c r="Y86" s="31">
+        <v>1328201140.9100003</v>
+      </c>
+    </row>
+    <row r="87" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A87" s="32"/>
+      <c r="B87" s="32"/>
+      <c r="C87" s="32"/>
+      <c r="D87" s="32"/>
+      <c r="E87" s="32"/>
+      <c r="F87" s="32"/>
+      <c r="G87" s="32"/>
+      <c r="H87" s="32"/>
+      <c r="I87" s="32"/>
+      <c r="J87" s="32"/>
+      <c r="K87" s="32"/>
+      <c r="L87" s="33"/>
+      <c r="M87" s="33"/>
+      <c r="N87" s="33"/>
+      <c r="O87" s="33"/>
+      <c r="P87" s="33"/>
+      <c r="Q87" s="33"/>
+      <c r="R87" s="33"/>
+      <c r="S87" s="33"/>
+      <c r="T87" s="33"/>
+      <c r="U87" s="33"/>
+      <c r="V87" s="33"/>
+      <c r="W87" s="33"/>
+      <c r="X87" s="33"/>
+      <c r="Y87" s="33"/>
+    </row>
+    <row r="88" spans="1:25" ht="18" x14ac:dyDescent="0.25">
+      <c r="A88" s="10" t="s">
         <v>123</v>
       </c>
-      <c r="B87" s="10"/>
-[...25 lines deleted...]
-      <c r="A88" s="12" t="s">
+      <c r="B88" s="10"/>
+      <c r="C88" s="10"/>
+      <c r="D88" s="10"/>
+      <c r="E88" s="10"/>
+      <c r="F88" s="10"/>
+      <c r="G88" s="10"/>
+      <c r="H88" s="10"/>
+      <c r="I88" s="10"/>
+      <c r="J88" s="10"/>
+      <c r="K88" s="10"/>
+      <c r="L88" s="10"/>
+      <c r="M88" s="10"/>
+      <c r="N88" s="10"/>
+      <c r="O88" s="10"/>
+      <c r="P88" s="10"/>
+      <c r="Q88" s="10"/>
+      <c r="R88" s="10"/>
+      <c r="S88" s="10"/>
+      <c r="T88" s="10"/>
+      <c r="U88" s="10"/>
+      <c r="V88" s="10"/>
+      <c r="W88" s="10"/>
+      <c r="X88" s="10"/>
+      <c r="Y88" s="10"/>
+    </row>
+    <row r="89" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A89" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="B88" s="12" t="s">
+      <c r="B89" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="C88" s="12" t="s">
+      <c r="C89" s="12" t="s">
         <v>124</v>
       </c>
-      <c r="D88" s="12" t="s">
+      <c r="D89" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E88" s="12" t="s">
+      <c r="E89" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="F88" s="34" t="s">
+      <c r="F89" s="34" t="s">
         <v>125</v>
       </c>
-      <c r="G88" s="35" t="s">
+      <c r="G89" s="35" t="s">
         <v>126</v>
       </c>
-      <c r="H88" s="35" t="s">
+      <c r="H89" s="35" t="s">
         <v>127</v>
       </c>
-      <c r="I88" s="36"/>
-[...2 lines deleted...]
-      <c r="L88" s="39" t="s">
+      <c r="I89" s="36"/>
+      <c r="J89" s="37"/>
+      <c r="K89" s="38"/>
+      <c r="L89" s="39" t="s">
         <v>14</v>
       </c>
-      <c r="M88" s="40" t="s">
+      <c r="M89" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="N88" s="40" t="s">
+      <c r="N89" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="O88" s="40" t="s">
+      <c r="O89" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="P88" s="40" t="s">
+      <c r="P89" s="40" t="s">
         <v>18</v>
       </c>
-      <c r="Q88" s="40" t="s">
+      <c r="Q89" s="40" t="s">
         <v>19</v>
       </c>
-      <c r="R88" s="40" t="s">
+      <c r="R89" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="S88" s="40" t="s">
+      <c r="S89" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="T88" s="40" t="s">
+      <c r="T89" s="40" t="s">
         <v>22</v>
       </c>
-      <c r="U88" s="40" t="s">
+      <c r="U89" s="40" t="s">
         <v>23</v>
       </c>
-      <c r="V88" s="40" t="s">
+      <c r="V89" s="40" t="s">
         <v>24</v>
       </c>
-      <c r="W88" s="40" t="s">
+      <c r="W89" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="X88" s="40" t="s">
+      <c r="X89" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="Y88" s="40" t="s">
+      <c r="Y89" s="40" t="s">
         <v>27</v>
-      </c>
-[...69 lines deleted...]
-        <v>61023800.310000002</v>
       </c>
     </row>
     <row r="90" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A90" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B90" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C90" s="16" t="s">
-        <v>128</v>
+        <v>212</v>
       </c>
       <c r="D90" s="17" t="s">
         <v>100</v>
       </c>
       <c r="E90" s="16" t="s">
         <v>101</v>
       </c>
       <c r="F90" s="15" t="s">
         <v>129</v>
       </c>
       <c r="G90" s="16" t="s">
         <v>130</v>
       </c>
       <c r="H90" s="41" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="I90" s="42"/>
       <c r="J90" s="42"/>
       <c r="K90" s="43"/>
       <c r="L90" s="1">
-        <v>19476394</v>
+        <v>92080949</v>
       </c>
       <c r="M90" s="1">
-        <v>1929585.27</v>
+        <v>5680413.9699999997</v>
       </c>
       <c r="N90" s="1">
-        <v>1517697.86</v>
+        <v>7609977.0800000001</v>
       </c>
       <c r="O90" s="1">
-        <v>1407755.3</v>
+        <v>9615474.9000000004</v>
       </c>
       <c r="P90" s="1">
-        <v>1722612.04</v>
+        <v>8785617.8699999992</v>
       </c>
       <c r="Q90" s="1">
-        <v>1630437.36</v>
+        <v>9243081.6600000001</v>
       </c>
       <c r="R90" s="1">
-        <v>1631995.41</v>
+        <v>9676965.6799999997</v>
       </c>
       <c r="S90" s="1">
-        <v>1699576.5</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>10412269.15</v>
+      </c>
+      <c r="T90" s="1">
+        <v>10121595.880000001</v>
       </c>
       <c r="U90" s="1" t="s">
         <v>243</v>
       </c>
       <c r="V90" s="1" t="s">
         <v>243</v>
       </c>
       <c r="W90" s="1" t="s">
         <v>243</v>
       </c>
       <c r="X90" s="1" t="s">
         <v>243</v>
       </c>
       <c r="Y90" s="19">
-        <v>11539659.74</v>
+        <v>71145396.189999998</v>
       </c>
     </row>
     <row r="91" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A91" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B91" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C91" s="16" t="s">
         <v>128</v>
       </c>
       <c r="D91" s="17" t="s">
         <v>100</v>
       </c>
       <c r="E91" s="16" t="s">
         <v>101</v>
       </c>
-      <c r="F91" s="15">
-        <v>540096</v>
+      <c r="F91" s="15" t="s">
+        <v>129</v>
       </c>
       <c r="G91" s="16" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="H91" s="41" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="I91" s="42"/>
       <c r="J91" s="42"/>
       <c r="K91" s="43"/>
       <c r="L91" s="1">
-        <v>97461792</v>
+        <v>19476394</v>
       </c>
       <c r="M91" s="1">
-        <v>9655834.5099999998</v>
+        <v>1929585.27</v>
       </c>
       <c r="N91" s="1">
-        <v>7594709.3499999996</v>
+        <v>1517697.86</v>
       </c>
       <c r="O91" s="1">
-        <v>7044546.0099999998</v>
+        <v>1407755.3</v>
       </c>
       <c r="P91" s="1">
-        <v>8620120.0700000003</v>
+        <v>1722612.04</v>
       </c>
       <c r="Q91" s="1">
-        <v>8158868.9199999999</v>
+        <v>1630437.36</v>
       </c>
       <c r="R91" s="1">
-        <v>8166665.5499999998</v>
+        <v>1631995.41</v>
       </c>
       <c r="S91" s="1">
-        <v>8504863</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>1699576.5</v>
+      </c>
+      <c r="T91" s="1">
+        <v>1886490.58</v>
       </c>
       <c r="U91" s="1" t="s">
         <v>243</v>
       </c>
       <c r="V91" s="1" t="s">
         <v>243</v>
       </c>
       <c r="W91" s="1" t="s">
         <v>243</v>
       </c>
       <c r="X91" s="1" t="s">
         <v>243</v>
       </c>
       <c r="Y91" s="19">
-        <v>57745607.409999996</v>
+        <v>13426150.32</v>
       </c>
     </row>
     <row r="92" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A92" s="44" t="s">
+      <c r="A92" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="B92" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="C92" s="16" t="s">
+        <v>128</v>
+      </c>
+      <c r="D92" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="E92" s="16" t="s">
+        <v>101</v>
+      </c>
+      <c r="F92" s="15">
+        <v>540096</v>
+      </c>
+      <c r="G92" s="16" t="s">
+        <v>133</v>
+      </c>
+      <c r="H92" s="41" t="s">
+        <v>134</v>
+      </c>
+      <c r="I92" s="42"/>
+      <c r="J92" s="42"/>
+      <c r="K92" s="43"/>
+      <c r="L92" s="1">
+        <v>97461792</v>
+      </c>
+      <c r="M92" s="1">
+        <v>9655834.5099999998</v>
+      </c>
+      <c r="N92" s="1">
+        <v>7594709.3499999996</v>
+      </c>
+      <c r="O92" s="1">
+        <v>7044546.0099999998</v>
+      </c>
+      <c r="P92" s="1">
+        <v>8620120.0700000003</v>
+      </c>
+      <c r="Q92" s="1">
+        <v>8158868.9199999999</v>
+      </c>
+      <c r="R92" s="1">
+        <v>8166665.5499999998</v>
+      </c>
+      <c r="S92" s="1">
+        <v>8504863</v>
+      </c>
+      <c r="T92" s="1">
+        <v>9440184.4299999997</v>
+      </c>
+      <c r="U92" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="V92" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="W92" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="X92" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="Y92" s="19">
+        <v>67185791.840000004</v>
+      </c>
+    </row>
+    <row r="93" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A93" s="44" t="s">
         <v>135</v>
       </c>
-      <c r="B92" s="44"/>
-[...9 lines deleted...]
-      <c r="L92" s="20">
+      <c r="B93" s="44"/>
+      <c r="C93" s="44"/>
+      <c r="D93" s="44"/>
+      <c r="E93" s="44"/>
+      <c r="F93" s="44"/>
+      <c r="G93" s="44"/>
+      <c r="H93" s="44"/>
+      <c r="I93" s="44"/>
+      <c r="J93" s="44"/>
+      <c r="K93" s="44"/>
+      <c r="L93" s="20">
         <v>209019135</v>
       </c>
-      <c r="M92" s="20">
+      <c r="M93" s="20">
         <v>17265833.75</v>
       </c>
-      <c r="N92" s="20">
+      <c r="N93" s="20">
         <v>16722384.289999999</v>
       </c>
-      <c r="O92" s="20">
+      <c r="O93" s="20">
         <v>18067776.210000001</v>
       </c>
-      <c r="P92" s="20">
+      <c r="P93" s="20">
         <v>19128349.98</v>
       </c>
-      <c r="Q92" s="20">
+      <c r="Q93" s="20">
         <v>19032387.939999998</v>
       </c>
-      <c r="R92" s="20">
+      <c r="R93" s="20">
         <v>19475626.640000001</v>
       </c>
-      <c r="S92" s="20">
+      <c r="S93" s="20">
         <v>20616708.649999999</v>
       </c>
-      <c r="T92" s="20" t="s">
+      <c r="T93" s="20">
+        <v>21448270.890000001</v>
+      </c>
+      <c r="U93" s="20" t="s">
         <v>243</v>
       </c>
-      <c r="U92" s="20" t="s">
+      <c r="V93" s="20" t="s">
         <v>243</v>
       </c>
-      <c r="V92" s="20" t="s">
+      <c r="W93" s="20" t="s">
         <v>243</v>
       </c>
-      <c r="W92" s="20" t="s">
+      <c r="X93" s="20" t="s">
         <v>243</v>
       </c>
-      <c r="X92" s="20" t="s">
+      <c r="Y93" s="20">
+        <v>151757338.34999999</v>
+      </c>
+    </row>
+    <row r="94" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A94" s="32"/>
+      <c r="B94" s="32"/>
+      <c r="C94" s="32"/>
+      <c r="D94" s="32"/>
+      <c r="E94" s="32"/>
+      <c r="F94" s="32"/>
+      <c r="G94" s="32"/>
+      <c r="H94" s="32"/>
+      <c r="I94" s="32"/>
+      <c r="J94" s="32"/>
+      <c r="K94" s="32"/>
+      <c r="L94" s="33"/>
+      <c r="M94" s="33"/>
+      <c r="N94" s="33"/>
+      <c r="O94" s="33"/>
+      <c r="P94" s="33"/>
+      <c r="Q94" s="33"/>
+      <c r="R94" s="33"/>
+      <c r="S94" s="33"/>
+      <c r="T94" s="33"/>
+      <c r="U94" s="33"/>
+      <c r="V94" s="33"/>
+      <c r="W94" s="33"/>
+      <c r="X94" s="33"/>
+      <c r="Y94" s="33"/>
+    </row>
+    <row r="95" spans="1:25" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A95" s="45" t="s">
+        <v>136</v>
+      </c>
+      <c r="B95" s="45"/>
+      <c r="C95" s="45"/>
+      <c r="D95" s="45"/>
+      <c r="E95" s="45"/>
+      <c r="F95" s="45"/>
+      <c r="G95" s="45"/>
+      <c r="H95" s="45"/>
+      <c r="I95" s="45"/>
+      <c r="J95" s="45"/>
+      <c r="K95" s="45"/>
+      <c r="L95" s="31">
+        <v>1416308393</v>
+      </c>
+      <c r="M95" s="31">
+        <v>130810208.59</v>
+      </c>
+      <c r="N95" s="31">
+        <v>132137158.84000003</v>
+      </c>
+      <c r="O95" s="31">
+        <v>126339995.81000003</v>
+      </c>
+      <c r="P95" s="31">
+        <v>208407599.21000001</v>
+      </c>
+      <c r="Q95" s="31">
+        <v>142409098.47999996</v>
+      </c>
+      <c r="R95" s="31">
+        <v>132280275.27999999</v>
+      </c>
+      <c r="S95" s="31">
+        <v>149629427.06</v>
+      </c>
+      <c r="T95" s="31">
+        <v>157959979.36000001</v>
+      </c>
+      <c r="U95" s="31" t="s">
         <v>243</v>
       </c>
-      <c r="Y92" s="20">
-[...68 lines deleted...]
-      <c r="T94" s="31" t="s">
+      <c r="V95" s="31" t="s">
         <v>243</v>
       </c>
-      <c r="U94" s="31" t="s">
+      <c r="W95" s="31" t="s">
         <v>243</v>
       </c>
-      <c r="V94" s="31" t="s">
+      <c r="X95" s="31" t="s">
         <v>243</v>
       </c>
-      <c r="W94" s="31" t="s">
-[...37 lines deleted...]
-      <c r="A96" s="10" t="s">
+      <c r="Y95" s="31">
+        <v>1179973742.6300004</v>
+      </c>
+    </row>
+    <row r="96" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A96" s="32"/>
+      <c r="B96" s="32"/>
+      <c r="C96" s="32"/>
+      <c r="D96" s="32"/>
+      <c r="E96" s="32"/>
+      <c r="F96" s="32"/>
+      <c r="G96" s="32"/>
+      <c r="H96" s="32"/>
+      <c r="I96" s="32"/>
+      <c r="J96" s="32"/>
+      <c r="K96" s="32"/>
+      <c r="L96" s="46"/>
+      <c r="M96" s="46"/>
+      <c r="N96" s="46"/>
+      <c r="O96" s="46"/>
+      <c r="P96" s="46"/>
+      <c r="Q96" s="46"/>
+      <c r="R96" s="46"/>
+      <c r="S96" s="46"/>
+      <c r="T96" s="46"/>
+      <c r="U96" s="46"/>
+      <c r="V96" s="46"/>
+      <c r="W96" s="46"/>
+      <c r="X96" s="46"/>
+      <c r="Y96" s="46"/>
+    </row>
+    <row r="97" spans="1:25" ht="18" x14ac:dyDescent="0.25">
+      <c r="A97" s="10" t="s">
         <v>137</v>
       </c>
-      <c r="B96" s="10"/>
-[...25 lines deleted...]
-      <c r="A97" s="12" t="s">
+      <c r="B97" s="10"/>
+      <c r="C97" s="10"/>
+      <c r="D97" s="10"/>
+      <c r="E97" s="10"/>
+      <c r="F97" s="10"/>
+      <c r="G97" s="10"/>
+      <c r="H97" s="10"/>
+      <c r="I97" s="10"/>
+      <c r="J97" s="10"/>
+      <c r="K97" s="10"/>
+      <c r="L97" s="10"/>
+      <c r="M97" s="10"/>
+      <c r="N97" s="10"/>
+      <c r="O97" s="10"/>
+      <c r="P97" s="10"/>
+      <c r="Q97" s="10"/>
+      <c r="R97" s="10"/>
+      <c r="S97" s="10"/>
+      <c r="T97" s="10"/>
+      <c r="U97" s="10"/>
+      <c r="V97" s="10"/>
+      <c r="W97" s="10"/>
+      <c r="X97" s="10"/>
+      <c r="Y97" s="10"/>
+    </row>
+    <row r="98" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A98" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="B97" s="12" t="s">
+      <c r="B98" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="C97" s="12" t="s">
+      <c r="C98" s="12" t="s">
         <v>124</v>
       </c>
-      <c r="D97" s="12" t="s">
+      <c r="D98" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E97" s="12" t="s">
+      <c r="E98" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="F97" s="34" t="s">
+      <c r="F98" s="34" t="s">
         <v>125</v>
       </c>
-      <c r="G97" s="35" t="s">
+      <c r="G98" s="35" t="s">
         <v>126</v>
       </c>
-      <c r="H97" s="35" t="s">
+      <c r="H98" s="35" t="s">
         <v>127</v>
       </c>
-      <c r="I97" s="36"/>
-[...2 lines deleted...]
-      <c r="L97" s="39" t="s">
+      <c r="I98" s="36"/>
+      <c r="J98" s="37"/>
+      <c r="K98" s="38"/>
+      <c r="L98" s="39" t="s">
         <v>14</v>
       </c>
-      <c r="M97" s="40" t="s">
+      <c r="M98" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="N97" s="40" t="s">
+      <c r="N98" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="O97" s="40" t="s">
+      <c r="O98" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="P97" s="40" t="s">
+      <c r="P98" s="40" t="s">
         <v>18</v>
       </c>
-      <c r="Q97" s="40" t="s">
+      <c r="Q98" s="40" t="s">
         <v>19</v>
       </c>
-      <c r="R97" s="40" t="s">
+      <c r="R98" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="S97" s="40" t="s">
+      <c r="S98" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="T97" s="40" t="s">
+      <c r="T98" s="40" t="s">
         <v>22</v>
       </c>
-      <c r="U97" s="40" t="s">
+      <c r="U98" s="40" t="s">
         <v>23</v>
       </c>
-      <c r="V97" s="40" t="s">
+      <c r="V98" s="40" t="s">
         <v>24</v>
       </c>
-      <c r="W97" s="40" t="s">
+      <c r="W98" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="X97" s="40" t="s">
+      <c r="X98" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="Y97" s="40" t="s">
+      <c r="Y98" s="40" t="s">
         <v>27</v>
-      </c>
-[...69 lines deleted...]
-        <v>2141152994.4000001</v>
       </c>
     </row>
     <row r="99" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A99" s="15" t="s">
         <v>213</v>
       </c>
       <c r="B99" s="16" t="s">
         <v>138</v>
       </c>
       <c r="C99" s="16" t="s">
-        <v>214</v>
+        <v>139</v>
       </c>
       <c r="D99" s="17" t="s">
         <v>140</v>
       </c>
       <c r="E99" s="16" t="s">
         <v>141</v>
       </c>
       <c r="F99" s="47" t="s">
-        <v>76</v>
+        <v>28</v>
       </c>
       <c r="G99" s="48" t="s">
-        <v>77</v>
+        <v>29</v>
       </c>
       <c r="H99" s="41" t="s">
-        <v>215</v>
+        <v>142</v>
       </c>
       <c r="I99" s="42"/>
       <c r="J99" s="42"/>
       <c r="K99" s="43"/>
       <c r="L99" s="1">
-        <v>0</v>
+        <v>3104274970</v>
       </c>
       <c r="M99" s="1">
-        <v>0</v>
+        <v>322477036.58999997</v>
       </c>
       <c r="N99" s="1">
-        <v>0</v>
+        <v>298358573.69</v>
       </c>
       <c r="O99" s="1">
-        <v>1248453.43</v>
+        <v>297211725.63999999</v>
       </c>
       <c r="P99" s="1">
-        <v>0</v>
+        <v>301653642.31999999</v>
       </c>
       <c r="Q99" s="1">
-        <v>0</v>
+        <v>308390724.5</v>
       </c>
       <c r="R99" s="1">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>243</v>
+        <v>306327910.94</v>
+      </c>
+      <c r="S99" s="1">
+        <v>306733380.72000003</v>
+      </c>
+      <c r="T99" s="1">
+        <v>293652347.41000003</v>
       </c>
       <c r="U99" s="1" t="s">
         <v>243</v>
       </c>
       <c r="V99" s="1" t="s">
         <v>243</v>
       </c>
       <c r="W99" s="1" t="s">
         <v>243</v>
       </c>
       <c r="X99" s="1" t="s">
         <v>243</v>
       </c>
       <c r="Y99" s="1">
-        <v>1248453.43</v>
+        <v>2434805341.8099999</v>
       </c>
     </row>
     <row r="100" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A100" s="15" t="s">
         <v>213</v>
       </c>
       <c r="B100" s="16" t="s">
         <v>138</v>
       </c>
       <c r="C100" s="16" t="s">
         <v>214</v>
       </c>
       <c r="D100" s="17" t="s">
-        <v>221</v>
+        <v>140</v>
       </c>
       <c r="E100" s="16" t="s">
-        <v>222</v>
+        <v>141</v>
       </c>
       <c r="F100" s="47" t="s">
         <v>76</v>
       </c>
       <c r="G100" s="48" t="s">
         <v>77</v>
       </c>
       <c r="H100" s="41" t="s">
         <v>215</v>
       </c>
       <c r="I100" s="42"/>
       <c r="J100" s="42"/>
       <c r="K100" s="43"/>
       <c r="L100" s="1">
         <v>0</v>
       </c>
       <c r="M100" s="1">
         <v>0</v>
       </c>
       <c r="N100" s="1">
         <v>0</v>
       </c>
       <c r="O100" s="1">
-        <v>0</v>
+        <v>1248453.43</v>
       </c>
       <c r="P100" s="1">
-        <v>10142974.27</v>
+        <v>0</v>
       </c>
       <c r="Q100" s="1">
         <v>0</v>
       </c>
       <c r="R100" s="1">
         <v>0</v>
       </c>
       <c r="S100" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="T100" s="1" t="s">
-        <v>243</v>
+      <c r="T100" s="1">
+        <v>0</v>
       </c>
       <c r="U100" s="1" t="s">
         <v>243</v>
       </c>
       <c r="V100" s="1" t="s">
         <v>243</v>
       </c>
       <c r="W100" s="1" t="s">
         <v>243</v>
       </c>
       <c r="X100" s="1" t="s">
         <v>243</v>
       </c>
       <c r="Y100" s="1">
+        <v>1248453.43</v>
+      </c>
+    </row>
+    <row r="101" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A101" s="15" t="s">
+        <v>213</v>
+      </c>
+      <c r="B101" s="16" t="s">
+        <v>138</v>
+      </c>
+      <c r="C101" s="16" t="s">
+        <v>214</v>
+      </c>
+      <c r="D101" s="17" t="s">
+        <v>221</v>
+      </c>
+      <c r="E101" s="16" t="s">
+        <v>222</v>
+      </c>
+      <c r="F101" s="47" t="s">
+        <v>76</v>
+      </c>
+      <c r="G101" s="48" t="s">
+        <v>77</v>
+      </c>
+      <c r="H101" s="41" t="s">
+        <v>215</v>
+      </c>
+      <c r="I101" s="42"/>
+      <c r="J101" s="42"/>
+      <c r="K101" s="43"/>
+      <c r="L101" s="1">
+        <v>0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>0</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0</v>
+      </c>
+      <c r="O101" s="1">
+        <v>0</v>
+      </c>
+      <c r="P101" s="1">
+        <v>10142974.27</v>
+      </c>
+      <c r="Q101" s="1">
+        <v>0</v>
+      </c>
+      <c r="R101" s="1">
+        <v>10557025.73</v>
+      </c>
+      <c r="S101" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="T101" s="1">
+        <v>0</v>
+      </c>
+      <c r="U101" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="V101" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="W101" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="X101" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="Y101" s="1">
         <v>20700000</v>
       </c>
     </row>
-    <row r="101" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A101" s="44" t="s">
+    <row r="102" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A102" s="44" t="s">
         <v>143</v>
       </c>
-      <c r="B101" s="44"/>
-[...9 lines deleted...]
-      <c r="L101" s="20">
+      <c r="B102" s="44"/>
+      <c r="C102" s="44"/>
+      <c r="D102" s="44"/>
+      <c r="E102" s="44"/>
+      <c r="F102" s="44"/>
+      <c r="G102" s="44"/>
+      <c r="H102" s="44"/>
+      <c r="I102" s="44"/>
+      <c r="J102" s="44"/>
+      <c r="K102" s="44"/>
+      <c r="L102" s="20">
         <v>3104274970</v>
       </c>
-      <c r="M101" s="20">
+      <c r="M102" s="20">
         <v>322477036.58999997</v>
       </c>
-      <c r="N101" s="20">
+      <c r="N102" s="20">
         <v>298358573.69</v>
       </c>
-      <c r="O101" s="20">
+      <c r="O102" s="20">
         <v>298460179.06999999</v>
       </c>
-      <c r="P101" s="20">
+      <c r="P102" s="20">
         <v>311796616.58999997</v>
       </c>
-      <c r="Q101" s="20">
+      <c r="Q102" s="20">
         <v>308390724.5</v>
       </c>
-      <c r="R101" s="20">
-[...2 lines deleted...]
-      <c r="S101" s="20">
+      <c r="R102" s="20">
+        <v>316884936.67000002</v>
+      </c>
+      <c r="S102" s="20">
         <v>306733380.72000003</v>
       </c>
-      <c r="T101" s="20" t="s">
+      <c r="T102" s="20">
+        <v>293652347.41000003</v>
+      </c>
+      <c r="U102" s="20" t="s">
         <v>243</v>
       </c>
-      <c r="U101" s="20" t="s">
+      <c r="V102" s="20" t="s">
         <v>243</v>
       </c>
-      <c r="V101" s="20" t="s">
+      <c r="W102" s="20" t="s">
         <v>243</v>
       </c>
-      <c r="W101" s="20" t="s">
+      <c r="X102" s="20" t="s">
         <v>243</v>
       </c>
-      <c r="X101" s="20" t="s">
+      <c r="Y102" s="20">
+        <v>2456753795.2399998</v>
+      </c>
+    </row>
+    <row r="103" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A103" s="32"/>
+      <c r="B103" s="32"/>
+      <c r="C103" s="32"/>
+      <c r="D103" s="32"/>
+      <c r="E103" s="32"/>
+      <c r="F103" s="32"/>
+      <c r="G103" s="32"/>
+      <c r="H103" s="32"/>
+      <c r="I103" s="32"/>
+      <c r="J103" s="32"/>
+      <c r="K103" s="32"/>
+      <c r="L103" s="49"/>
+      <c r="M103" s="49"/>
+      <c r="N103" s="49"/>
+      <c r="O103" s="49"/>
+      <c r="P103" s="49"/>
+      <c r="Q103" s="49"/>
+      <c r="R103" s="49"/>
+      <c r="S103" s="49"/>
+      <c r="T103" s="49"/>
+      <c r="U103" s="49"/>
+      <c r="V103" s="49"/>
+      <c r="W103" s="49"/>
+      <c r="X103" s="49"/>
+      <c r="Y103" s="49"/>
+    </row>
+    <row r="104" spans="1:25" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A104" s="45" t="s">
+        <v>144</v>
+      </c>
+      <c r="B104" s="45"/>
+      <c r="C104" s="45"/>
+      <c r="D104" s="45"/>
+      <c r="E104" s="45"/>
+      <c r="F104" s="45"/>
+      <c r="G104" s="45"/>
+      <c r="H104" s="45"/>
+      <c r="I104" s="45"/>
+      <c r="J104" s="45"/>
+      <c r="K104" s="45"/>
+      <c r="L104" s="31">
+        <v>4520583363</v>
+      </c>
+      <c r="M104" s="31">
+        <v>453287245.17999995</v>
+      </c>
+      <c r="N104" s="31">
+        <v>430495732.53000003</v>
+      </c>
+      <c r="O104" s="31">
+        <v>424800174.88</v>
+      </c>
+      <c r="P104" s="31">
+        <v>520204215.79999995</v>
+      </c>
+      <c r="Q104" s="31">
+        <v>450799822.97999996</v>
+      </c>
+      <c r="R104" s="31">
+        <v>449165211.94999999</v>
+      </c>
+      <c r="S104" s="31">
+        <v>456362807.78000009</v>
+      </c>
+      <c r="T104" s="31">
+        <v>451612326.77000004</v>
+      </c>
+      <c r="U104" s="31" t="s">
         <v>243</v>
       </c>
-      <c r="Y101" s="20">
-[...68 lines deleted...]
-      <c r="T103" s="31" t="s">
+      <c r="V104" s="31" t="s">
         <v>243</v>
       </c>
-      <c r="U103" s="31" t="s">
+      <c r="W104" s="31" t="s">
         <v>243</v>
       </c>
-      <c r="V103" s="31" t="s">
+      <c r="X104" s="31" t="s">
         <v>243</v>
       </c>
-      <c r="W103" s="31" t="s">
-[...26 lines deleted...]
-      <c r="A105" s="10" t="s">
+      <c r="Y104" s="31">
+        <v>3636727537.8699999</v>
+      </c>
+    </row>
+    <row r="105" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="L105" s="50"/>
+      <c r="M105" s="50"/>
+      <c r="N105" s="50"/>
+      <c r="O105" s="50"/>
+      <c r="P105" s="50"/>
+      <c r="Q105" s="50"/>
+      <c r="R105" s="50"/>
+      <c r="S105" s="50"/>
+      <c r="T105" s="50"/>
+      <c r="U105" s="50"/>
+      <c r="V105" s="50"/>
+      <c r="W105" s="50"/>
+      <c r="X105" s="50"/>
+      <c r="Y105" s="50"/>
+    </row>
+    <row r="106" spans="1:25" ht="18" x14ac:dyDescent="0.25">
+      <c r="A106" s="10" t="s">
         <v>145</v>
       </c>
-      <c r="B105" s="10"/>
-[...25 lines deleted...]
-      <c r="A106" s="12" t="s">
+      <c r="B106" s="10"/>
+      <c r="C106" s="10"/>
+      <c r="D106" s="10"/>
+      <c r="E106" s="10"/>
+      <c r="F106" s="10"/>
+      <c r="G106" s="10"/>
+      <c r="H106" s="10"/>
+      <c r="I106" s="10"/>
+      <c r="J106" s="10"/>
+      <c r="K106" s="10"/>
+      <c r="L106" s="10"/>
+      <c r="M106" s="10"/>
+      <c r="N106" s="10"/>
+      <c r="O106" s="10"/>
+      <c r="P106" s="10"/>
+      <c r="Q106" s="10"/>
+      <c r="R106" s="10"/>
+      <c r="S106" s="10"/>
+      <c r="T106" s="10"/>
+      <c r="U106" s="10"/>
+      <c r="V106" s="10"/>
+      <c r="W106" s="10"/>
+      <c r="X106" s="10"/>
+      <c r="Y106" s="10"/>
+    </row>
+    <row r="107" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A107" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="B106" s="12" t="s">
+      <c r="B107" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="C106" s="12" t="s">
+      <c r="C107" s="12" t="s">
         <v>124</v>
       </c>
-      <c r="D106" s="12" t="s">
+      <c r="D107" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E106" s="12" t="s">
+      <c r="E107" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="F106" s="34" t="s">
+      <c r="F107" s="34" t="s">
         <v>125</v>
       </c>
-      <c r="G106" s="12" t="s">
+      <c r="G107" s="12" t="s">
         <v>126</v>
       </c>
-      <c r="H106" s="37" t="s">
+      <c r="H107" s="37" t="s">
         <v>127</v>
       </c>
-      <c r="I106" s="51"/>
-[...2 lines deleted...]
-      <c r="L106" s="40" t="s">
+      <c r="I107" s="51"/>
+      <c r="J107" s="44"/>
+      <c r="K107" s="44"/>
+      <c r="L107" s="40" t="s">
         <v>14</v>
       </c>
-      <c r="M106" s="40" t="s">
+      <c r="M107" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="N106" s="40" t="s">
+      <c r="N107" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="O106" s="40" t="s">
+      <c r="O107" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="P106" s="40" t="s">
+      <c r="P107" s="40" t="s">
         <v>18</v>
       </c>
-      <c r="Q106" s="40" t="s">
+      <c r="Q107" s="40" t="s">
         <v>19</v>
       </c>
-      <c r="R106" s="40" t="s">
+      <c r="R107" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="S106" s="40" t="s">
+      <c r="S107" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="T106" s="40" t="s">
+      <c r="T107" s="40" t="s">
         <v>22</v>
       </c>
-      <c r="U106" s="40" t="s">
+      <c r="U107" s="40" t="s">
         <v>23</v>
       </c>
-      <c r="V106" s="40" t="s">
+      <c r="V107" s="40" t="s">
         <v>24</v>
       </c>
-      <c r="W106" s="40" t="s">
+      <c r="W107" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="X106" s="40" t="s">
+      <c r="X107" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="Y106" s="40" t="s">
+      <c r="Y107" s="40" t="s">
         <v>27</v>
-      </c>
-[...69 lines deleted...]
-        <v>23563713.449999999</v>
       </c>
     </row>
     <row r="108" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A108" s="15">
         <v>470076</v>
       </c>
       <c r="B108" s="16" t="s">
         <v>146</v>
       </c>
       <c r="C108" s="16" t="s">
         <v>147</v>
       </c>
       <c r="D108" s="17" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>140</v>
+      </c>
+      <c r="E108" s="52" t="s">
+        <v>141</v>
       </c>
       <c r="F108" s="16" t="s">
         <v>28</v>
       </c>
       <c r="G108" s="17" t="s">
         <v>29</v>
       </c>
       <c r="H108" s="42" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="I108" s="53"/>
       <c r="J108" s="53"/>
       <c r="K108" s="53"/>
       <c r="L108" s="54">
         <v>0</v>
       </c>
       <c r="M108" s="1">
-        <v>9126348.8199999984</v>
+        <v>3098500.82</v>
       </c>
       <c r="N108" s="1">
-        <v>8951000.4399999995</v>
+        <v>3072979.98</v>
       </c>
       <c r="O108" s="1">
-        <v>43680449.329999998</v>
+        <v>3061863.99</v>
       </c>
       <c r="P108" s="1">
-        <v>38575050.760000005</v>
+        <v>3070054.78</v>
       </c>
       <c r="Q108" s="1">
-        <v>7445686.8799999999</v>
+        <v>3189906.28</v>
       </c>
       <c r="R108" s="1">
-        <v>38638819.539999999</v>
+        <v>3206511.14</v>
       </c>
       <c r="S108" s="1">
-        <v>38551418.590000004</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>4863896.46</v>
+      </c>
+      <c r="T108" s="1">
+        <v>3191037.17</v>
       </c>
       <c r="U108" s="1" t="s">
         <v>243</v>
       </c>
       <c r="V108" s="1" t="s">
         <v>243</v>
       </c>
       <c r="W108" s="1" t="s">
         <v>243</v>
       </c>
       <c r="X108" s="1" t="s">
         <v>243</v>
       </c>
       <c r="Y108" s="1">
-        <v>184968774.36000001</v>
+        <v>26754750.619999997</v>
       </c>
     </row>
     <row r="109" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A109" s="15">
         <v>470076</v>
       </c>
       <c r="B109" s="16" t="s">
         <v>146</v>
       </c>
       <c r="C109" s="16" t="s">
         <v>147</v>
       </c>
       <c r="D109" s="17" t="s">
         <v>149</v>
       </c>
-      <c r="E109" s="52" t="s">
-        <v>152</v>
+      <c r="E109" s="16" t="s">
+        <v>150</v>
       </c>
       <c r="F109" s="16" t="s">
         <v>28</v>
       </c>
       <c r="G109" s="17" t="s">
         <v>29</v>
       </c>
       <c r="H109" s="42" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="I109" s="53"/>
       <c r="J109" s="53"/>
       <c r="K109" s="53"/>
       <c r="L109" s="54">
         <v>0</v>
       </c>
       <c r="M109" s="1">
-        <v>8729252.25</v>
+        <v>9126348.8199999984</v>
       </c>
       <c r="N109" s="1">
-        <v>3666617.03</v>
+        <v>8951000.4399999995</v>
       </c>
       <c r="O109" s="1">
-        <v>2545705.29</v>
+        <v>43680449.329999998</v>
       </c>
       <c r="P109" s="1">
-        <v>0</v>
+        <v>38575050.760000005</v>
       </c>
       <c r="Q109" s="1">
-        <v>0</v>
+        <v>7445686.8799999999</v>
       </c>
       <c r="R109" s="1">
-        <v>0</v>
+        <v>38638819.539999999</v>
       </c>
       <c r="S109" s="1">
-        <v>6896079.1500000004</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>38551418.590000004</v>
+      </c>
+      <c r="T109" s="1">
+        <v>38668388.949999996</v>
       </c>
       <c r="U109" s="1" t="s">
         <v>243</v>
       </c>
       <c r="V109" s="1" t="s">
         <v>243</v>
       </c>
       <c r="W109" s="1" t="s">
         <v>243</v>
       </c>
       <c r="X109" s="1" t="s">
         <v>243</v>
       </c>
       <c r="Y109" s="1">
-        <v>21837653.719999999</v>
+        <v>223637163.30999997</v>
       </c>
     </row>
     <row r="110" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A110" s="15">
         <v>470076</v>
       </c>
       <c r="B110" s="16" t="s">
         <v>146</v>
       </c>
       <c r="C110" s="16" t="s">
         <v>147</v>
       </c>
       <c r="D110" s="17" t="s">
-        <v>240</v>
+        <v>149</v>
       </c>
       <c r="E110" s="52" t="s">
-        <v>241</v>
+        <v>152</v>
       </c>
       <c r="F110" s="16" t="s">
         <v>28</v>
       </c>
       <c r="G110" s="17" t="s">
         <v>29</v>
       </c>
       <c r="H110" s="42" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="I110" s="53"/>
       <c r="J110" s="53"/>
       <c r="K110" s="53"/>
       <c r="L110" s="54">
         <v>0</v>
       </c>
       <c r="M110" s="1">
-        <v>0</v>
+        <v>8729252.25</v>
       </c>
       <c r="N110" s="1">
-        <v>0</v>
+        <v>3666617.03</v>
       </c>
       <c r="O110" s="1">
-        <v>0</v>
+        <v>2545705.29</v>
       </c>
       <c r="P110" s="1">
         <v>0</v>
       </c>
       <c r="Q110" s="1">
-        <v>7792011.7000000002</v>
+        <v>0</v>
       </c>
       <c r="R110" s="1">
-        <v>1645192.4</v>
+        <v>0</v>
       </c>
       <c r="S110" s="1">
-        <v>1691567.56</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>6896079.1500000004</v>
+      </c>
+      <c r="T110" s="1">
+        <v>10286588.23</v>
       </c>
       <c r="U110" s="1" t="s">
         <v>243</v>
       </c>
       <c r="V110" s="1" t="s">
         <v>243</v>
       </c>
       <c r="W110" s="1" t="s">
         <v>243</v>
       </c>
       <c r="X110" s="1" t="s">
         <v>243</v>
       </c>
       <c r="Y110" s="1">
-        <v>11128771.66</v>
+        <v>32124241.949999999</v>
       </c>
     </row>
     <row r="111" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A111" s="15">
         <v>470076</v>
       </c>
       <c r="B111" s="16" t="s">
         <v>146</v>
       </c>
       <c r="C111" s="16" t="s">
         <v>147</v>
       </c>
       <c r="D111" s="17" t="s">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="E111" s="52" t="s">
-        <v>155</v>
+        <v>241</v>
       </c>
       <c r="F111" s="16" t="s">
         <v>28</v>
       </c>
       <c r="G111" s="17" t="s">
         <v>29</v>
       </c>
       <c r="H111" s="42" t="s">
         <v>151</v>
       </c>
       <c r="I111" s="53"/>
       <c r="J111" s="53"/>
       <c r="K111" s="53"/>
       <c r="L111" s="54">
         <v>0</v>
       </c>
       <c r="M111" s="1">
-        <v>38025102.780000001</v>
+        <v>0</v>
       </c>
       <c r="N111" s="1">
-        <v>38303432.360000007</v>
+        <v>0</v>
       </c>
       <c r="O111" s="1">
         <v>0</v>
       </c>
       <c r="P111" s="1">
         <v>0</v>
       </c>
       <c r="Q111" s="1">
-        <v>23647103.309999999</v>
+        <v>7792011.7000000002</v>
       </c>
       <c r="R111" s="1">
-        <v>24361.55</v>
-[...5 lines deleted...]
-        <v>243</v>
+        <v>1645192.4</v>
+      </c>
+      <c r="S111" s="1">
+        <v>1691567.56</v>
+      </c>
+      <c r="T111" s="1">
+        <v>1769634.77</v>
       </c>
       <c r="U111" s="1" t="s">
         <v>243</v>
       </c>
       <c r="V111" s="1" t="s">
         <v>243</v>
       </c>
       <c r="W111" s="1" t="s">
         <v>243</v>
       </c>
       <c r="X111" s="1" t="s">
         <v>243</v>
       </c>
       <c r="Y111" s="1">
-        <v>100000000</v>
+        <v>12898406.43</v>
       </c>
     </row>
     <row r="112" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A112" s="15">
         <v>470076</v>
       </c>
       <c r="B112" s="16" t="s">
         <v>146</v>
       </c>
       <c r="C112" s="16" t="s">
         <v>147</v>
       </c>
       <c r="D112" s="17" t="s">
         <v>154</v>
       </c>
       <c r="E112" s="52" t="s">
         <v>155</v>
       </c>
       <c r="F112" s="16" t="s">
         <v>28</v>
       </c>
       <c r="G112" s="17" t="s">
         <v>29</v>
       </c>
       <c r="H112" s="42" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="I112" s="53"/>
       <c r="J112" s="53"/>
       <c r="K112" s="53"/>
       <c r="L112" s="54">
         <v>0</v>
       </c>
       <c r="M112" s="1">
-        <v>3787211.31</v>
+        <v>38025102.780000001</v>
       </c>
       <c r="N112" s="1">
-        <v>8769761.7100000009</v>
+        <v>38303432.360000007</v>
       </c>
       <c r="O112" s="1">
-        <v>8748864.7699999996</v>
+        <v>0</v>
       </c>
       <c r="P112" s="1">
-        <v>8729822.7300000004</v>
+        <v>0</v>
       </c>
       <c r="Q112" s="1">
-        <v>8874378.6899999995</v>
+        <v>23647103.309999999</v>
       </c>
       <c r="R112" s="1">
-        <v>9668468.4100000001</v>
-[...4 lines deleted...]
-      <c r="T112" s="1" t="s">
+        <v>24361.55</v>
+      </c>
+      <c r="S112" s="1" t="s">
         <v>243</v>
+      </c>
+      <c r="T112" s="1">
+        <v>0</v>
       </c>
       <c r="U112" s="1" t="s">
         <v>243</v>
       </c>
       <c r="V112" s="1" t="s">
         <v>243</v>
       </c>
       <c r="W112" s="1" t="s">
         <v>243</v>
       </c>
       <c r="X112" s="1" t="s">
         <v>243</v>
       </c>
       <c r="Y112" s="1">
-        <v>55013880.009999998</v>
+        <v>100000000.00000001</v>
       </c>
     </row>
     <row r="113" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A113" s="15">
         <v>470076</v>
       </c>
       <c r="B113" s="16" t="s">
         <v>146</v>
       </c>
       <c r="C113" s="16" t="s">
         <v>147</v>
       </c>
-      <c r="D113" s="55" t="s">
-[...3 lines deleted...]
-        <v>224</v>
+      <c r="D113" s="17" t="s">
+        <v>154</v>
+      </c>
+      <c r="E113" s="52" t="s">
+        <v>155</v>
       </c>
       <c r="F113" s="16" t="s">
         <v>28</v>
       </c>
       <c r="G113" s="17" t="s">
         <v>29</v>
       </c>
       <c r="H113" s="42" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="I113" s="53"/>
       <c r="J113" s="53"/>
       <c r="K113" s="53"/>
       <c r="L113" s="54">
         <v>0</v>
       </c>
       <c r="M113" s="1">
-        <v>0</v>
+        <v>3787211.31</v>
       </c>
       <c r="N113" s="1">
-        <v>0</v>
+        <v>8769761.7100000009</v>
       </c>
       <c r="O113" s="1">
-        <v>0</v>
+        <v>8748864.7699999996</v>
       </c>
       <c r="P113" s="1">
-        <v>18921717.66</v>
+        <v>8729822.7300000004</v>
       </c>
       <c r="Q113" s="1">
-        <v>1259803.55</v>
+        <v>8874378.6899999995</v>
       </c>
       <c r="R113" s="1">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>243</v>
+        <v>9668468.4100000001</v>
+      </c>
+      <c r="S113" s="1">
+        <v>6435372.3899999997</v>
+      </c>
+      <c r="T113" s="1">
+        <v>7417.66</v>
       </c>
       <c r="U113" s="1" t="s">
         <v>243</v>
       </c>
       <c r="V113" s="1" t="s">
         <v>243</v>
       </c>
       <c r="W113" s="1" t="s">
         <v>243</v>
       </c>
       <c r="X113" s="1" t="s">
         <v>243</v>
       </c>
       <c r="Y113" s="1">
+        <v>55021297.670000002</v>
+      </c>
+    </row>
+    <row r="114" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A114" s="15">
+        <v>470076</v>
+      </c>
+      <c r="B114" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="C114" s="16" t="s">
+        <v>147</v>
+      </c>
+      <c r="D114" s="55" t="s">
+        <v>223</v>
+      </c>
+      <c r="E114" s="16" t="s">
+        <v>224</v>
+      </c>
+      <c r="F114" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="G114" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H114" s="42" t="s">
+        <v>151</v>
+      </c>
+      <c r="I114" s="53"/>
+      <c r="J114" s="53"/>
+      <c r="K114" s="53"/>
+      <c r="L114" s="54">
+        <v>0</v>
+      </c>
+      <c r="M114" s="1">
+        <v>0</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0</v>
+      </c>
+      <c r="O114" s="1">
+        <v>0</v>
+      </c>
+      <c r="P114" s="1">
+        <v>18921717.66</v>
+      </c>
+      <c r="Q114" s="1">
+        <v>1259803.55</v>
+      </c>
+      <c r="R114" s="1">
+        <v>0</v>
+      </c>
+      <c r="S114" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="T114" s="1">
+        <v>0</v>
+      </c>
+      <c r="U114" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="V114" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="W114" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="X114" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="Y114" s="1">
         <v>20181521.210000001</v>
       </c>
     </row>
-    <row r="114" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A114" s="44" t="s">
+    <row r="115" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A115" s="44" t="s">
         <v>156</v>
       </c>
-      <c r="B114" s="44"/>
-[...12 lines deleted...]
-      <c r="M114" s="20">
+      <c r="B115" s="44"/>
+      <c r="C115" s="44"/>
+      <c r="D115" s="44"/>
+      <c r="E115" s="44"/>
+      <c r="F115" s="44"/>
+      <c r="G115" s="44"/>
+      <c r="H115" s="44"/>
+      <c r="I115" s="44"/>
+      <c r="J115" s="44"/>
+      <c r="K115" s="44"/>
+      <c r="L115" s="20">
+        <v>0</v>
+      </c>
+      <c r="M115" s="20">
         <v>62766415.980000004</v>
       </c>
-      <c r="N114" s="20">
+      <c r="N115" s="20">
         <v>62763791.520000003</v>
       </c>
-      <c r="O114" s="20">
+      <c r="O115" s="20">
         <v>58036883.379999995</v>
       </c>
-      <c r="P114" s="20">
+      <c r="P115" s="20">
         <v>69296645.930000007</v>
       </c>
-      <c r="Q114" s="20">
+      <c r="Q115" s="20">
         <v>52208890.409999996</v>
       </c>
-      <c r="R114" s="20">
+      <c r="R115" s="20">
         <v>53183353.039999992</v>
       </c>
-      <c r="S114" s="20">
+      <c r="S115" s="20">
         <v>58438334.149999999</v>
       </c>
-      <c r="T114" s="20" t="s">
+      <c r="T115" s="20">
+        <v>53923066.779999994</v>
+      </c>
+      <c r="U115" s="20" t="s">
         <v>243</v>
       </c>
-      <c r="U114" s="20" t="s">
+      <c r="V115" s="20" t="s">
         <v>243</v>
       </c>
-      <c r="V114" s="20" t="s">
+      <c r="W115" s="20" t="s">
         <v>243</v>
       </c>
-      <c r="W114" s="20" t="s">
+      <c r="X115" s="20" t="s">
         <v>243</v>
       </c>
-      <c r="X114" s="20" t="s">
-[...3 lines deleted...]
-        <v>416694314.41000003</v>
+      <c r="Y115" s="20">
+        <v>470617381.19</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" scale="14" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100A658FBE72A53884C8CB3FAEF7C661ABA" ma:contentTypeVersion="3" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="d241590447d42f3b7d3e65e7fbe1906d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1adda70d-7ba3-45bd-a2fc-3fd3af698a1a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2a8d186b5b816be1a0afa82bbd87cf76" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100A658FBE72A53884C8CB3FAEF7C661ABA" ma:contentTypeVersion="7" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="8b06a80ad516239da593bf2ff43d26df">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1adda70d-7ba3-45bd-a2fc-3fd3af698a1a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8176463161a3a217122377392add26b5" ns2:_="">
     <xsd:import namespace="1adda70d-7ba3-45bd-a2fc-3fd3af698a1a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1adda70d-7ba3-45bd-a2fc-3fd3af698a1a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de Conteúdo"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -9164,97 +9276,94 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9235D6EA-DBD1-4AA0-BFAF-781756DC8FB1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3632BCCA-5094-4E3C-9BC9-D68E175BD135}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F068785D-D191-4933-8415-11D0EBD779FD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1EC519AD-AD95-48AC-92D1-3EEFF36AC3F8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1adda70d-7ba3-45bd-a2fc-3fd3af698a1a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3632BCCA-5094-4E3C-9BC9-D68E175BD135}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9235D6EA-DBD1-4AA0-BFAF-781756DC8FB1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="5b46b4d7-58f2-480e-a2a7-517d753fd817"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="462404da-2dfa-45a2-ae6b-dbaa6a6f63c3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Planilha1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>