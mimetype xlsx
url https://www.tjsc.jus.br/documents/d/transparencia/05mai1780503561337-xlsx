--- v0 (2026-06-24)
+++ v1 (2026-08-24)
@@ -1,257 +1,233 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30126"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://tjscjusbr0.sharepoint.com/sites/DT/Documentos Compartilhados/General/Pasta_Migrada/Divisao_Transporte/Secao_Servicos_de_Transporte/PASSAGENS AÉREAS/CNJ - Portal Transparência/00 Portal Transparência - Planilhas/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="10" documentId="8_{C258AFA8-642D-499F-AF56-BFDA33BED1BD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6041D23D-2889-4185-826C-7F72881BF873}"/>
+  <xr:revisionPtr revIDLastSave="75" documentId="8_{C258AFA8-642D-499F-AF56-BFDA33BED1BD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{88300BC7-EF96-40E0-B807-F375CDA97497}"/>
   <bookViews>
-    <workbookView xWindow="-96" yWindow="0" windowWidth="11712" windowHeight="12336" xr2:uid="{CDFF6D44-C7E5-43A3-B523-55379F63D223}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{CDFF6D44-C7E5-43A3-B523-55379F63D223}"/>
   </bookViews>
   <sheets>
     <sheet name="Mai" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Mai!$A$1:$I$50</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Mai!$A$1:$I$125</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="245" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="647" uniqueCount="250">
   <si>
     <t>Passageiro</t>
   </si>
   <si>
     <t>Número ERP
  (diária)</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>Evento</t>
   </si>
   <si>
     <t>Trecho - Ida</t>
   </si>
   <si>
     <t>Data - Ida</t>
   </si>
   <si>
     <t>Trecho - Volta</t>
   </si>
   <si>
     <t>Data - Volta</t>
   </si>
   <si>
     <t>Valor Final</t>
   </si>
   <si>
     <t>Cintia Gonçalves Costi</t>
   </si>
   <si>
     <t>Magistrado(a)</t>
   </si>
   <si>
     <t>Fonaje</t>
   </si>
   <si>
     <t>Rio Branco - Rio  de Janeiro</t>
   </si>
   <si>
     <t>Karime Elizabete Bozza Gallotti Peixoto</t>
   </si>
   <si>
     <t>Servidor(a)</t>
   </si>
   <si>
-    <t xml:space="preserve"> Participação em XII Congresso Brasileiro de Rorschach e Métodos Projetivos</t>
-[...4 lines deleted...]
-  <si>
     <t>Fortaleza - Florianópolis</t>
   </si>
   <si>
     <t>Miguel Benini Candido</t>
   </si>
   <si>
-    <t xml:space="preserve"> Convocação em razão do procedimento de Vitaliciamento.</t>
-[...1 lines deleted...]
-  <si>
     <t>Chapecó - Florianópolis</t>
   </si>
   <si>
     <t>Florianópolis - Chapecó</t>
   </si>
   <si>
     <t>João Eduardo de Nadal</t>
   </si>
   <si>
     <t>Desembargador(a)</t>
   </si>
   <si>
-    <t xml:space="preserve"> Representar o TJSC no  Fórum Fundiário Nacional e do Instituto de Direito Administrativo de Goiás - IDAG</t>
-[...1 lines deleted...]
-  <si>
     <t>Florianópolis - Goiânia</t>
   </si>
   <si>
     <t>Goiânia - Florianópolis</t>
   </si>
   <si>
-    <t xml:space="preserve"> Lisiane  Pahl</t>
-[...1 lines deleted...]
-  <si>
     <t>Reunião do Conselho das Autoridades Centrais Brasileiras (CACB) em matéria de adoção</t>
   </si>
   <si>
     <t>Florianópolis - Rio de Janeiro</t>
   </si>
   <si>
     <t>Alexandre Gustavo Melo Franco Bahia</t>
   </si>
   <si>
     <t>Púb. Externo</t>
   </si>
   <si>
     <t>III Seminário do Programa Indira - 20 anos da Lei Maria da Penha</t>
   </si>
   <si>
     <t>Belo Horizonte - Florianópolis</t>
   </si>
   <si>
     <t>Florianópolis - Belo Horizonte</t>
   </si>
   <si>
     <t>Hildemar Meneguzzi de Carvalho</t>
   </si>
   <si>
     <t>Enfrentamento à violência doméstica e familiar contra as mulheres</t>
   </si>
   <si>
     <t>Florianópolis - Brasília</t>
   </si>
   <si>
     <t>Brasília - Florianópolis</t>
   </si>
   <si>
     <t>Cristine Schutz da Silva Mattos</t>
   </si>
   <si>
-    <t xml:space="preserve"> Participação em reunião a ser realizada no dia 2 de junho de 2026 em Brasilia/DF no Conselho Nacional de Justiça com a finalidade de promover
-[...2 lines deleted...]
-  <si>
     <t>Marco Augusto Ghisi Machado</t>
   </si>
   <si>
     <t>Participar da X Jornada de Direito Civil do Conselho da Justiça Federal</t>
   </si>
   <si>
     <t>Fernanda Oviedo Bizarro</t>
   </si>
   <si>
     <t>Participação na 3ª Reunião Negocial do Sistema eproc, no Tribunal de Justiça do Estado do Paraná</t>
   </si>
   <si>
     <t>Florianópolis - Curitiba</t>
   </si>
   <si>
     <t>Curitiba - Florianópolis</t>
   </si>
   <si>
     <t>Daniel Moro de Andrade</t>
   </si>
   <si>
     <t>Participar da 3ª Reunião Negocial do Sistema eproc, a ser realizada nos dias 08 e 09.06.2026, em Curitiba/PR</t>
   </si>
   <si>
     <t>Laudenir Fernando Petroncini</t>
   </si>
   <si>
-    <t xml:space="preserve"> participar da 3ª Reunião Negocial do Sistema eproc</t>
-[...1 lines deleted...]
-  <si>
     <t>Renato Noguera dos Santos Junior</t>
   </si>
   <si>
     <t>Rio de Janeiro - Florianópolis</t>
   </si>
   <si>
     <t>Thiago Aguiar</t>
   </si>
   <si>
-    <t xml:space="preserve"> Prestar assistência direta e integral ao Exmo. Juiz Laudenir Fernando Petrocini - 3º Encontro Nacional do eproc / 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Rafael Sandi</t>
   </si>
   <si>
     <t>Participar da 3ª Reunião Negocial do Sistema eproc - TJPR</t>
   </si>
   <si>
     <t>Fabio Andre Melara Infeld</t>
   </si>
   <si>
     <t>Cfme designação da DGA, atuar como assistente técnico na perícia psiquiátrica designada para o dia 05/06/2026 ás 14 hrs em Chapecó-SC.</t>
   </si>
   <si>
     <t>05/60/2026</t>
   </si>
   <si>
     <t>Helena Berton Eidt</t>
   </si>
   <si>
     <t>Participação no XII Congresso da Associação Brasileira de Rorschach e Métodos Projetivos (ASBRo)</t>
   </si>
   <si>
     <t>Florianópolis - Fortaleza</t>
   </si>
   <si>
     <t>Eduardo Cardoso Silva</t>
@@ -265,135 +241,116 @@
   <si>
     <t>São Paulo - Florianópolis</t>
   </si>
   <si>
     <t>Luiz Carlos de Espindola</t>
   </si>
   <si>
     <t>Participação do Contratações Summit</t>
   </si>
   <si>
     <t>Florianópolis - Vitória</t>
   </si>
   <si>
     <t>Vitoria - Florianópolis</t>
   </si>
   <si>
     <t>Simone Meurer de Bona Porton </t>
   </si>
   <si>
     <t>Flavia Appel da Silveira Alschinger</t>
   </si>
   <si>
     <t>Jackson Marcos Ranzi</t>
   </si>
   <si>
-    <t xml:space="preserve"> Participação em evento Envolver e Transformar: PJSC sem assédio e discriminação</t>
-[...1 lines deleted...]
-  <si>
     <t>Claudio Maia</t>
   </si>
   <si>
     <t>IV Fórum dos Tribunais de Justiça sobre eSocial</t>
   </si>
   <si>
     <t>Indiana de Sousa Oliveira</t>
   </si>
   <si>
     <t>Participação em evento Envolver e Transformar: PJSC sem assédio e discriminação - 2026</t>
   </si>
   <si>
     <t>Jose Eduardo Marcondes Ferreira de Souza</t>
   </si>
   <si>
-    <t xml:space="preserve">Viagem pelo Programa Saúde Itinerante
-[...2 lines deleted...]
-  <si>
     <t>Joshua Ulan Galperin</t>
   </si>
   <si>
     <t>Seminário Internacional de Estudos Jurídicos: debates com professores de Elisabeth Haub School</t>
   </si>
   <si>
     <t>Nova Iorque - Florianópolis</t>
   </si>
   <si>
     <t>Florianópolis - Nova Iorque</t>
   </si>
   <si>
-    <t>David Nathan Cassuto</t>
-[...7 lines deleted...]
-  <si>
     <t>Barbara Rodrigues de Freitas Lazzari</t>
   </si>
   <si>
     <t xml:space="preserve">Participar do VII Encontro de Colégio de Ouvidorias Judiciais das Mulheres </t>
   </si>
   <si>
     <t>Acompanhar o Sr. Presidente no cumprimento de agenda institucional na região Oeste de SC</t>
   </si>
   <si>
     <t>Mauricio Cavallazzi Povoas</t>
   </si>
   <si>
     <t>Convocação CNJ</t>
   </si>
   <si>
     <t>Camila Murara</t>
   </si>
   <si>
     <t xml:space="preserve">Traslado em razão de cessão ao STF </t>
   </si>
   <si>
     <t xml:space="preserve">Deslocamento ida/volta para residência </t>
   </si>
   <si>
     <t>Mirella Farias Rocha</t>
   </si>
   <si>
     <t>Eunice Maria Batista Prado</t>
   </si>
   <si>
     <t>Recife - Florianópolis</t>
   </si>
   <si>
     <t>Florianópolis - Recife</t>
   </si>
   <si>
     <t>Tatiana Costa</t>
   </si>
   <si>
-    <t xml:space="preserve"> Participação no curso Liderança Transformadora</t>
-[...1 lines deleted...]
-  <si>
     <t>Jamara Correa de Abreu</t>
   </si>
   <si>
     <t>Participação em evento do TRT/MG sobre Preparação para a Aposentadoria.</t>
   </si>
   <si>
     <t>Tony Charles Fernandes</t>
   </si>
   <si>
     <t>Participação no Congresso Brasileiro de Retenções de Tributos, EFD-REINF, DCTFWEB, e-SOCIAL para Administração Pública</t>
   </si>
   <si>
     <t>Rudson Marcos</t>
   </si>
   <si>
     <t>57º FONAJE</t>
   </si>
   <si>
     <t>Rio Branco - Florianópolis</t>
   </si>
   <si>
     <t>Maíra Cristina Corrêa Fernandes</t>
   </si>
   <si>
     <t>Andrea Camaz Deslandes</t>
@@ -401,141 +358,564 @@
   <si>
     <t>Palestra “Exercício Físico, Cognição e Saúde Mental ao Longo da Vida”</t>
   </si>
   <si>
     <t>Ariane Debastiani</t>
   </si>
   <si>
     <t>Participação no II Retencon-Congresso Brasileiro de Retenções de Tributos</t>
   </si>
   <si>
     <t>Maria Luiza Fabris</t>
   </si>
   <si>
     <t>Participação no Curso de Aperfeiçoamento para Magistrados: depoimento especial de crianças e adolescentes</t>
   </si>
   <si>
     <t>Eduardo Mattos Gallo Junior</t>
   </si>
   <si>
     <t>Participação na X Jornada de Direito Civil.</t>
   </si>
   <si>
     <t>Sadiomar Antonio Dezordi</t>
   </si>
   <si>
-    <t xml:space="preserve"> Escolta e acompanhamento de magistrado - policiais militares</t>
-[...1 lines deleted...]
-  <si>
     <t>Chapecó - São Luís</t>
   </si>
   <si>
     <t>São Luís - Chapecó</t>
   </si>
   <si>
     <t>Luciana Lopes Rocha</t>
   </si>
   <si>
     <t>Margani de Mello</t>
   </si>
   <si>
     <t>Participação no 57º FONAJE</t>
   </si>
   <si>
     <t>Maria Camila Bustos</t>
   </si>
   <si>
     <t>Seminário Internacional de Estudos Jurídicos: debates com professores da Elisabeth Haub School of Law at Pace University</t>
   </si>
   <si>
     <t>Patricia Vedana</t>
   </si>
   <si>
-    <t xml:space="preserve"> Pariticipação no XXXI Encontro Nacional dos Grupos de Apoio à Adoção (ENAPA)</t>
+    <t>Sidney Eloy Dalabrida</t>
+  </si>
+  <si>
+    <t>Raul Bertani de Campos</t>
+  </si>
+  <si>
+    <t>Rodolfo Motta da Silva Silveira</t>
+  </si>
+  <si>
+    <t>Soyane Poletto Frozza</t>
+  </si>
+  <si>
+    <t>Marcieli Tais Muller</t>
+  </si>
+  <si>
+    <t>Tamara Paola Leite</t>
+  </si>
+  <si>
+    <t>Fernanda Sell de Souto Goulart Fernandes</t>
+  </si>
+  <si>
+    <t>Maria Clara de Melo Masci Valadao Cardoso</t>
+  </si>
+  <si>
+    <t>Naiara Brancher</t>
+  </si>
+  <si>
+    <t>Sidney Shine</t>
+  </si>
+  <si>
+    <t>Giseli Ines Cirino Defaveri</t>
+  </si>
+  <si>
+    <t>Djulia Cristina Lindemann</t>
+  </si>
+  <si>
+    <t>Graziela Batista da Costa Garghetti</t>
+  </si>
+  <si>
+    <t>Debora Catarina Bernardi</t>
+  </si>
+  <si>
+    <t>Jose Agenor de Aragão</t>
+  </si>
+  <si>
+    <t>Mayara Gomes Pedroso</t>
+  </si>
+  <si>
+    <t>Marilande Fatima Manfrin Leida</t>
+  </si>
+  <si>
+    <t>Adrielly Pinho Moreira</t>
+  </si>
+  <si>
+    <t>Adriane Walter</t>
+  </si>
+  <si>
+    <t>Rosemilha Heinen Hinterholz</t>
+  </si>
+  <si>
+    <t>Marcia Chiamulera Lucca</t>
+  </si>
+  <si>
+    <t>Paulo Marcos de Farias</t>
+  </si>
+  <si>
+    <t>Valeria Ferioli Lagrasta</t>
+  </si>
+  <si>
+    <t>Marcio Rocha Cardoso</t>
+  </si>
+  <si>
+    <t>Ivone Ester Vidal Borges </t>
+  </si>
+  <si>
+    <t>48270/48273</t>
+  </si>
+  <si>
+    <t>Alice Lopes Mattos</t>
+  </si>
+  <si>
+    <t>Francisco Jose Rodrigues de Oliveira Neto</t>
+  </si>
+  <si>
+    <t>Marta Aparecida de Moura</t>
+  </si>
+  <si>
+    <t>Matheus Erpen Beninca</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Catiane Soso  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Juliano Andre Cardoso   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ramila Rossa  </t>
+  </si>
+  <si>
+    <t>Gilberto Kilian Dos Anjos</t>
+  </si>
+  <si>
+    <t>Roberto Portugal Bacellar</t>
+  </si>
+  <si>
+    <t>Ediane Fatima Santa Catarina</t>
+  </si>
+  <si>
+    <t>Dinart Francisco Machado</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arlei Wiclif Leal da Silva  </t>
+  </si>
+  <si>
+    <t>Marcelo Fidalgo Neves</t>
+  </si>
+  <si>
+    <t>Alexandra Lorenzi da Silva</t>
+  </si>
+  <si>
+    <t>Marcelo Parisi Freitas</t>
+  </si>
+  <si>
+    <t>Diane Maria Grando Nunes</t>
+  </si>
+  <si>
+    <t>Rafael Steffen da Luz Fontes</t>
+  </si>
+  <si>
+    <t>Marcio Rene Rocha</t>
+  </si>
+  <si>
+    <t>Pedro Antonio Cappellaro Giaretton</t>
+  </si>
+  <si>
+    <t>Marianna Louise Conchinelli Jacob</t>
+  </si>
+  <si>
+    <t>Andreia Regis Vaz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Volnei Celso Tomazini   </t>
+  </si>
+  <si>
+    <t>Claudia Daisy de Sousa</t>
+  </si>
+  <si>
+    <t>Andre Luiz Dacol</t>
+  </si>
+  <si>
+    <t>Wilson Spernau Junior</t>
+  </si>
+  <si>
+    <t>Livia Borges Zwetsch Beck</t>
+  </si>
+  <si>
+    <t>Mara Fernanda Cordova</t>
+  </si>
+  <si>
+    <t>Anna Finke Suszek</t>
+  </si>
+  <si>
+    <t>Danielle Martins Barreto Thome , H.E.P. e B.V.P</t>
+  </si>
+  <si>
+    <t>Danielle Martins Barreto Thome</t>
+  </si>
+  <si>
+    <t>Janice Pereira</t>
+  </si>
+  <si>
+    <t>Aline Lara Maximiano da Silva</t>
+  </si>
+  <si>
+    <t>Candida Ines Zoellner Brugnoli</t>
+  </si>
+  <si>
+    <t>Rodrigo de Aguiar Damiani</t>
+  </si>
+  <si>
+    <t>Fernando de Oliveira Lisboa</t>
+  </si>
+  <si>
+    <t>Daniel de Oliveira Nietsche Cruz</t>
+  </si>
+  <si>
+    <t>Luiz Antonio Medeiros de Araujo</t>
+  </si>
+  <si>
+    <t>Suzeli Scheffer Lucietto </t>
+  </si>
+  <si>
+    <t>Rafael Augusto Silva Motta</t>
+  </si>
+  <si>
+    <t>Lisiane  Pahl</t>
+  </si>
+  <si>
+    <t>I Encontro Nacional de Inteligência de Segurança Institucional do Conselho Nacional de Justiça - cancelado rertorno</t>
+  </si>
+  <si>
+    <t>Capacitação cadastrada pela Academia Judicial</t>
+  </si>
+  <si>
+    <t>I Encontro Nacional de Inteligência de Segurança Institucional do Conselho Nacional de Justiça - novo retorno</t>
+  </si>
+  <si>
+    <t>Atividade administrativa e funcional</t>
+  </si>
+  <si>
+    <t>Capacitação autorizada pelo Gabinete da Presidência</t>
+  </si>
+  <si>
+    <t>Curso Produção de Documentos da Psicologia na Prática Profissional</t>
+  </si>
+  <si>
+    <t>III Encontro com Tribunais sobre Admissibilidade de Recursos</t>
+  </si>
+  <si>
+    <t>Capacitação cadastrada pela Academia Judicia</t>
+  </si>
+  <si>
+    <t>Curso da ENFAM – Formação de Formadores - Nível I - Módulo I</t>
+  </si>
+  <si>
+    <t>Capacitação ""Planejamento e Organização de Eventos"</t>
+  </si>
+  <si>
+    <t>Convocação STF</t>
+  </si>
+  <si>
+    <t>Fiscalização, vistoria e visita técnica de obra</t>
+  </si>
+  <si>
+    <t>Programa Bem-Estar no Trabalho</t>
+  </si>
+  <si>
+    <t>Curso Change Management for AI</t>
+  </si>
+  <si>
+    <t>Encontro Estratégico de Combate ao Crime Organizado e Recuperação de Ativos</t>
+  </si>
+  <si>
+    <t>Formação de Juiz Preceptor</t>
+  </si>
+  <si>
+    <t>Programa Bem Estar no Trabalho</t>
+  </si>
+  <si>
+    <t>Encontro Nacional de Corregedores e Corregedoras Gerais da Justiça</t>
+  </si>
+  <si>
+    <t>Convocação Vitaliciamento</t>
+  </si>
+  <si>
+    <t>Desenvolvimento de pessoal e qualidade de vida</t>
+  </si>
+  <si>
+    <t>Prestação de assistência a autoridade judiciária</t>
+  </si>
+  <si>
+    <t>Fórum Estadual dos Juizados Especiais de Santa Catarina - FEJESC - 2026</t>
+  </si>
+  <si>
+    <t>Curso do Programa Nacional de Difusão da Cooperação Jurídica Internacional – Grotius Brasil</t>
+  </si>
+  <si>
+    <t>Programa nacional de difusão da cooperação jurídica internacional</t>
+  </si>
+  <si>
+    <t>Viagem pelo programa Saúde Itinerante</t>
+  </si>
+  <si>
+    <t>Participação no 5º Encontro Nacional de Comunicação do Poder Judiciário</t>
+  </si>
+  <si>
+    <t>IX Encontro do Fórum Nacional de Juízes Criminais – FONAJUC</t>
+  </si>
+  <si>
+    <t>Participação na junta examinadora responsável pela análise da adaptação psicológica dos magistrados vinculados ao Edital n. 44/2024</t>
+  </si>
+  <si>
+    <t>Condução de menor e menor conduzido</t>
+  </si>
+  <si>
+    <t>Condução de menor</t>
+  </si>
+  <si>
+    <t>Convocação Vitaliciamento - somente aquisição de bagagem retorno</t>
+  </si>
+  <si>
+    <t>Atividade administrativa e funcional viajem do Saúde itinerante</t>
+  </si>
+  <si>
+    <t>Participação da VIII Jornada de Direito da Saúde</t>
+  </si>
+  <si>
+    <t>Representação institucional com objetivo de fortalecer as políticas públicas e judiciárias voltadas à prevenção e ao enfrentamento da violência doméstica e familiar contra a mulher</t>
+  </si>
+  <si>
+    <t>IV Fórum dos Tribunais de  Justiça sobre eSocial, EFD-Reinf e DCTFWeb</t>
+  </si>
+  <si>
+    <t>Encontro Nacional das Comissões de Soluções Fundiárias</t>
+  </si>
+  <si>
+    <t>Participação na Semana de Combate ao Assédio e à Discriminação 2026</t>
+  </si>
+  <si>
+    <t>Participação em avaliação psicológica para fins de vitaliciamento</t>
+  </si>
+  <si>
+    <t>Participação em XII Congresso Brasileiro de Rorschach e Métodos Projetivos</t>
+  </si>
+  <si>
+    <t>Convocação em razão do procedimento de Vitaliciamento.</t>
+  </si>
+  <si>
+    <t>Representar o TJSC no  Fórum Fundiário Nacional e do Instituto de Direito Administrativo de Goiás - IDAG</t>
+  </si>
+  <si>
+    <t>participar da 3ª Reunião Negocial do Sistema eproc</t>
+  </si>
+  <si>
+    <t>Prestar assistência direta e integral ao Exmo. Juiz Laudenir Fernando Petrocini - 3º Encontro Nacional do eproc / 2026</t>
+  </si>
+  <si>
+    <t>Participação em evento Envolver e Transformar: PJSC sem assédio e discriminação</t>
+  </si>
+  <si>
+    <t>Viagem pelo Programa Saúde Itinerante</t>
+  </si>
+  <si>
+    <t>Participação no curso Liderança Transformadora</t>
+  </si>
+  <si>
+    <t>Escolta e acompanhamento de magistrado - policiais militares</t>
+  </si>
+  <si>
+    <t>Pariticipação no XXXI Encontro Nacional dos Grupos de Apoio à Adoção (ENAPA)</t>
+  </si>
+  <si>
+    <t>Curitiba - Rio Branco</t>
+  </si>
+  <si>
+    <t>Florianópolis - Rio Branco</t>
+  </si>
+  <si>
+    <t>Sao Paulo - Florianópolis</t>
+  </si>
+  <si>
+    <t>x</t>
+  </si>
+  <si>
+    <t>Brasilia - Navegantes</t>
+  </si>
+  <si>
+    <t>Porto Alegre - Chapecó</t>
+  </si>
+  <si>
+    <t>Florianópolis - Salvador</t>
+  </si>
+  <si>
+    <t>Maringá - Florianópolis</t>
+  </si>
+  <si>
+    <t>Joinville - Rio Branco</t>
+  </si>
+  <si>
+    <t>Porto Alegre - Campo Grande</t>
+  </si>
+  <si>
+    <t>Florianópolis - Riberão Preto</t>
+  </si>
+  <si>
+    <t>Navegantes - Brasília</t>
+  </si>
+  <si>
+    <t>Florianópolis - São Luís</t>
+  </si>
+  <si>
+    <t>Natal - Florianópolis</t>
+  </si>
+  <si>
+    <t>Rio Branco - Curitiba</t>
+  </si>
+  <si>
+    <t>Salvador - Florianópolis</t>
+  </si>
+  <si>
+    <t>Campo Grande - Porto Alegre</t>
+  </si>
+  <si>
+    <t>Ribeirão Preto - Florianópolis</t>
+  </si>
+  <si>
+    <t>Brasília - Navegantes</t>
+  </si>
+  <si>
+    <t>São Luís - Florianópolis</t>
+  </si>
+  <si>
+    <t>Florianópolis - Natal</t>
+  </si>
+  <si>
+    <t>Servidor(a) e Púb. Ext.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Participação em reunião em Brasilia/DF no CNJ diálogo institucional com as CEVIDs </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Segoe UI"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="12">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
@@ -654,55 +1034,115 @@
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="40" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
@@ -785,50 +1225,97 @@
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1121,1525 +1608,3709 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5F65F0C8-DBA0-4E78-A4A3-1514FBCD2E51}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K50"/>
+  <dimension ref="A1:K125"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J1" sqref="J1:J1048576"/>
+      <selection activeCell="D137" sqref="D137"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="33.28515625" customWidth="1"/>
     <col min="2" max="2" width="17.5703125" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
     <col min="4" max="4" width="63" style="31" customWidth="1"/>
     <col min="5" max="5" width="17.28515625" customWidth="1"/>
     <col min="6" max="6" width="11.28515625" customWidth="1"/>
     <col min="7" max="7" width="15.140625" customWidth="1"/>
     <col min="8" max="8" width="11" customWidth="1"/>
     <col min="9" max="9" width="12.28515625" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="34" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="34" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="42" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="34" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="36" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="34" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="36" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="38" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2" spans="1:9">
+    <row r="2" spans="1:9" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="41"/>
       <c r="B2" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="35"/>
       <c r="D2" s="43"/>
       <c r="E2" s="35"/>
       <c r="F2" s="37"/>
       <c r="G2" s="35"/>
       <c r="H2" s="37"/>
       <c r="I2" s="39"/>
     </row>
-    <row r="3" spans="1:9" ht="27.75" customHeight="1">
+    <row r="3" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="B3" s="2">
+        <v>47689</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D3" s="27" t="s">
+        <v>179</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="F3" s="5">
+        <v>46146</v>
+      </c>
+      <c r="G3" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="H3" s="5">
+        <v>46149</v>
+      </c>
+      <c r="I3" s="7">
+        <v>4436.75</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="B4" s="9">
+        <v>48068</v>
+      </c>
+      <c r="C4" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="28" t="s">
+        <v>180</v>
+      </c>
+      <c r="E4" s="11" t="s">
+        <v>227</v>
+      </c>
+      <c r="F4" s="12">
+        <v>46169</v>
+      </c>
+      <c r="G4" s="13" t="s">
+        <v>241</v>
+      </c>
+      <c r="H4" s="12">
+        <v>46171</v>
+      </c>
+      <c r="I4" s="32">
+        <v>4152.41</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="B5" s="9">
+        <v>47689</v>
+      </c>
+      <c r="C5" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" s="25" t="s">
+        <v>181</v>
+      </c>
+      <c r="E5" s="11" t="s">
+        <v>230</v>
+      </c>
+      <c r="F5" s="12" t="s">
+        <v>230</v>
+      </c>
+      <c r="G5" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="H5" s="12">
+        <v>46149</v>
+      </c>
+      <c r="I5" s="32">
+        <v>3213.05</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B6" s="14">
+        <v>48120</v>
+      </c>
+      <c r="C6" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="25" t="s">
+        <v>182</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="F6" s="12">
+        <v>46164</v>
+      </c>
+      <c r="G6" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="H6" s="12">
+        <v>46168</v>
+      </c>
+      <c r="I6" s="32">
+        <v>3274.28</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="B7" s="14">
+        <v>48142</v>
+      </c>
+      <c r="C7" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" s="29" t="s">
+        <v>183</v>
+      </c>
+      <c r="E7" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="F7" s="12">
+        <v>46161</v>
+      </c>
+      <c r="G7" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="H7" s="12">
+        <v>46164</v>
+      </c>
+      <c r="I7" s="32">
+        <v>5043.8100000000004</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="B8" s="14">
+        <v>48166</v>
+      </c>
+      <c r="C8" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="D8" s="25" t="s">
+        <v>180</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="F8" s="12">
+        <v>46156</v>
+      </c>
+      <c r="G8" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="H8" s="12">
+        <v>46158</v>
+      </c>
+      <c r="I8" s="32">
+        <v>6215.18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="B9" s="14">
+        <v>48173</v>
+      </c>
+      <c r="C9" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="D9" s="25" t="s">
+        <v>180</v>
+      </c>
+      <c r="E9" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="F9" s="12">
+        <v>46156</v>
+      </c>
+      <c r="G9" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="H9" s="12">
+        <v>46158</v>
+      </c>
+      <c r="I9" s="32">
+        <v>6443.18</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="B10" s="14">
+        <v>48171</v>
+      </c>
+      <c r="C10" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="D10" s="25" t="s">
+        <v>180</v>
+      </c>
+      <c r="E10" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="F10" s="12">
+        <v>46156</v>
+      </c>
+      <c r="G10" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="H10" s="12">
+        <v>46158</v>
+      </c>
+      <c r="I10" s="32">
+        <v>6443.18</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B11" s="9">
+        <v>46202</v>
+      </c>
+      <c r="C11" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11" s="25" t="s">
+        <v>93</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>228</v>
+      </c>
+      <c r="F11" s="12">
+        <v>46168</v>
+      </c>
+      <c r="G11" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H11" s="12">
+        <v>46172</v>
+      </c>
+      <c r="I11" s="32">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="B12" s="9">
+        <v>48240</v>
+      </c>
+      <c r="C12" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="26" t="s">
+        <v>180</v>
+      </c>
+      <c r="E12" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" s="12">
+        <v>46152</v>
+      </c>
+      <c r="G12" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="H12" s="12">
+        <v>46156</v>
+      </c>
+      <c r="I12" s="32">
+        <v>5104.17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="B13" s="14">
+        <v>48262</v>
+      </c>
+      <c r="C13" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="E13" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="F13" s="12">
+        <v>46154</v>
+      </c>
+      <c r="G13" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="H13" s="12">
+        <v>46156</v>
+      </c>
+      <c r="I13" s="32">
+        <v>6329.48</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="B14" s="14">
         <v>0</v>
       </c>
-      <c r="C3" s="3" t="s">
-[...24 lines deleted...]
-      <c r="C4" s="10" t="s">
+      <c r="C14" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="D14" s="26" t="s">
+        <v>184</v>
+      </c>
+      <c r="E14" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="F14" s="12">
+        <v>46187</v>
+      </c>
+      <c r="G14" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="H14" s="12">
+        <v>46190</v>
+      </c>
+      <c r="I14" s="32">
+        <v>2759.63</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="B15" s="14">
+        <v>48191</v>
+      </c>
+      <c r="C15" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="D4" s="28" t="s">
-[...8 lines deleted...]
-      <c r="G4" s="13" t="s">
+      <c r="D15" s="25" t="s">
+        <v>180</v>
+      </c>
+      <c r="E15" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="H4" s="12">
-[...7 lines deleted...]
-      <c r="A5" s="8" t="s">
+      <c r="F15" s="12">
+        <v>46156</v>
+      </c>
+      <c r="G15" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="B5" s="9">
-[...302 lines deleted...]
-      </c>
       <c r="H15" s="12">
-        <v>46185</v>
+        <v>46158</v>
       </c>
       <c r="I15" s="32">
-        <v>3475.54</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:9" ht="27.75" customHeight="1">
+        <v>6403.46</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="8" t="s">
-        <v>53</v>
+        <v>124</v>
       </c>
       <c r="B16" s="14">
-        <v>49184</v>
+        <v>48204</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="26" t="s">
-        <v>54</v>
+        <v>180</v>
       </c>
       <c r="E16" s="11" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="F16" s="12">
-        <v>46180</v>
+        <v>46156</v>
       </c>
       <c r="G16" s="13" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="H16" s="12">
-        <v>46182</v>
+        <v>46158</v>
       </c>
       <c r="I16" s="32">
-        <v>4917.82</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:9" ht="27.75" customHeight="1">
+        <v>6433.14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
-        <v>55</v>
+        <v>125</v>
       </c>
       <c r="B17" s="14">
-        <v>49233</v>
+        <v>48275</v>
       </c>
       <c r="C17" s="10" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="D17" s="26" t="s">
-        <v>56</v>
+        <v>180</v>
       </c>
       <c r="E17" s="11" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="F17" s="12">
-        <v>46180</v>
+        <v>46155</v>
       </c>
       <c r="G17" s="13" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="H17" s="12">
-        <v>46182</v>
+        <v>46158</v>
       </c>
       <c r="I17" s="32">
-        <v>5296.38</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:9" ht="27.75" customHeight="1">
+        <v>3755.17</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
-        <v>57</v>
+        <v>126</v>
       </c>
       <c r="B18" s="14">
-        <v>49171</v>
+        <v>48213</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>14</v>
       </c>
       <c r="D18" s="26" t="s">
-        <v>58</v>
+        <v>180</v>
       </c>
       <c r="E18" s="13" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F18" s="12">
-        <v>46177</v>
+        <v>46155</v>
       </c>
       <c r="G18" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="H18" s="12">
+        <v>46158</v>
+      </c>
+      <c r="I18" s="32">
+        <v>3755.17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="B19" s="14">
+        <v>47307</v>
+      </c>
+      <c r="C19" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="H18" s="12" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="D19" s="26" t="s">
-        <v>61</v>
+        <v>185</v>
       </c>
       <c r="E19" s="13" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>46231</v>
+        <v>230</v>
+      </c>
+      <c r="F19" s="12" t="s">
+        <v>230</v>
       </c>
       <c r="G19" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="H19" s="12">
+        <v>46155</v>
+      </c>
+      <c r="I19" s="32">
+        <v>3027.96</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="B20" s="14">
+        <v>48175</v>
+      </c>
+      <c r="C20" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="D20" s="25" t="s">
+        <v>180</v>
+      </c>
+      <c r="E20" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="H19" s="12">
-[...21 lines deleted...]
-      </c>
       <c r="F20" s="12">
-        <v>46182</v>
+        <v>46155</v>
       </c>
       <c r="G20" s="13" t="s">
-        <v>66</v>
+        <v>18</v>
       </c>
       <c r="H20" s="12">
-        <v>46203</v>
+        <v>46158</v>
       </c>
       <c r="I20" s="32">
-        <v>3124.71</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:9" ht="27.75" customHeight="1">
+        <v>3755.17</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
-        <v>67</v>
+        <v>129</v>
       </c>
       <c r="B21" s="14">
-        <v>49317</v>
+        <v>48280</v>
       </c>
       <c r="C21" s="10" t="s">
         <v>14</v>
       </c>
       <c r="D21" s="26" t="s">
-        <v>68</v>
+        <v>180</v>
       </c>
       <c r="E21" s="11" t="s">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="F21" s="12">
-        <v>46168</v>
+        <v>46159</v>
       </c>
       <c r="G21" s="13" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>46173</v>
+        <v>230</v>
+      </c>
+      <c r="H21" s="12" t="s">
+        <v>230</v>
       </c>
       <c r="I21" s="32">
-        <v>6705.3</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:9" ht="27.75" customHeight="1">
+        <v>3799.25</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="8" t="s">
-        <v>71</v>
+        <v>129</v>
       </c>
       <c r="B22" s="14">
-        <v>49318</v>
+        <v>48288</v>
       </c>
       <c r="C22" s="10" t="s">
         <v>14</v>
       </c>
       <c r="D22" s="26" t="s">
-        <v>68</v>
+        <v>180</v>
       </c>
       <c r="E22" s="13" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>46168</v>
+        <v>230</v>
+      </c>
+      <c r="F22" s="12" t="s">
+        <v>230</v>
       </c>
       <c r="G22" s="11" t="s">
-        <v>70</v>
+        <v>33</v>
       </c>
       <c r="H22" s="12">
-        <v>46172</v>
+        <v>46163</v>
       </c>
       <c r="I22" s="32">
-        <v>6991.45</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:9" ht="27.75" customHeight="1">
+        <v>2171.65</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="8" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="B23" s="9">
-        <v>49321</v>
+        <v>47821</v>
       </c>
       <c r="C23" s="10" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D23" s="26" t="s">
-        <v>68</v>
+        <v>180</v>
       </c>
       <c r="E23" s="11" t="s">
-        <v>69</v>
+        <v>18</v>
       </c>
       <c r="F23" s="12">
-        <v>46168</v>
+        <v>46183</v>
       </c>
       <c r="G23" s="13" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="H23" s="12">
-        <v>46172</v>
+        <v>46186</v>
       </c>
       <c r="I23" s="32">
-        <v>6991.45</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:9" ht="27.75" customHeight="1">
+        <v>1846.21</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="8" t="s">
-        <v>73</v>
+        <v>131</v>
       </c>
       <c r="B24" s="14">
-        <v>49388</v>
+        <v>48317</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>14</v>
       </c>
       <c r="D24" s="26" t="s">
-        <v>74</v>
+        <v>180</v>
       </c>
       <c r="E24" s="13" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F24" s="12">
-        <v>46169</v>
+        <v>46155</v>
       </c>
       <c r="G24" s="11" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="H24" s="12">
-        <v>46170</v>
+        <v>46158</v>
       </c>
       <c r="I24" s="32">
-        <v>5350.08</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:9" ht="27.75" customHeight="1">
+        <v>4474.49</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="8" t="s">
-        <v>75</v>
+        <v>132</v>
       </c>
       <c r="B25" s="14">
-        <v>0</v>
+        <v>48312</v>
       </c>
       <c r="C25" s="10" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="D25" s="26" t="s">
-        <v>76</v>
+        <v>180</v>
       </c>
       <c r="E25" s="13" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="F25" s="12">
-        <v>46197</v>
+        <v>46155</v>
       </c>
       <c r="G25" s="11" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="H25" s="12">
-        <v>46168</v>
+        <v>46158</v>
       </c>
       <c r="I25" s="32">
-        <v>2269.41</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:9" ht="27.75" customHeight="1">
+        <v>4474.49</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="8" t="s">
-        <v>77</v>
+        <v>133</v>
       </c>
       <c r="B26" s="9">
-        <v>49349</v>
+        <v>48311</v>
       </c>
       <c r="C26" s="10" t="s">
         <v>14</v>
       </c>
       <c r="D26" s="10" t="s">
-        <v>78</v>
+        <v>186</v>
       </c>
       <c r="E26" s="11" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F26" s="12">
-        <v>46169</v>
+        <v>46155</v>
       </c>
       <c r="G26" s="13" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="H26" s="12">
-        <v>46171</v>
+        <v>46158</v>
       </c>
       <c r="I26" s="32">
-        <v>3752.17</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:9" ht="27.75" customHeight="1">
+        <v>4474.49</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="B27" s="14">
+        <v>0</v>
+      </c>
+      <c r="C27" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27" s="26" t="s">
         <v>79</v>
       </c>
-      <c r="B27" s="14">
-[...7 lines deleted...]
-      </c>
       <c r="E27" s="13" t="s">
-        <v>21</v>
+        <v>231</v>
       </c>
       <c r="F27" s="12">
-        <v>46201</v>
+        <v>46160</v>
       </c>
       <c r="G27" s="11" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="H27" s="12">
-        <v>46204</v>
+        <v>46194</v>
       </c>
       <c r="I27" s="32">
-        <v>3106.84</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:9" ht="27.75" customHeight="1">
+        <v>2416.2399999999998</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="8" t="s">
-        <v>81</v>
+        <v>135</v>
       </c>
       <c r="B28" s="14">
         <v>0</v>
       </c>
       <c r="C28" s="10" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D28" s="26" t="s">
-        <v>82</v>
+        <v>187</v>
       </c>
       <c r="E28" s="13" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>46179</v>
+        <v>230</v>
+      </c>
+      <c r="F28" s="12" t="s">
+        <v>230</v>
       </c>
       <c r="G28" s="11" t="s">
-        <v>84</v>
+        <v>57</v>
       </c>
       <c r="H28" s="12">
-        <v>46183</v>
+        <v>46155</v>
       </c>
       <c r="I28" s="32">
-        <v>14964.88</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:9" ht="27.75" customHeight="1">
+        <v>2677.12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="8" t="s">
-        <v>85</v>
+        <v>136</v>
       </c>
       <c r="B29" s="14">
-        <v>0</v>
+        <v>48369</v>
       </c>
       <c r="C29" s="10" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="D29" s="26" t="s">
-        <v>82</v>
+        <v>182</v>
       </c>
       <c r="E29" s="13" t="s">
-        <v>86</v>
+        <v>18</v>
       </c>
       <c r="F29" s="12">
-        <v>46180</v>
+        <v>46166</v>
       </c>
       <c r="G29" s="11" t="s">
-        <v>87</v>
+        <v>17</v>
       </c>
       <c r="H29" s="12">
-        <v>46187</v>
+        <v>46171</v>
       </c>
       <c r="I29" s="32">
-        <v>11007.65</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:9" ht="27.75" customHeight="1">
+        <v>2837.18</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="8" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>49429</v>
+        <v>137</v>
+      </c>
+      <c r="B30" s="14" t="s">
+        <v>138</v>
       </c>
       <c r="C30" s="10" t="s">
         <v>14</v>
       </c>
       <c r="D30" s="26" t="s">
-        <v>89</v>
+        <v>188</v>
       </c>
       <c r="E30" s="13" t="s">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="F30" s="12">
-        <v>46190</v>
+        <v>46159</v>
       </c>
       <c r="G30" s="11" t="s">
-        <v>70</v>
+        <v>33</v>
       </c>
       <c r="H30" s="12">
-        <v>46192</v>
+        <v>46163</v>
       </c>
       <c r="I30" s="32">
-        <v>3939.12</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:9" ht="27.75" customHeight="1">
+        <v>6090.9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="8" t="s">
-        <v>55</v>
+        <v>139</v>
       </c>
       <c r="B31" s="14">
-        <v>49453</v>
+        <v>48341</v>
       </c>
       <c r="C31" s="10" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="D31" s="26" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-      <c r="F31" s="12"/>
+        <v>182</v>
+      </c>
+      <c r="E31" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F31" s="12">
+        <v>46170</v>
+      </c>
       <c r="G31" s="11" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>46171</v>
+        <v>230</v>
+      </c>
+      <c r="H31" s="12" t="s">
+        <v>230</v>
       </c>
       <c r="I31" s="32">
-        <v>2504.41</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:9" ht="27.75" customHeight="1">
+        <v>1374.76</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="8" t="s">
-        <v>91</v>
+        <v>140</v>
       </c>
       <c r="B32" s="9">
         <v>0</v>
       </c>
       <c r="C32" s="10" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D32" s="25" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="E32" s="11" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="F32" s="12">
-        <v>46176</v>
-[...2 lines deleted...]
-      <c r="H32" s="12"/>
+        <v>46152</v>
+      </c>
+      <c r="G32" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="H32" s="12">
+        <v>46153</v>
+      </c>
       <c r="I32" s="32">
-        <v>2564.85</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:9" ht="27.75" customHeight="1">
+        <v>7841.24</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="8" t="s">
-        <v>93</v>
+        <v>141</v>
       </c>
       <c r="B33" s="14">
-        <v>0</v>
+        <v>48379</v>
       </c>
       <c r="C33" s="10" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="D33" s="25" t="s">
-        <v>94</v>
+        <v>31</v>
       </c>
       <c r="E33" s="11" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="F33" s="12">
-        <v>46268</v>
+        <v>46154</v>
       </c>
       <c r="G33" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>46285</v>
+        <v>230</v>
+      </c>
+      <c r="H33" s="12" t="s">
+        <v>230</v>
       </c>
       <c r="I33" s="32">
-        <v>2237.4</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:9" ht="27.75" customHeight="1">
+        <v>2640.26</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="8" t="s">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="B34" s="14">
         <v>0</v>
       </c>
       <c r="C34" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="26" t="s">
-        <v>95</v>
+        <v>189</v>
       </c>
       <c r="E34" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="F34" s="12">
-        <v>46226</v>
+        <v>46198</v>
       </c>
       <c r="G34" s="11" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="H34" s="12">
-        <v>46229</v>
+        <v>46201</v>
       </c>
       <c r="I34" s="32">
-        <v>3076.8</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:9" ht="27.75" customHeight="1">
+        <v>3150.84</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="15" t="s">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="B35" s="16">
         <v>0</v>
       </c>
       <c r="C35" s="17" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D35" s="30" t="s">
+        <v>189</v>
+      </c>
+      <c r="E35" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="F35" s="19">
+        <v>46240</v>
+      </c>
+      <c r="G35" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="E35" s="18" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H35" s="19">
-        <v>46185</v>
+        <v>46264</v>
       </c>
       <c r="I35" s="32">
-        <v>2501.52</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:9" ht="27.75" customHeight="1">
+        <v>6108.18</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="8" t="s">
-        <v>97</v>
+        <v>142</v>
       </c>
       <c r="B36" s="9">
-        <v>0</v>
+        <v>47411</v>
       </c>
       <c r="C36" s="10" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="D36" s="10" t="s">
-        <v>32</v>
+        <v>190</v>
       </c>
       <c r="E36" s="11" t="s">
-        <v>98</v>
+        <v>232</v>
       </c>
       <c r="F36" s="12">
-        <v>46184</v>
+        <v>46156</v>
       </c>
       <c r="G36" s="13" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>46185</v>
+        <v>230</v>
+      </c>
+      <c r="H36" s="12" t="s">
+        <v>230</v>
       </c>
       <c r="I36" s="32">
-        <v>4241.84</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:9" ht="27.75" customHeight="1">
+        <v>4055.27</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="8" t="s">
-        <v>100</v>
+        <v>143</v>
       </c>
       <c r="B37" s="14">
-        <v>49616</v>
+        <v>48385</v>
       </c>
       <c r="C37" s="10" t="s">
         <v>14</v>
       </c>
       <c r="D37" s="26" t="s">
-        <v>101</v>
+        <v>191</v>
       </c>
       <c r="E37" s="11" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="F37" s="12">
-        <v>46194</v>
+        <v>46161</v>
       </c>
       <c r="G37" s="13" t="s">
-        <v>66</v>
+        <v>18</v>
       </c>
       <c r="H37" s="12">
-        <v>46200</v>
+        <v>46165</v>
       </c>
       <c r="I37" s="32">
-        <v>2512.86</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:9" ht="27.75" customHeight="1">
+        <v>2829.17</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="20" t="s">
-        <v>102</v>
+        <v>144</v>
       </c>
       <c r="B38" s="14">
-        <v>49577</v>
+        <v>48366</v>
       </c>
       <c r="C38" s="21" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="26" t="s">
-        <v>103</v>
+        <v>191</v>
       </c>
       <c r="E38" s="22" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F38" s="23">
-        <v>46189</v>
+        <v>46161</v>
       </c>
       <c r="G38" s="24" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="H38" s="23">
-        <v>46192</v>
+        <v>46165</v>
       </c>
       <c r="I38" s="32">
-        <v>2323.66</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:9" ht="27.75" customHeight="1">
+        <v>2829.17</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="8" t="s">
-        <v>104</v>
+        <v>145</v>
       </c>
       <c r="B39" s="14">
-        <v>49667</v>
+        <v>48393</v>
       </c>
       <c r="C39" s="10" t="s">
         <v>14</v>
       </c>
       <c r="D39" s="26" t="s">
-        <v>105</v>
+        <v>192</v>
       </c>
       <c r="E39" s="11" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="F39" s="12">
-        <v>46181</v>
+        <v>46164</v>
       </c>
       <c r="G39" s="13" t="s">
-        <v>38</v>
+        <v>229</v>
       </c>
       <c r="H39" s="12">
-        <v>46184</v>
+        <v>46166</v>
       </c>
       <c r="I39" s="32">
-        <v>7079.71</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:9" ht="27.75" customHeight="1">
+        <v>3864.66</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="8" t="s">
-        <v>106</v>
+        <v>146</v>
       </c>
       <c r="B40" s="14">
-        <v>46750</v>
+        <v>48426</v>
       </c>
       <c r="C40" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="26" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-      <c r="F40" s="12"/>
+        <v>193</v>
+      </c>
+      <c r="E40" s="11" t="s">
+        <v>233</v>
+      </c>
+      <c r="F40" s="12">
+        <v>46153</v>
+      </c>
       <c r="G40" s="13" t="s">
-        <v>108</v>
+        <v>242</v>
       </c>
       <c r="H40" s="12">
-        <v>46171</v>
+        <v>46157</v>
       </c>
       <c r="I40" s="32">
-        <v>3202</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:9" ht="27.75" customHeight="1">
+        <v>6094.12</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="8" t="s">
-        <v>109</v>
+        <v>147</v>
       </c>
       <c r="B41" s="14">
         <v>0</v>
       </c>
       <c r="C41" s="10" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D41" s="26" t="s">
-        <v>32</v>
+        <v>194</v>
       </c>
       <c r="E41" s="11" t="s">
-        <v>33</v>
+        <v>234</v>
       </c>
       <c r="F41" s="12">
-        <v>46184</v>
+        <v>46155</v>
       </c>
       <c r="G41" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>46186</v>
+        <v>230</v>
+      </c>
+      <c r="H41" s="12" t="s">
+        <v>230</v>
       </c>
       <c r="I41" s="32">
-        <v>3133.78</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:9" ht="27.75" customHeight="1">
+        <v>2438.5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="20" t="s">
-        <v>110</v>
+        <v>148</v>
       </c>
       <c r="B42" s="14">
-        <v>0</v>
+        <v>48418</v>
       </c>
       <c r="C42" s="21" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="D42" s="26" t="s">
-        <v>111</v>
+        <v>195</v>
       </c>
       <c r="E42" s="22" t="s">
-        <v>52</v>
+        <v>17</v>
       </c>
       <c r="F42" s="23">
-        <v>46189</v>
+        <v>46161</v>
       </c>
       <c r="G42" s="24" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H42" s="23">
-        <v>46189</v>
+        <v>46165</v>
       </c>
       <c r="I42" s="32">
-        <v>2443.5700000000002</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:9" ht="27.75" customHeight="1">
+        <v>3672.1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="8" t="s">
-        <v>112</v>
+        <v>149</v>
       </c>
       <c r="B43" s="9">
-        <v>49663</v>
+        <v>46961</v>
       </c>
       <c r="C43" s="10" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D43" s="10" t="s">
-        <v>113</v>
+        <v>196</v>
       </c>
       <c r="E43" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>46180</v>
+        <v>230</v>
+      </c>
+      <c r="F43" s="12" t="s">
+        <v>230</v>
       </c>
       <c r="G43" s="11" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="H43" s="12">
-        <v>46184</v>
+        <v>46150</v>
       </c>
       <c r="I43" s="32">
-        <v>4524.8599999999997</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:9" ht="27.75" customHeight="1">
+        <v>3115.02</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="8" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="B44" s="14">
-        <v>49516</v>
+        <v>46844</v>
       </c>
       <c r="C44" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D44" s="26" t="s">
-        <v>115</v>
+        <v>197</v>
       </c>
       <c r="E44" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="F44" s="12" t="s">
+        <v>230</v>
+      </c>
+      <c r="G44" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="H44" s="12">
+        <v>46167</v>
+      </c>
+      <c r="I44" s="32">
+        <v>3075.4</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="B45" s="14">
+        <v>48379</v>
+      </c>
+      <c r="C45" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="D45" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="E45" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F45" s="12">
+        <v>46154</v>
+      </c>
+      <c r="G45" s="11" t="s">
+        <v>230</v>
+      </c>
+      <c r="H45" s="12" t="s">
+        <v>230</v>
+      </c>
+      <c r="I45" s="32">
+        <v>2645.92</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="B46" s="14">
+        <v>47054</v>
+      </c>
+      <c r="C46" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="F44" s="12">
-[...48 lines deleted...]
-      <c r="C46" s="21" t="s">
+      <c r="D46" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="E46" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="F46" s="23">
+        <v>46154</v>
+      </c>
+      <c r="G46" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="H46" s="23">
+        <v>46159</v>
+      </c>
+      <c r="I46" s="32">
+        <v>2871.6</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="20" t="s">
+        <v>151</v>
+      </c>
+      <c r="B47" s="14">
+        <v>47479</v>
+      </c>
+      <c r="C47" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" s="26" t="s">
+        <v>182</v>
+      </c>
+      <c r="E47" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="F47" s="23">
+        <v>46165</v>
+      </c>
+      <c r="G47" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="H47" s="23">
+        <v>46167</v>
+      </c>
+      <c r="I47" s="32">
+        <v>2039.9</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="20" t="s">
+        <v>152</v>
+      </c>
+      <c r="B48" s="14">
+        <v>48547</v>
+      </c>
+      <c r="C48" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="D48" s="26" t="s">
+        <v>183</v>
+      </c>
+      <c r="E48" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="F48" s="12">
+        <v>46161</v>
+      </c>
+      <c r="G48" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="H48" s="12">
+        <v>46163</v>
+      </c>
+      <c r="I48" s="32">
+        <v>6060.38</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="20" t="s">
+        <v>153</v>
+      </c>
+      <c r="B49" s="14">
+        <v>48429</v>
+      </c>
+      <c r="C49" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="D46" s="26" t="s">
-[...81 lines deleted...]
-      </c>
       <c r="D49" s="26" t="s">
-        <v>126</v>
+        <v>182</v>
       </c>
       <c r="E49" s="13" t="s">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="F49" s="12">
-        <v>46180</v>
+        <v>46156</v>
       </c>
       <c r="G49" s="11" t="s">
-        <v>84</v>
+        <v>229</v>
       </c>
       <c r="H49" s="12">
-        <v>46183</v>
+        <v>46156</v>
       </c>
       <c r="I49" s="32">
-        <v>15330.62</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:11" ht="27.75" customHeight="1">
+        <v>6671.27</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="20" t="s">
-        <v>127</v>
+        <v>154</v>
       </c>
       <c r="B50" s="14">
-        <v>49846</v>
+        <v>48503</v>
       </c>
       <c r="C50" s="21" t="s">
         <v>14</v>
       </c>
       <c r="D50" s="26" t="s">
-        <v>128</v>
+        <v>198</v>
       </c>
       <c r="E50" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="F50" s="12">
+        <v>46161</v>
+      </c>
+      <c r="G50" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="H50" s="12">
+        <v>46166</v>
+      </c>
+      <c r="I50" s="32">
+        <v>3091.11</v>
+      </c>
+      <c r="K50" s="33"/>
+    </row>
+    <row r="51" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="20" t="s">
+        <v>155</v>
+      </c>
+      <c r="B51" s="14">
+        <v>48579</v>
+      </c>
+      <c r="C51" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" s="26" t="s">
+        <v>199</v>
+      </c>
+      <c r="E51" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F51" s="12">
+        <v>46167</v>
+      </c>
+      <c r="G51" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="H51" s="12">
+        <v>46169</v>
+      </c>
+      <c r="I51" s="32">
+        <v>5527.41</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="20" t="s">
+        <v>156</v>
+      </c>
+      <c r="B52" s="14">
+        <v>47920</v>
+      </c>
+      <c r="C52" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" s="26" t="s">
+        <v>180</v>
+      </c>
+      <c r="E52" s="13" t="s">
+        <v>235</v>
+      </c>
+      <c r="F52" s="12">
+        <v>46168</v>
+      </c>
+      <c r="G52" s="11" t="s">
+        <v>230</v>
+      </c>
+      <c r="H52" s="12" t="s">
+        <v>230</v>
+      </c>
+      <c r="I52" s="32">
+        <v>4428.74</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="B53" s="14">
+        <v>48543</v>
+      </c>
+      <c r="C53" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" s="26" t="s">
+        <v>199</v>
+      </c>
+      <c r="E53" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F53" s="12">
+        <v>46166</v>
+      </c>
+      <c r="G53" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="H53" s="12">
+        <v>46171</v>
+      </c>
+      <c r="I53" s="32">
+        <v>4241.33</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="20" t="s">
+        <v>157</v>
+      </c>
+      <c r="B54" s="14">
+        <v>48648</v>
+      </c>
+      <c r="C54" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D54" s="26" t="s">
+        <v>200</v>
+      </c>
+      <c r="E54" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="F54" s="12">
+        <v>46156</v>
+      </c>
+      <c r="G54" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="H54" s="12">
+        <v>46158</v>
+      </c>
+      <c r="I54" s="32">
+        <v>6794.12</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="20" t="s">
+        <v>158</v>
+      </c>
+      <c r="B55" s="14">
+        <v>48651</v>
+      </c>
+      <c r="C55" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D55" s="26" t="s">
+        <v>200</v>
+      </c>
+      <c r="E55" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="F55" s="12">
+        <v>46155</v>
+      </c>
+      <c r="G55" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="H55" s="12">
+        <v>46158</v>
+      </c>
+      <c r="I55" s="32">
+        <v>5205.17</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="20" t="s">
+        <v>159</v>
+      </c>
+      <c r="B56" s="14">
+        <v>48662</v>
+      </c>
+      <c r="C56" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D56" s="26" t="s">
+        <v>201</v>
+      </c>
+      <c r="E56" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="F56" s="12">
+        <v>46161</v>
+      </c>
+      <c r="G56" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="H56" s="12">
+        <v>46163</v>
+      </c>
+      <c r="I56" s="32">
+        <v>6585.39</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="20" t="s">
+        <v>160</v>
+      </c>
+      <c r="B57" s="14">
+        <v>48669</v>
+      </c>
+      <c r="C57" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="F50" s="12">
+      <c r="D57" s="26" t="s">
+        <v>202</v>
+      </c>
+      <c r="E57" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="F57" s="12">
+        <v>46161</v>
+      </c>
+      <c r="G57" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="H57" s="12">
+        <v>46163</v>
+      </c>
+      <c r="I57" s="32">
+        <v>7864.67</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="20" t="s">
+        <v>161</v>
+      </c>
+      <c r="B58" s="14">
+        <v>48685</v>
+      </c>
+      <c r="C58" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D58" s="26" t="s">
+        <v>203</v>
+      </c>
+      <c r="E58" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F58" s="12">
+        <v>46201</v>
+      </c>
+      <c r="G58" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="H58" s="12">
+        <v>46204</v>
+      </c>
+      <c r="I58" s="32">
+        <v>2989.48</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="20" t="s">
+        <v>162</v>
+      </c>
+      <c r="B59" s="14">
+        <v>48761</v>
+      </c>
+      <c r="C59" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="D59" s="26" t="s">
+        <v>182</v>
+      </c>
+      <c r="E59" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="F59" s="12" t="s">
+        <v>230</v>
+      </c>
+      <c r="G59" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="H59" s="12">
+        <v>46171</v>
+      </c>
+      <c r="I59" s="32">
+        <v>1651.94</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="20" t="s">
+        <v>163</v>
+      </c>
+      <c r="B60" s="14">
+        <v>48767</v>
+      </c>
+      <c r="C60" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D60" s="26" t="s">
+        <v>190</v>
+      </c>
+      <c r="E60" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F60" s="12">
+        <v>46162</v>
+      </c>
+      <c r="G60" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="H60" s="12">
+        <v>46164</v>
+      </c>
+      <c r="I60" s="32">
+        <v>3567.17</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="20" t="s">
+        <v>153</v>
+      </c>
+      <c r="B61" s="14">
+        <v>48766</v>
+      </c>
+      <c r="C61" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D61" s="26" t="s">
+        <v>204</v>
+      </c>
+      <c r="E61" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="F61" s="12">
+        <v>46169</v>
+      </c>
+      <c r="G61" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="H61" s="12">
+        <v>46171</v>
+      </c>
+      <c r="I61" s="32">
+        <v>6113.97</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="20" t="s">
+        <v>164</v>
+      </c>
+      <c r="B62" s="14">
+        <v>48528</v>
+      </c>
+      <c r="C62" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D62" s="26" t="s">
+        <v>205</v>
+      </c>
+      <c r="E62" s="13" t="s">
+        <v>236</v>
+      </c>
+      <c r="F62" s="12">
+        <v>46163</v>
+      </c>
+      <c r="G62" s="11" t="s">
+        <v>243</v>
+      </c>
+      <c r="H62" s="12">
+        <v>46165</v>
+      </c>
+      <c r="I62" s="32">
+        <v>5439.52</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="20" t="s">
+        <v>165</v>
+      </c>
+      <c r="B63" s="14">
+        <v>48646</v>
+      </c>
+      <c r="C63" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D63" s="26" t="s">
+        <v>206</v>
+      </c>
+      <c r="E63" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="F63" s="12">
+        <v>46167</v>
+      </c>
+      <c r="G63" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="H63" s="12">
+        <v>46170</v>
+      </c>
+      <c r="I63" s="32">
+        <v>2536.9</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="20" t="s">
+        <v>166</v>
+      </c>
+      <c r="B64" s="14">
+        <v>47448</v>
+      </c>
+      <c r="C64" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" s="13" t="s">
+        <v>235</v>
+      </c>
+      <c r="F64" s="12">
+        <v>46168</v>
+      </c>
+      <c r="G64" s="51"/>
+      <c r="H64" s="11" t="s">
+        <v>230</v>
+      </c>
+      <c r="I64" s="32">
+        <v>4428.74</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="20" t="s">
+        <v>167</v>
+      </c>
+      <c r="B65" s="14">
+        <v>48771</v>
+      </c>
+      <c r="C65" s="21" t="s">
+        <v>248</v>
+      </c>
+      <c r="D65" s="26" t="s">
+        <v>207</v>
+      </c>
+      <c r="E65" s="13" t="s">
+        <v>237</v>
+      </c>
+      <c r="F65" s="12">
+        <v>46169</v>
+      </c>
+      <c r="G65" s="11" t="s">
+        <v>230</v>
+      </c>
+      <c r="H65" s="12" t="s">
+        <v>230</v>
+      </c>
+      <c r="I65" s="32">
+        <v>7335.69</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="20" t="s">
+        <v>168</v>
+      </c>
+      <c r="B66" s="14">
+        <v>48771</v>
+      </c>
+      <c r="C66" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D66" s="26" t="s">
+        <v>208</v>
+      </c>
+      <c r="E66" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="F66" s="12" t="s">
+        <v>230</v>
+      </c>
+      <c r="G66" s="11" t="s">
+        <v>244</v>
+      </c>
+      <c r="H66" s="12">
+        <v>46170</v>
+      </c>
+      <c r="I66" s="32">
+        <v>2315.21</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="20" t="s">
+        <v>169</v>
+      </c>
+      <c r="B67" s="14">
+        <v>48773</v>
+      </c>
+      <c r="C67" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D67" s="26" t="s">
+        <v>208</v>
+      </c>
+      <c r="E67" s="13" t="s">
+        <v>237</v>
+      </c>
+      <c r="F67" s="12">
+        <v>46169</v>
+      </c>
+      <c r="G67" s="11" t="s">
+        <v>244</v>
+      </c>
+      <c r="H67" s="12">
+        <v>46170</v>
+      </c>
+      <c r="I67" s="32">
+        <v>4800.4399999999996</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="20" t="s">
+        <v>150</v>
+      </c>
+      <c r="B68" s="14">
+        <v>46844</v>
+      </c>
+      <c r="C68" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D68" s="26" t="s">
+        <v>209</v>
+      </c>
+      <c r="E68" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F68" s="12">
+        <v>46167</v>
+      </c>
+      <c r="G68" s="11"/>
+      <c r="H68" s="12"/>
+      <c r="I68" s="32">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="20" t="s">
+        <v>170</v>
+      </c>
+      <c r="B69" s="14">
+        <v>48812</v>
+      </c>
+      <c r="C69" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D69" s="26" t="s">
+        <v>210</v>
+      </c>
+      <c r="E69" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F69" s="12">
+        <v>46201</v>
+      </c>
+      <c r="G69" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="H69" s="12">
+        <v>46204</v>
+      </c>
+      <c r="I69" s="32">
+        <v>2720.12</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="20" t="s">
+        <v>171</v>
+      </c>
+      <c r="B70" s="14">
+        <v>48727</v>
+      </c>
+      <c r="C70" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D70" s="26" t="s">
+        <v>211</v>
+      </c>
+      <c r="E70" s="13" t="s">
+        <v>238</v>
+      </c>
+      <c r="F70" s="12">
+        <v>46188</v>
+      </c>
+      <c r="G70" s="11" t="s">
+        <v>245</v>
+      </c>
+      <c r="H70" s="12">
+        <v>46190</v>
+      </c>
+      <c r="I70" s="32">
+        <v>3792.2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="20" t="s">
+        <v>172</v>
+      </c>
+      <c r="B71" s="14">
+        <v>48895</v>
+      </c>
+      <c r="C71" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D71" s="26" t="s">
+        <v>212</v>
+      </c>
+      <c r="E71" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="F71" s="12">
+        <v>46169</v>
+      </c>
+      <c r="G71" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="H71" s="12">
+        <v>46171</v>
+      </c>
+      <c r="I71" s="32">
+        <v>4732.6099999999997</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="B72" s="14">
+        <v>0</v>
+      </c>
+      <c r="C72" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="D72" s="26" t="s">
+        <v>213</v>
+      </c>
+      <c r="E72" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="F72" s="12">
+        <v>46196</v>
+      </c>
+      <c r="G72" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="H72" s="12">
+        <v>46198</v>
+      </c>
+      <c r="I72" s="32">
+        <v>2215.14</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="B73" s="14">
+        <v>48917</v>
+      </c>
+      <c r="C73" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="D73" s="26" t="s">
+        <v>214</v>
+      </c>
+      <c r="E73" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="F73" s="12">
+        <v>46190</v>
+      </c>
+      <c r="G73" s="11" t="s">
+        <v>246</v>
+      </c>
+      <c r="H73" s="12">
+        <v>46196</v>
+      </c>
+      <c r="I73" s="32">
+        <v>4714.38</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="20" t="s">
+        <v>174</v>
+      </c>
+      <c r="B74" s="14">
+        <v>48889</v>
+      </c>
+      <c r="C74" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D74" s="26" t="s">
+        <v>214</v>
+      </c>
+      <c r="E74" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="F74" s="12">
+        <v>46190</v>
+      </c>
+      <c r="G74" s="11" t="s">
+        <v>246</v>
+      </c>
+      <c r="H74" s="12">
+        <v>46193</v>
+      </c>
+      <c r="I74" s="32">
+        <v>4670.38</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="20" t="s">
+        <v>175</v>
+      </c>
+      <c r="B75" s="14">
+        <v>0</v>
+      </c>
+      <c r="C75" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="D75" s="26" t="s">
+        <v>213</v>
+      </c>
+      <c r="E75" s="13" t="s">
+        <v>240</v>
+      </c>
+      <c r="F75" s="12">
+        <v>46196</v>
+      </c>
+      <c r="G75" s="11" t="s">
+        <v>247</v>
+      </c>
+      <c r="H75" s="12">
+        <v>46198</v>
+      </c>
+      <c r="I75" s="32">
+        <v>3612.79</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="20" t="s">
+        <v>176</v>
+      </c>
+      <c r="B76" s="14">
+        <v>48871</v>
+      </c>
+      <c r="C76" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D76" s="26" t="s">
+        <v>215</v>
+      </c>
+      <c r="E76" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="F76" s="12">
+        <v>46169</v>
+      </c>
+      <c r="G76" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="H76" s="12">
+        <v>46170</v>
+      </c>
+      <c r="I76" s="32">
+        <v>2924.56</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="B77" s="14">
+        <v>0</v>
+      </c>
+      <c r="C77" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D77" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="F77" s="12" t="s">
+        <v>230</v>
+      </c>
+      <c r="G77" s="11" t="s">
+        <v>94</v>
+      </c>
+      <c r="H77" s="12">
+        <v>46172</v>
+      </c>
+      <c r="I77" s="32">
+        <v>2006.18</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="20" t="s">
+        <v>177</v>
+      </c>
+      <c r="B78" s="14">
+        <v>48958</v>
+      </c>
+      <c r="C78" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78" s="26" t="s">
+        <v>216</v>
+      </c>
+      <c r="E78" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="F78" s="12">
+        <v>46169</v>
+      </c>
+      <c r="G78" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="H78" s="12">
+        <v>46173</v>
+      </c>
+      <c r="I78" s="32">
+        <v>4534.54</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="B79" s="14">
+        <v>0</v>
+      </c>
+      <c r="C79" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D79" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F79" s="12">
+        <v>46172</v>
+      </c>
+      <c r="G79" s="11" t="s">
+        <v>230</v>
+      </c>
+      <c r="H79" s="12" t="s">
+        <v>230</v>
+      </c>
+      <c r="I79" s="32">
+        <v>2454</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B80" s="14">
+        <v>48897</v>
+      </c>
+      <c r="C80" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D80" s="26" t="s">
+        <v>217</v>
+      </c>
+      <c r="E80" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="F80" s="12">
+        <v>46231</v>
+      </c>
+      <c r="G80" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="H80" s="12">
+        <v>46235</v>
+      </c>
+      <c r="I80" s="32">
+        <v>3305.2</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="B81" s="14">
+        <v>49043</v>
+      </c>
+      <c r="C81" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D81" s="26" t="s">
+        <v>218</v>
+      </c>
+      <c r="E81" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="F81" s="12">
+        <v>46165</v>
+      </c>
+      <c r="G81" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="H81" s="12">
+        <v>46168</v>
+      </c>
+      <c r="I81" s="32">
+        <v>5524.97</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="B82" s="14">
+        <v>48967</v>
+      </c>
+      <c r="C82" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="D82" s="26" t="s">
+        <v>219</v>
+      </c>
+      <c r="E82" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="F82" s="12">
+        <v>46174</v>
+      </c>
+      <c r="G82" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="H82" s="12">
+        <v>46175</v>
+      </c>
+      <c r="I82" s="32">
+        <v>3367.39</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="20" t="s">
+        <v>178</v>
+      </c>
+      <c r="B83" s="14">
+        <v>45993</v>
+      </c>
+      <c r="C83" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D83" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="E83" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="F83" s="12">
+        <v>46168</v>
+      </c>
+      <c r="G83" s="11"/>
+      <c r="H83" s="12"/>
+      <c r="I83" s="32">
+        <v>1502.95</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B84" s="14">
+        <v>0</v>
+      </c>
+      <c r="C84" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="D84" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="E84" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="F84" s="12">
+        <v>46185</v>
+      </c>
+      <c r="G84" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="H84" s="12">
+        <v>46187</v>
+      </c>
+      <c r="I84" s="32">
+        <v>2581.12</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="B85" s="14">
+        <v>49000</v>
+      </c>
+      <c r="C85" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="D85" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="E85" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="F85" s="12">
+        <v>46174</v>
+      </c>
+      <c r="G85" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="H85" s="12">
+        <v>46175</v>
+      </c>
+      <c r="I85" s="32">
+        <v>5106.8599999999997</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="B86" s="14">
+        <v>49109</v>
+      </c>
+      <c r="C86" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D86" s="44" t="s">
+        <v>249</v>
+      </c>
+      <c r="E86" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="F86" s="12">
+        <v>46174</v>
+      </c>
+      <c r="G86" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="H86" s="12">
+        <v>46176</v>
+      </c>
+      <c r="I86" s="32">
+        <v>5346.05</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="B87" s="14">
+        <v>49066</v>
+      </c>
+      <c r="C87" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D87" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="E87" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="F87" s="12">
+        <v>46187</v>
+      </c>
+      <c r="G87" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="H87" s="12">
+        <v>46189</v>
+      </c>
+      <c r="I87" s="32">
+        <v>3332.73</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="B88" s="14">
+        <v>49099</v>
+      </c>
+      <c r="C88" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D88" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="E88" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="F88" s="12">
+        <v>46180</v>
+      </c>
+      <c r="G88" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="H88" s="12">
+        <v>46182</v>
+      </c>
+      <c r="I88" s="32">
+        <v>4016.08</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="B89" s="14">
+        <v>49082</v>
+      </c>
+      <c r="C89" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D89" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="E89" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="F89" s="12">
+        <v>46180</v>
+      </c>
+      <c r="G89" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="H89" s="12">
+        <v>46182</v>
+      </c>
+      <c r="I89" s="32">
+        <v>4259.08</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="B90" s="14">
+        <v>49137</v>
+      </c>
+      <c r="C90" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D90" s="45" t="s">
+        <v>220</v>
+      </c>
+      <c r="E90" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="F90" s="12">
+        <v>46180</v>
+      </c>
+      <c r="G90" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="H90" s="12">
+        <v>46182</v>
+      </c>
+      <c r="I90" s="32">
+        <v>4259.08</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="B91" s="14">
+        <v>0</v>
+      </c>
+      <c r="C91" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="D91" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="E91" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="F91" s="12">
         <v>46183</v>
       </c>
-      <c r="G50" s="11" t="s">
-[...2 lines deleted...]
-      <c r="H50" s="12">
+      <c r="G91" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="H91" s="12">
+        <v>46185</v>
+      </c>
+      <c r="I91" s="32">
+        <v>3475.54</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="20" t="s">
+        <v>46</v>
+      </c>
+      <c r="B92" s="14">
+        <v>49184</v>
+      </c>
+      <c r="C92" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D92" s="47" t="s">
+        <v>221</v>
+      </c>
+      <c r="E92" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="F92" s="12">
+        <v>46180</v>
+      </c>
+      <c r="G92" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="H92" s="12">
+        <v>46182</v>
+      </c>
+      <c r="I92" s="32">
+        <v>4917.82</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="20" t="s">
+        <v>47</v>
+      </c>
+      <c r="B93" s="14">
+        <v>49233</v>
+      </c>
+      <c r="C93" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D93" s="48" t="s">
+        <v>48</v>
+      </c>
+      <c r="E93" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="F93" s="12">
+        <v>46180</v>
+      </c>
+      <c r="G93" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="H93" s="12">
+        <v>46182</v>
+      </c>
+      <c r="I93" s="32">
+        <v>5296.38</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="20" t="s">
+        <v>49</v>
+      </c>
+      <c r="B94" s="14">
+        <v>49171</v>
+      </c>
+      <c r="C94" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D94" s="47" t="s">
+        <v>50</v>
+      </c>
+      <c r="E94" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F94" s="12">
+        <v>46177</v>
+      </c>
+      <c r="G94" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="H94" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="I94" s="32">
+        <v>3228.07</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="20" t="s">
+        <v>52</v>
+      </c>
+      <c r="B95" s="14">
+        <v>49201</v>
+      </c>
+      <c r="C95" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D95" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="E95" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="F95" s="12">
+        <v>46231</v>
+      </c>
+      <c r="G95" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="H95" s="12">
+        <v>46235</v>
+      </c>
+      <c r="I95" s="32">
+        <v>3708.75</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="B96" s="14">
+        <v>49216</v>
+      </c>
+      <c r="C96" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D96" s="47" t="s">
+        <v>56</v>
+      </c>
+      <c r="E96" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="F96" s="12">
+        <v>46182</v>
+      </c>
+      <c r="G96" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="H96" s="12">
+        <v>46203</v>
+      </c>
+      <c r="I96" s="32">
+        <v>3124.71</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="20" t="s">
+        <v>59</v>
+      </c>
+      <c r="B97" s="14">
+        <v>49317</v>
+      </c>
+      <c r="C97" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D97" s="47" t="s">
+        <v>60</v>
+      </c>
+      <c r="E97" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="F97" s="12">
+        <v>46168</v>
+      </c>
+      <c r="G97" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="H97" s="12">
+        <v>46173</v>
+      </c>
+      <c r="I97" s="32">
+        <v>6705.3</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="20" t="s">
+        <v>63</v>
+      </c>
+      <c r="B98" s="14">
+        <v>49318</v>
+      </c>
+      <c r="C98" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D98" s="47" t="s">
+        <v>60</v>
+      </c>
+      <c r="E98" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="F98" s="12">
+        <v>46168</v>
+      </c>
+      <c r="G98" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="H98" s="12">
+        <v>46172</v>
+      </c>
+      <c r="I98" s="32">
+        <v>6991.45</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="B99" s="14">
+        <v>49321</v>
+      </c>
+      <c r="C99" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D99" s="47" t="s">
+        <v>60</v>
+      </c>
+      <c r="E99" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="F99" s="12">
+        <v>46168</v>
+      </c>
+      <c r="G99" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="H99" s="12">
+        <v>46172</v>
+      </c>
+      <c r="I99" s="32">
+        <v>6991.45</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B100" s="14">
+        <v>49388</v>
+      </c>
+      <c r="C100" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D100" s="47" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="F100" s="12">
+        <v>46169</v>
+      </c>
+      <c r="G100" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="H100" s="12">
+        <v>46170</v>
+      </c>
+      <c r="I100" s="32">
+        <v>5350.08</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="B101" s="14">
+        <v>0</v>
+      </c>
+      <c r="C101" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="D101" s="47" t="s">
+        <v>67</v>
+      </c>
+      <c r="E101" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="F101" s="12">
+        <v>46197</v>
+      </c>
+      <c r="G101" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="H101" s="12">
+        <v>46168</v>
+      </c>
+      <c r="I101" s="32">
+        <v>2269.41</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="B102" s="14">
+        <v>49349</v>
+      </c>
+      <c r="C102" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D102" s="47" t="s">
+        <v>69</v>
+      </c>
+      <c r="E102" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="F102" s="12">
+        <v>46169</v>
+      </c>
+      <c r="G102" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="H102" s="12">
+        <v>46171</v>
+      </c>
+      <c r="I102" s="32">
+        <v>3752.17</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="20" t="s">
+        <v>70</v>
+      </c>
+      <c r="B103" s="14">
+        <v>49412</v>
+      </c>
+      <c r="C103" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D103" s="47" t="s">
+        <v>223</v>
+      </c>
+      <c r="E103" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F103" s="12">
+        <v>46201</v>
+      </c>
+      <c r="G103" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="H103" s="12">
+        <v>46204</v>
+      </c>
+      <c r="I103" s="32">
+        <v>3106.84</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="20" t="s">
+        <v>71</v>
+      </c>
+      <c r="B104" s="14">
+        <v>0</v>
+      </c>
+      <c r="C104" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="D104" s="47" t="s">
+        <v>72</v>
+      </c>
+      <c r="E104" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="F104" s="12">
+        <v>46179</v>
+      </c>
+      <c r="G104" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="H104" s="12">
+        <v>46183</v>
+      </c>
+      <c r="I104" s="32">
+        <v>14964.88</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="20" t="s">
+        <v>75</v>
+      </c>
+      <c r="B105" s="14">
+        <v>49429</v>
+      </c>
+      <c r="C105" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D105" s="47" t="s">
+        <v>76</v>
+      </c>
+      <c r="E105" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="F105" s="12">
+        <v>46190</v>
+      </c>
+      <c r="G105" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="H105" s="12">
+        <v>46192</v>
+      </c>
+      <c r="I105" s="32">
+        <v>3939.12</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="20" t="s">
+        <v>47</v>
+      </c>
+      <c r="B106" s="14">
+        <v>49453</v>
+      </c>
+      <c r="C106" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D106" s="47" t="s">
+        <v>77</v>
+      </c>
+      <c r="E106" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="F106" s="12" t="s">
+        <v>230</v>
+      </c>
+      <c r="G106" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="H106" s="12">
+        <v>46171</v>
+      </c>
+      <c r="I106" s="32">
+        <v>2504.41</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B107" s="14">
+        <v>0</v>
+      </c>
+      <c r="C107" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="D107" s="47" t="s">
+        <v>79</v>
+      </c>
+      <c r="E107" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="F107" s="12">
+        <v>46176</v>
+      </c>
+      <c r="G107" s="11" t="s">
+        <v>230</v>
+      </c>
+      <c r="H107" s="12" t="s">
+        <v>230</v>
+      </c>
+      <c r="I107" s="32">
+        <v>2564.85</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B108" s="14">
+        <v>0</v>
+      </c>
+      <c r="C108" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D108" s="47" t="s">
+        <v>81</v>
+      </c>
+      <c r="E108" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="F108" s="12">
+        <v>46268</v>
+      </c>
+      <c r="G108" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="H108" s="12">
+        <v>46285</v>
+      </c>
+      <c r="I108" s="32">
+        <v>2237.4</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B109" s="14">
+        <v>0</v>
+      </c>
+      <c r="C109" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D109" s="47" t="s">
+        <v>82</v>
+      </c>
+      <c r="E109" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="F109" s="12">
+        <v>46226</v>
+      </c>
+      <c r="G109" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="H109" s="12">
+        <v>46229</v>
+      </c>
+      <c r="I109" s="32">
+        <v>3076.8</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="B110" s="14">
+        <v>0</v>
+      </c>
+      <c r="C110" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="D110" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="E110" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="F110" s="12">
+        <v>46183</v>
+      </c>
+      <c r="G110" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="H110" s="12">
+        <v>46185</v>
+      </c>
+      <c r="I110" s="32">
+        <v>2501.52</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B111" s="14">
+        <v>0</v>
+      </c>
+      <c r="C111" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="D111" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="E111" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="F111" s="12">
+        <v>46184</v>
+      </c>
+      <c r="G111" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="H111" s="12">
+        <v>46185</v>
+      </c>
+      <c r="I111" s="32">
+        <v>4241.84</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="B112" s="14">
+        <v>49616</v>
+      </c>
+      <c r="C112" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D112" s="47" t="s">
+        <v>224</v>
+      </c>
+      <c r="E112" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="F112" s="12">
+        <v>46194</v>
+      </c>
+      <c r="G112" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="H112" s="12">
+        <v>46200</v>
+      </c>
+      <c r="I112" s="32">
+        <v>2512.86</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="20" t="s">
+        <v>88</v>
+      </c>
+      <c r="B113" s="14">
+        <v>49577</v>
+      </c>
+      <c r="C113" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D113" s="52" t="s">
+        <v>89</v>
+      </c>
+      <c r="E113" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="F113" s="12">
+        <v>46189</v>
+      </c>
+      <c r="G113" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="H113" s="12">
+        <v>46192</v>
+      </c>
+      <c r="I113" s="32">
+        <v>2323.66</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="20" t="s">
+        <v>90</v>
+      </c>
+      <c r="B114" s="14">
+        <v>49667</v>
+      </c>
+      <c r="C114" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D114" s="47" t="s">
+        <v>91</v>
+      </c>
+      <c r="E114" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="F114" s="12">
+        <v>46181</v>
+      </c>
+      <c r="G114" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="H114" s="12">
+        <v>46184</v>
+      </c>
+      <c r="I114" s="32">
+        <v>7079.71</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="20" t="s">
+        <v>92</v>
+      </c>
+      <c r="B115" s="14">
+        <v>46750</v>
+      </c>
+      <c r="C115" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D115" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="E115" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="F115" s="12" t="s">
+        <v>230</v>
+      </c>
+      <c r="G115" s="11" t="s">
+        <v>94</v>
+      </c>
+      <c r="H115" s="12">
+        <v>46171</v>
+      </c>
+      <c r="I115" s="32">
+        <v>3202</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="20" t="s">
+        <v>95</v>
+      </c>
+      <c r="B116" s="14">
+        <v>0</v>
+      </c>
+      <c r="C116" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="D116" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="E116" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="F116" s="12">
+        <v>46184</v>
+      </c>
+      <c r="G116" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="H116" s="12">
         <v>46186</v>
       </c>
-      <c r="I50" s="32">
+      <c r="I116" s="32">
+        <v>3133.78</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="20" t="s">
+        <v>96</v>
+      </c>
+      <c r="B117" s="14">
+        <v>0</v>
+      </c>
+      <c r="C117" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="D117" s="47" t="s">
+        <v>97</v>
+      </c>
+      <c r="E117" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="F117" s="12">
+        <v>46189</v>
+      </c>
+      <c r="G117" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="H117" s="12">
+        <v>46189</v>
+      </c>
+      <c r="I117" s="32">
+        <v>2443.5700000000002</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="20" t="s">
+        <v>98</v>
+      </c>
+      <c r="B118" s="14">
+        <v>49663</v>
+      </c>
+      <c r="C118" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D118" s="47" t="s">
+        <v>99</v>
+      </c>
+      <c r="E118" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="F118" s="12">
+        <v>46180</v>
+      </c>
+      <c r="G118" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="H118" s="12">
+        <v>46184</v>
+      </c>
+      <c r="I118" s="32">
+        <v>4524.8599999999997</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="20" t="s">
+        <v>100</v>
+      </c>
+      <c r="B119" s="14">
+        <v>49516</v>
+      </c>
+      <c r="C119" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D119" s="47" t="s">
+        <v>101</v>
+      </c>
+      <c r="E119" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="F119" s="12">
+        <v>46183</v>
+      </c>
+      <c r="G119" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="H119" s="12">
+        <v>46186</v>
+      </c>
+      <c r="I119" s="32">
+        <v>2833.17</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="20" t="s">
+        <v>102</v>
+      </c>
+      <c r="B120" s="14">
+        <v>49762</v>
+      </c>
+      <c r="C120" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="D120" s="47" t="s">
+        <v>103</v>
+      </c>
+      <c r="E120" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="F120" s="12">
+        <v>46187</v>
+      </c>
+      <c r="G120" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="H120" s="12">
+        <v>46191</v>
+      </c>
+      <c r="I120" s="32">
+        <v>3372.5</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="20" t="s">
+        <v>104</v>
+      </c>
+      <c r="B121" s="14">
+        <v>49708</v>
+      </c>
+      <c r="C121" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D121" s="47" t="s">
+        <v>225</v>
+      </c>
+      <c r="E121" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="F121" s="12">
+        <v>46190</v>
+      </c>
+      <c r="G121" s="11" t="s">
+        <v>106</v>
+      </c>
+      <c r="H121" s="12">
+        <v>46193</v>
+      </c>
+      <c r="I121" s="32">
+        <v>5271.81</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="20" t="s">
+        <v>107</v>
+      </c>
+      <c r="B122" s="14">
+        <v>0</v>
+      </c>
+      <c r="C122" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="D122" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="E122" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="F122" s="12">
+        <v>46183</v>
+      </c>
+      <c r="G122" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="H122" s="12">
+        <v>46185</v>
+      </c>
+      <c r="I122" s="32">
+        <v>4354.26</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="20" t="s">
+        <v>108</v>
+      </c>
+      <c r="B123" s="14">
+        <v>46365</v>
+      </c>
+      <c r="C123" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D123" s="49" t="s">
+        <v>109</v>
+      </c>
+      <c r="E123" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="F123" s="12" t="s">
+        <v>230</v>
+      </c>
+      <c r="G123" s="11" t="s">
+        <v>94</v>
+      </c>
+      <c r="H123" s="12">
+        <v>46171</v>
+      </c>
+      <c r="I123" s="32">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="20" t="s">
+        <v>110</v>
+      </c>
+      <c r="B124" s="14">
+        <v>0</v>
+      </c>
+      <c r="C124" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="D124" s="50" t="s">
+        <v>111</v>
+      </c>
+      <c r="E124" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="F124" s="12">
+        <v>46180</v>
+      </c>
+      <c r="G124" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="H124" s="12">
+        <v>46183</v>
+      </c>
+      <c r="I124" s="32">
+        <v>15330.62</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A125" s="53" t="s">
+        <v>112</v>
+      </c>
+      <c r="B125" s="54">
+        <v>49846</v>
+      </c>
+      <c r="C125" s="55" t="s">
+        <v>14</v>
+      </c>
+      <c r="D125" s="56" t="s">
+        <v>226</v>
+      </c>
+      <c r="E125" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="F125" s="58">
+        <v>46183</v>
+      </c>
+      <c r="G125" s="59" t="s">
+        <v>18</v>
+      </c>
+      <c r="H125" s="58">
+        <v>46186</v>
+      </c>
+      <c r="I125" s="60">
         <v>2930.17</v>
       </c>
-      <c r="K50" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="G1:G2"/>
     <mergeCell ref="H1:H2"/>
     <mergeCell ref="I1:I2"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
     <mergeCell ref="D1:D2"/>
     <mergeCell ref="E1:E2"/>
     <mergeCell ref="F1:F2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
+  <pageSetup paperSize="9" scale="44" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100860637520BEC70459ADD73499AB8A547" ma:contentTypeVersion="20" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="61d44d110b6c744cd9dc82a53f424e94">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1b96f643-b586-4257-92eb-fd6be245c28e" xmlns:ns3="92587526-2d19-4661-af3e-79bab1857b85" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d113e3862aa8096237aeab9e15c2e73a" ns2:_="" ns3:_="">
     <xsd:import namespace="1b96f643-b586-4257-92eb-fd6be245c28e"/>
     <xsd:import namespace="92587526-2d19-4661-af3e-79bab1857b85"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -2862,85 +5533,148 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="92587526-2d19-4661-af3e-79bab1857b85" xsi:nil="true"/>
     <IMAGEM xmlns="1b96f643-b586-4257-92eb-fd6be245c28e" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="1b96f643-b586-4257-92eb-fd6be245c28e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CA37B51-90A2-4092-83E5-B8165A10DDE3}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8AF72EA6-17F4-4260-8850-B05CD34DE942}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="1b96f643-b586-4257-92eb-fd6be245c28e"/>
+    <ds:schemaRef ds:uri="92587526-2d19-4661-af3e-79bab1857b85"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8AF72EA6-17F4-4260-8850-B05CD34DE942}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CA37B51-90A2-4092-83E5-B8165A10DDE3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2961D5C5-0C13-4CD9-B435-CA83FD9C8E4E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2961D5C5-0C13-4CD9-B435-CA83FD9C8E4E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="92587526-2d19-4661-af3e-79bab1857b85"/>
+    <ds:schemaRef ds:uri="1b96f643-b586-4257-92eb-fd6be245c28e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Planilhas</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Intervalos Nomeados</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Mai</vt:lpstr>
+      <vt:lpstr>Mai!Area_de_impressao</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Fernanda Gerty Nucci</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100860637520BEC70459ADD73499AB8A547</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>